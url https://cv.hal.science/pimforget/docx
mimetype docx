--- v0 (2026-04-10)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Michel FORGET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du MNHN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pimforget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9252-974X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032558031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4355-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STATUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelle domicilliation : Muséum National d'Histoire Naturelle, Département Adaptations du Vivant, UMR MECADEV - ECOTROP, Batiment 50, 45 rue Buffon, F-75005 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR1, Comité de direction du Département Adaptation du vivant (AVIV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint UMR 7179 CNRS-MNHN MECADEV </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(2014-18 & 2019-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR1 (nommé 1er Janvier 2014) du Muséum National d'Histoire Naturelle, Département Ecologie et Gestion de la Biodiversité, UMR 7179, 1 avenue du Petit Château, F-91800 Brunoy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR2 du Muséum National d'Histoire Naturelle, UMR 7179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCM-HDR Université Pierre et Marie Curie (Sorbonne Université)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences du Muséum National d'Histoire Naturelle (MCM), UMR 7179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER MNHN, CNRS URA 1193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contractuel Fondation Ushuaia (FNH, Fondation pour la Nature et l’Homme)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur Post-Doc Smithsonian Institution (Washington DC) et Smithsonian Tropical Research Institute (Balboa), Panama.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allocataire de Recherche Université Pierre et Marie Curie/ ORSTOM (IRD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> DIPLÔMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIVERSITÉ PIERRE ET MARIE CURIE, PARIS 6, 4 PLACE JUSSIEU, 75005 PARIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle des Rongeurs dans la régénération de la forêt néotropicale ou histoire naturelle du carapa et du wacapou en Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de Biologie Végétale Tropicale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissémination et régénération naturelle de huit espèces d'arbres en forêt guyanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Etudes Approfondies de Biologie Végétale Tropicale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai d'identification des arbres en forêt guyanaise d'après les caractères morphologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise de Biologie des Populations et des Organismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Biologie des Populations et des Organismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG de Sciences de la Nature et de la Vie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÈME PRINCIPAL DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, gestion et conservation de la diversité des communautés animales et végétales des écosystèmes forestiers tropicaux : impacts des perturbations naturelles et anthropiques sur les réseaux d’interactions plantes-animaux et le maintien de la diversité faunistique et floristique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POINTS FORTS DES RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes comparatives de plusieurs espèces végétales en Guyane (973, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse spatio-temporelle : échelle locale, régionale (Amazonie et Plateau des Guyanes) et intercontinentale (Afrique centrale) ; variation interannuelle des processus de dissémination/prédation des graines de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carapa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> spp (un produit forestier non-ligneux) par les vertébrés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situations contrastées des sites d'étude: forêt intacte naturelle (Nouragues, Guyane), forêt chassée et/ou exploitée (Montagne de Kaw, Guyane ; Observatoire Homme-Milieux OHM Oyapock, Guyane ; Montagne Tortue, Guyane), et forêt fragmentée (Ngel Nyaki, Nigeria ; Malaisie ; Thaïlande).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude phénologique comparative en forêt tropicale ; diversité et biomasse des fruits et des graines de plusieurs forêts tropicales. (2001-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse comparative trans-continentale Amérique (Plateau des Guyanes) et Afrique centrale, Asie Sud-Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les interactions plantes-animaux en forêt tropicale sont cruciales pour le maintien de la diversité. Mes recherches portent sur l’écologie des communautés animales et végétales. J’étudie les interactions entre les vertébrés frugivores et granivores, et végétales (des essences commerciales et des palmiers tropicaux), les premiers exerçant des pressions de sélection sur les seconds. Par leur action, les animaux frugivores et granivores favorisent le transport des diaspores ou les éliminent. La dissémination et la prédation des graines sont deux processus vitaux du cycle de la régénération en forêt tropicale ; ils permettent le déplacement des plantes dans l’habitat mais limitent également la dominance de certaines espèces au sein de la communauté végétale. En retour, la grande diversité et la faible densité des espèces offrent aux animaux une diversité de ressources alimentaires, sous forme de fleurs, de fruits et de graines. La disponibilité de ces ressources varie dans le temps, à court et moyen terme, et dans l’espace, en fonction de la maille de la diversité du couvert végétal. De fortes contraintes spatio-temporelles affectent l’alimentation des animaux qui permettent d’expliquer la distribution non aléatoire des animaux en forêt. Cette disponibilité alimentaire est également affectée par les variations naturelles (El Niño/La Niña) et le changement climatique. J’analyse comment les perturbations d’origine anthropique (chasse, exploitation forestière, fragmentation, route) modifient les interactions plantes-animaux ainsi que les processus de régénération, et impactent la survie à court et moyen terme des espèces végétales. Nombre d’entre elles sont des essences commerciales ligneuses ou non ligneuses. Le point fort de mes activités est de cibler ces travaux en écologie sur des arbres d’intérêt économique dans des contextes naturels et perturbés par les activités humaines. Je collabore avec des systématiciens, des écologistes, des zoologistes, des ethnobiologistes et les gestionnaires des forêts tropicales. Mes travaux sur l’écologie des communautés animales et végétales qui vivent en étroite interaction et l’étude de la diversité des forêts tropicales contribuent donc à la préservation des ressources naturelles ayant un fort potentiel économique dans le cadre du développement durable et de la gestion de la diversité des pays tropicaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMMES DE RECHERCHE (2021-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Interactions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliconia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Vertébrés en Martinique-Guyane (Thèse Doctorat Thomas Nicole, ED 227, MNHN). Soutenue par Bourse Doctorat Ecole Doctorale 227 MNHN </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://formation.mnhn.fr/doctorat/ecole-doctorale-227-2634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Niche Partitioning of carnivores-frugivores in Palawan, The Philippines (Thèse Desamarie Fernandez, ED 227, MNHN). Soutenue par Ambassade de France Bourse PhilFrance. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://philfrance-scholarships.com/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/s341215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Suivi temporel automatisé des communautés de vertébrés terrestres et arboricoles des forêts guyanaises par piège photographique, le long d’un gradient de perturbation anthropique – GuyaCam (in progress).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Suivi temporel de l’abondance et la diversité des vertébrés terrestres par pièges photographiques sur un gradient de pression de chasse, OHM Oyapock – OyaCam</w:t></w:r><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Impact des activités humaines sur les communautés faunistiques de la forêt guyanaise aux abords de Saint-Georges-de-l’Oyapock</w:t></w:r><w:br/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Développement d’une filière huile de Carapa en lien avec les populations amérindiennes de Guyane par l’association GADEPAM. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gadepam.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Projet soutenu par Office Français de la Biodiversité)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivorans of the Philippines: current knowledge and research gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desamarie Antonette P Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Do Linh San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), pp.264-274. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyaf020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tails in Action: Comparative Use of the Prehensile Tail and Substrate in &amp;lt;i&amp;gt;Alouatta macconnelli&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Sapajus apella&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;Potos flavus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Georges Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bosu Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (3), pp.e70025. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.70025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and spatial patterns of avian defaunation in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Ferreiro-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’huile de carapa chez les Wayãpi de Trois Sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Miso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138hq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night life: Positional behaviors and activity patterns of the Neotropical kinkajou, Potos flavus (Carnivora, Procyonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.‐m. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Y Ofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.13211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TO BE OR NOT TO BE SOCIAL IN TROPICAL ECOLOGY IS THE QUESTION AFTER THE COVID-19 PANDEMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1/2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop202302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can body mass and skull morphology predict seed and fruit ingestion potential for mammal species? A test using extant species and its application to extinct species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim R. McConkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmita Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.1504-1515. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Disturbance Affects Dung Beetle Assemblages in French Guiana Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.1059. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14121059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threatened species are disproportionately important interactors in a seed dispersal network in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert-Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumpei Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inc3.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐matching and sampling effort shape the structure of the frugivory network in Afrotropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Durand-Bessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Abernethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboreal camera trap reveals the frequent occurrence of a frugivore-carnivore in neotropical nutmeg trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Séguigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.7513. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11568-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roads Disrupt Frugivory and Seed Removal in Tropical Animal-Dispersed Plants in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert-Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, 17 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.805376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de connaissances pour le futur des forêts en France ? Au-delà du plan de relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.4992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential and practice of arboreal camera trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Soanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Balbuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Beirne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Methods in Ecology and Evolution, 12 (10), pp.1768-1779. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural History and Ecology of Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop201911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring canopy bird activity in disturbed landscapes with automatic recorders: A case study in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastián Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.108574. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02624782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed nutrient content rather than size influences seed dispersal by scatterhoarding rodents in a West African montane forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.174-181. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467420000127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03270476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the rainforest frugivore community are associated with reduced seed removal at the community level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE &amp;quot;ADOPT-A-TREE&amp;quot; STRATEGY -A LEGACY OF SCOTT A. MORI (1941-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop202005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How complementary are large frugivores for tree seedling recruitment? A case study in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (5), pp.223-236. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026646741900018X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02181085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low fruit-crop years of Carapa oreophila drive increased seed removal and predation by scatterhoarding rodents in a West African forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.103448. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2019.103448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02181897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species richness and biomass: Impact of selective logging and silvicultural treatments on the functional composition of a neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piponiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie K. Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big frugivores, big fruit and big seeds are beautiful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop201902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest disturbance and seasonal food availability influence a conditional seed dispersal mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Thia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moltchanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (5), pp.750-757. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size doesn't matter: Larger Carapa seeds are not dispersed farther by African rodent community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.1028-1033. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aje.12542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual variability of fruit timing and quantity at Nouragues (French Guiana): insights from hierarchical Bayesian analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Condit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current issues in tropical phenology: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Abernethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patricia C. Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.477-482. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed caching by rodents favours seedling establishment of two palm species in a lowland Atlantic forest remnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marques Dracxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.228-231. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467417000128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can seed removal rates of zoochoric tree species be assessed quickly and accurately?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hambuckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 403, pp.152-160. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Coexistence and Conflict between the Island Flying fox (Pteropus hypomelanus) and Humans on Tioman Island, Peninsular Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Giam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.391-391. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-017-9912-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence and Conflict between the Island Flying fox (Pteropus hypomelanus) and Humans on Tioman Island, Peninsular Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Giam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.377-389. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-017-9905-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest cover, hunting pressure, and fruit availability influence seed dispersal in a forest-savanna mosaic in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Huynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hambuckers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the diet of the island flying fox ( Pteropus hypomelanus ) in Peninsular Malaysia through Illumina Next-Generation Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Yin Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e3176. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination by the locally endangered island flying fox ( Pteropus hypomelanus ) enhances fruit production of the economically important durian ( Durio zibethinus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuanjit Sritongchuay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifful Pathil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (21), pp.8670-8684. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivorous birds influence the spatial organization of tropical forests through the generation of seedling recruitment foci under zoochoric trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hambuckers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2017.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by a large endangered primate in a forest-savanna mosaic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Serckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Beudels-Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Huynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does masting result in frugivore satiation? A test with Manilkara trees in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.553-556. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467415000425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Assessment of Seed Removal and Frugivore Activity as a Tool for Monitoring the Health Status of Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (5), pp.633-641. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination et régénération de quelques arbres en forêt tropicale guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Sist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (3-4), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01811789.1989.10826964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay of Habitat and Seed Type on Scatterhoarding Behavior in a Fragmented Afromontane Forest Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammadu Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moltchanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (3), pp.264-267. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Spice to Life: A Special Issue on the Myristicaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Queenborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina E. Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (5), pp.592-594. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/194008291300600501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survival Guide to Collecting Plants in the Rain Forest Tropical Plant Collecting: From the Field to the Internet Scott A.Mori, AmyBerbov, Carol A.Gracié, and Edmund F.Hecklau (Eds.) TECC Editora, 2011 Reviewed by Pierre-MichelForget, Hardcover, 332 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.848-848. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory Publishers and Plagiarism Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6087), pp.1380-1380. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.336.6087.1380-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averting biodiversity collapse in tropical forest protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Laurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carolina Useche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rendeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Kalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 489 (7415), pp.290-294. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE11318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02150995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Analysis of the Effects of Human Disturbance on Seed Dispersal by Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Markl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schleuning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), pp.1072-1081. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2012.01927.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic density dependence and environmental filtering predict seedling mortality in a tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Timothy Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.34 - 41. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01705.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Seed Dispersal by Rodents in Tropical Montane Forest in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Nyiramana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (6), pp.654-657. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2011.00810.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed dispersal: mechanisms and consequences for biodiversity of a key ecological interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Böhning-Gaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traveset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.321-323. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2010.0986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed dispersal (1985–2010); the ‘seeds’ dispersed, established and matured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Bohning-Gaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Traveset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (6), pp.517-520. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit availability, frugivore satiation and seed removal in 2 primate-dispersed tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2011.00243.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primates in 21st century ecosystems: does primate conservation promote ecosystem conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Norconk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Boinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.20868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bushmeat Hunting Alters Recruitment of Large-seeded Plant Species in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Vanthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6), pp.672-679. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2010.00630.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’huile de carapa (Carapa spp., Meliaceae) en Afrique de l’Ouest : utilisations et implications dans la conservation des peuplements naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (6), pp.343-354. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in seedling responses to seed limitation and habitat conditions for 14 Neotropical woody species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2008.01444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2008 ATBC Honorary Fellows: Louise H. Emmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.137-138. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2008.00488.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Assessment of Dispersal Failure and Seedling Recruitment of Large-Seeded Non-Timber Forest Products Trees in a Tropical Rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lermyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.404-424. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/194008290900200403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in seedling responses to seed limitation and habitat conditions for 14 Neotropical woody species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norden Natalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caubere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97, pp.186-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Carapa (Meliaceae) from Central Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile P Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (4), pp.366-374. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-009-9090-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground biomass and productivity in a rain forest of eastern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Bongers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467408005075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and Scatterhoarding of Frugivores-Dispersed Seeds as a Function of Forest Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonneke Cuijpers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (3), pp.380-385. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2007.00358.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass and productivity in a rain forest of eastern South America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bongers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is temporal variation of seedling communities determined by environment or by seed arrival? A test in a neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ferroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (3), pp.507-516. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2007.01221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is seedling dynamics determined by environment or by seed arrival? A test in a neotropical forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ferroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95, pp.507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed size, seedling morphology, and response to deep shade and damage in neotropical rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (6), pp.901-911. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.94.6.901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mast Fruiting Is a Frequent Strategy in Woody Species of Eastern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (10), pp.e1079. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes and Consequences of a Tropical Forest Gold Rush in the Guiana Shield, South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit De Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dedijn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (8), pp.661-670. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1579/0044-7447(2007)36[661:cacoat]2.0.co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting Increases Dispersal Limitation in the Tree Carapa procera, a Nontimber Forest Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (1), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2006.00590.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEED FATE : PREDATION, DISPERSAL AND SEEDLING ESTABLISHMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Vander Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.106. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-9993.2006.01568.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed removal at Tetragastris altissima (Burseraceae) in a fragmented forested landscape of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (5), pp.501-508. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467405002518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects on post-dispersal seed removal in a fragmented rain forest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.113-116. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467404001944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed mass, seedling size and neotropical tree seedling establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Golberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (6), pp.1156-1166. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2005.01041.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed fate of two Sapotaceae species in a Guianan rain forest in the context of escape and satiation hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (01), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467404006121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations scientifique et aurifère : le paradoxe de Saint-Eugène, Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des travaux scientifiques des équipes de recherches du Muséum national d'Histoire naturelle et du Laboratoire Environnement Hydreco sur la retenue du barrage de Petit Saut en Guyane française. Études complémentaires et interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit richness and seasonality in a fragmented landscape of french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rlnguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de recherches et futur de la station de Saint-Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Jean-François Villiers (29 mars 1943 - 22 mars 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi l'étude des îlots forestiers permet-elle de mieux connaître le fonctionnement de la forêt tropicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Giles, Jr. Leigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatter-hoarding rodents and marsupials: convergent evolution on diverging continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Vander Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (2), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-5347(00)02072-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération, un processus multi-étape au résultat imprévisible : L'exemple d'une Sapotaceae en Forêt de Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (2), pp.119-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of forest type, harvesting and stand refinement on early seedling recruitment in a tropical rain forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Rankin-de Mérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (4), pp.593-609. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467401001444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dispersal Pattern and Mammalian Herbivores on Seedling Recruitment for Virola michelii (Myristicaceae) in French Guiana1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Milleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (3), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2000.tb00492.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of two rodent-dispersed rainforest trees Carapa procera (Meliaceae) and Vouacapoua americana (Caesalpiniaceae) at Paracou, French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Collinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.301-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-dispersal seed predation in Tachigali versicolor (Caesalpiniaceae): effects of timing of fruiting and variation among trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Kitajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (1), pp.61-81. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026646749900067X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation, chasse et régénération naturelle sont-elles compatibles en forêt Guyanaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vannière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (1-2), pp.79-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-Year Seedling Dynamics in Vouacapoua americana in French Guiana: A Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (1), pp.124-126. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.1997.tb00014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the seedling shadow of a frugivore-dispersed tree species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (5), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400010920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microhabitat on Seed Fate and Seedling Performance in Two Rodent- Dispersed Tree Species in Rain Forest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 85 (5), pp.693. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2960539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of seeds of Carapa procera (Meliaceae) by rodents and their fate in rainforest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (6), pp.751-761. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400009998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment Pattern of Vouacapoua americana (Caesalpiniaceae), a Rodent- Dispersed Tree Species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (4), pp.408. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2389235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation by Rodents and Bruchid Beetles on Seeds of Scheelea Palms on Barro Colorado Island, Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Giles Jr Leigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (4), pp.420. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2389236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-dispersal predation and scatterhoarding of Dipteryx panamensis (Papilionaceae) seeds by rodents in Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 94 (2), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00341325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Removal and Seed Fate in Gustavia superba (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (3), pp.408. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration Ecology of Eperua grandiflora (Caesalpiniaceae), a Large-Seeded Tree in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.146. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for secondary seed dispersal by rodents in Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Milleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 87 (4), pp.596-599. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00320426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterhoarding of Astrocaryum paramaca by Proechimys in French Guiana: comparison with Myoprocta exilis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative recruitment patterns of two non-pioneer canopy tree species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 85 (3), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00320622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-dispersal of Vouacapoua americana (Caesalpiniaceae) by caviomorph rodents in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (04), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400004867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Regeneration Naturelle D'une Espece Autochore de La Foret Guyanaise: Eperua falcata Aublet (Caesalpiniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcomputer-aided identification: an application to trees from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lebbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hideux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 93 (2), pp.205-223. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.1986.tb01021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des scarabées coprophages à proximité de Saint-Georges-de-l'Oyapock : bilan des résultats 2013-2022 et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'anthropisation sur la dispersion des graines par la faune frugivore terrestre et de la canopée, et évaluation de l'état de santé de la forêt guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeur et décadence de la biodiversité tropicale: évaluation rapide des effets de l’anthropisation en forêt amazonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking the rainforest’ temperature : a study case in french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using trees and fruit ‘to take temperature’ of rainforests : a study case along a grandient of anthropogenic disturbances in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, South Africa, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hunting and road disturbance on fruit consumption and seed dispersal by frugivores in a tropical rain forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dracxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux indicateurs de l’état de la faune de vertébrés en forêt tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical acoustic diversity. Monitoring of a seed disperser, the white throated toucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Princé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of mesofauna after volcanic disturbances on Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adji-Ami Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 mois en forêt guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Norwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELIN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.348, 2025, 9782410029055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement cartographique à la station écologique des Nouragues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Critique de la Guyane, Sous la direction de Matthieu Noucher, Laurent Polidori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance socio-culturelle, potentialités économiques et thérapeutiques du Carapa (Meliaceae) au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xander van der Burgt; Jos van der Maesen; Jean-Michel Onana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematics and conservation of African plants / Systématique et Conservation des Plantes Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Botanic Gardens, Kew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-366, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-logging microhabitats on regeneration from seed: implications for sustainable forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and management of a neotropical rainforest: lessons drawn from Paracou, a long-term experimental research site in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2004, 2-84299-455-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivory and Seed Dispersal by Terrestrial Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Dispersal Seed Removal in Four Frugivore-Dispersed Tree Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-274, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-dispersal seed removal in four frugivores-dispersed tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues: dynamics and plant-animal interactions in a neotropical rainforest. Bongers, F., Charles-Dominique, P., Forget P-M &amp; Théry, M. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterhoarding Rodents and Tree Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-288, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut & Paste&amp;quot;: everything you always wanted to know about plagiarism in tropical ecology*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forests Tomorrow - No future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId479"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Michel FORGET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du MNHN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pimforget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9252-974X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032558031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4355-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STATUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelle domicilliation : Muséum National d'Histoire Naturelle, Département Adaptations du Vivant, UMR MECADEV - ECOTROP, Batiment 50, 45 rue Buffon, F-75005 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR1, Comité de direction du Département Adaptation du vivant (AVIV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint UMR 7179 CNRS-MNHN MECADEV </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(2014-18 & 2019-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR1 (nommé 1er Janvier 2014) du Muséum National d'Histoire Naturelle, Département Ecologie et Gestion de la Biodiversité, UMR 7179, 1 avenue du Petit Château, F-91800 Brunoy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR2 du Muséum National d'Histoire Naturelle, UMR 7179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCM-HDR Université Pierre et Marie Curie (Sorbonne Université)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences du Muséum National d'Histoire Naturelle (MCM), UMR 7179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER MNHN, CNRS URA 1193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contractuel Fondation Ushuaia (FNH, Fondation pour la Nature et l’Homme)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur Post-Doc Smithsonian Institution (Washington DC) et Smithsonian Tropical Research Institute (Balboa), Panama.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allocataire de Recherche Université Pierre et Marie Curie/ ORSTOM (IRD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> DIPLÔMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIVERSITÉ PIERRE ET MARIE CURIE, PARIS 6, 4 PLACE JUSSIEU, 75005 PARIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle des Rongeurs dans la régénération de la forêt néotropicale ou histoire naturelle du carapa et du wacapou en Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de Biologie Végétale Tropicale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissémination et régénération naturelle de huit espèces d'arbres en forêt guyanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Etudes Approfondies de Biologie Végétale Tropicale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai d'identification des arbres en forêt guyanaise d'après les caractères morphologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise de Biologie des Populations et des Organismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Biologie des Populations et des Organismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG de Sciences de la Nature et de la Vie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÈME PRINCIPAL DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, gestion et conservation de la diversité des communautés animales et végétales des écosystèmes forestiers tropicaux : impacts des perturbations naturelles et anthropiques sur les réseaux d’interactions plantes-animaux et le maintien de la diversité faunistique et floristique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POINTS FORTS DES RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes comparatives de plusieurs espèces végétales en Guyane (973, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse spatio-temporelle : échelle locale, régionale (Amazonie et Plateau des Guyanes) et intercontinentale (Afrique centrale) ; variation interannuelle des processus de dissémination/prédation des graines de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carapa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> spp (un produit forestier non-ligneux) par les vertébrés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situations contrastées des sites d'étude: forêt intacte naturelle (Nouragues, Guyane), forêt chassée et/ou exploitée (Montagne de Kaw, Guyane ; Observatoire Homme-Milieux OHM Oyapock, Guyane ; Montagne Tortue, Guyane), et forêt fragmentée (Ngel Nyaki, Nigeria ; Malaisie ; Thaïlande).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude phénologique comparative en forêt tropicale ; diversité et biomasse des fruits et des graines de plusieurs forêts tropicales. (2001-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse comparative trans-continentale Amérique (Plateau des Guyanes) et Afrique centrale, Asie Sud-Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les interactions plantes-animaux en forêt tropicale sont cruciales pour le maintien de la diversité. Mes recherches portent sur l’écologie des communautés animales et végétales. J’étudie les interactions entre les vertébrés frugivores et granivores, et végétales (des essences commerciales et des palmiers tropicaux), les premiers exerçant des pressions de sélection sur les seconds. Par leur action, les animaux frugivores et granivores favorisent le transport des diaspores ou les éliminent. La dissémination et la prédation des graines sont deux processus vitaux du cycle de la régénération en forêt tropicale ; ils permettent le déplacement des plantes dans l’habitat mais limitent également la dominance de certaines espèces au sein de la communauté végétale. En retour, la grande diversité et la faible densité des espèces offrent aux animaux une diversité de ressources alimentaires, sous forme de fleurs, de fruits et de graines. La disponibilité de ces ressources varie dans le temps, à court et moyen terme, et dans l’espace, en fonction de la maille de la diversité du couvert végétal. De fortes contraintes spatio-temporelles affectent l’alimentation des animaux qui permettent d’expliquer la distribution non aléatoire des animaux en forêt. Cette disponibilité alimentaire est également affectée par les variations naturelles (El Niño/La Niña) et le changement climatique. J’analyse comment les perturbations d’origine anthropique (chasse, exploitation forestière, fragmentation, route) modifient les interactions plantes-animaux ainsi que les processus de régénération, et impactent la survie à court et moyen terme des espèces végétales. Nombre d’entre elles sont des essences commerciales ligneuses ou non ligneuses. Le point fort de mes activités est de cibler ces travaux en écologie sur des arbres d’intérêt économique dans des contextes naturels et perturbés par les activités humaines. Je collabore avec des systématiciens, des écologistes, des zoologistes, des ethnobiologistes et les gestionnaires des forêts tropicales. Mes travaux sur l’écologie des communautés animales et végétales qui vivent en étroite interaction et l’étude de la diversité des forêts tropicales contribuent donc à la préservation des ressources naturelles ayant un fort potentiel économique dans le cadre du développement durable et de la gestion de la diversité des pays tropicaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMMES DE RECHERCHE (2021-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Interactions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliconia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Vertébrés en Martinique-Guyane (Thèse Doctorat Thomas Nicole, ED 227, MNHN). Soutenue par Bourse Doctorat Ecole Doctorale 227 MNHN </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://formation.mnhn.fr/doctorat/ecole-doctorale-227-2634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Niche Partitioning of carnivores-frugivores in Palawan, The Philippines (Thèse Desamarie Fernandez, ED 227, MNHN). Soutenue par Ambassade de France Bourse PhilFrance. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://philfrance-scholarships.com/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/s341215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Suivi temporel automatisé des communautés de vertébrés terrestres et arboricoles des forêts guyanaises par piège photographique, le long d’un gradient de perturbation anthropique – GuyaCam (in progress).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Suivi temporel de l’abondance et la diversité des vertébrés terrestres par pièges photographiques sur un gradient de pression de chasse, OHM Oyapock – OyaCam</w:t></w:r><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Impact des activités humaines sur les communautés faunistiques de la forêt guyanaise aux abords de Saint-Georges-de-l’Oyapock</w:t></w:r><w:br/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Développement d’une filière huile de Carapa en lien avec les populations amérindiennes de Guyane par l’association GADEPAM. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gadepam.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Projet soutenu par Office Français de la Biodiversité)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivorans of the Philippines: current knowledge and research gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desamarie Antonette P Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Do Linh San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), pp.264-274. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyaf020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tails in Action: Comparative Use of the Prehensile Tail and Substrate in &amp;lt;i&amp;gt;Alouatta macconnelli&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Sapajus apella&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;Potos flavus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Georges Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bosu Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (3), pp.e70025. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.70025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and spatial patterns of avian defaunation in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Ferreiro-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’huile de carapa chez les Wayãpi de Trois Sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Miso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138hq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night life: Positional behaviors and activity patterns of the Neotropical kinkajou, Potos flavus (Carnivora, Procyonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.‐m. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Y Ofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.13211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TO BE OR NOT TO BE SOCIAL IN TROPICAL ECOLOGY IS THE QUESTION AFTER THE COVID-19 PANDEMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1/2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop202302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can body mass and skull morphology predict seed and fruit ingestion potential for mammal species? A test using extant species and its application to extinct species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim R. McConkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmita Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.1504-1515. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threatened species are disproportionately important interactors in a seed dispersal network in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert-Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumpei Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inc3.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Disturbance Affects Dung Beetle Assemblages in French Guiana Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.1059. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14121059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐matching and sampling effort shape the structure of the frugivory network in Afrotropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Durand-Bessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Abernethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboreal camera trap reveals the frequent occurrence of a frugivore-carnivore in neotropical nutmeg trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Séguigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.7513. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11568-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roads Disrupt Frugivory and Seed Removal in Tropical Animal-Dispersed Plants in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert-Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, 17 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.805376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de connaissances pour le futur des forêts en France ? Au-delà du plan de relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.4992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential and practice of arboreal camera trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Soanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Balbuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Beirne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Methods in Ecology and Evolution, 12 (10), pp.1768-1779. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed nutrient content rather than size influences seed dispersal by scatterhoarding rodents in a West African montane forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.174-181. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467420000127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03270476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring canopy bird activity in disturbed landscapes with automatic recorders: A case study in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastián Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.108574. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02624782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural History and Ecology of Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop201911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the rainforest frugivore community are associated with reduced seed removal at the community level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE &amp;quot;ADOPT-A-TREE&amp;quot; STRATEGY -A LEGACY OF SCOTT A. MORI (1941-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop202005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low fruit-crop years of Carapa oreophila drive increased seed removal and predation by scatterhoarding rodents in a West African forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.103448. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2019.103448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02181897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How complementary are large frugivores for tree seedling recruitment? A case study in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (5), pp.223-236. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026646741900018X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02181085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species richness and biomass: Impact of selective logging and silvicultural treatments on the functional composition of a neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piponiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie K. Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big frugivores, big fruit and big seeds are beautiful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop201902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size doesn't matter: Larger Carapa seeds are not dispersed farther by African rodent community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.1028-1033. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aje.12542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest disturbance and seasonal food availability influence a conditional seed dispersal mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Thia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moltchanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (5), pp.750-757. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual variability of fruit timing and quantity at Nouragues (French Guiana): insights from hierarchical Bayesian analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Condit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current issues in tropical phenology: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Abernethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patricia C. Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.477-482. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed caching by rodents favours seedling establishment of two palm species in a lowland Atlantic forest remnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marques Dracxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.228-231. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467417000128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can seed removal rates of zoochoric tree species be assessed quickly and accurately?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hambuckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 403, pp.152-160. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Coexistence and Conflict between the Island Flying fox (Pteropus hypomelanus) and Humans on Tioman Island, Peninsular Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Giam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.391-391. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-017-9912-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence and Conflict between the Island Flying fox (Pteropus hypomelanus) and Humans on Tioman Island, Peninsular Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Giam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.377-389. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-017-9905-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest cover, hunting pressure, and fruit availability influence seed dispersal in a forest-savanna mosaic in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Huynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hambuckers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the diet of the island flying fox ( Pteropus hypomelanus ) in Peninsular Malaysia through Illumina Next-Generation Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Yin Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e3176. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination by the locally endangered island flying fox ( Pteropus hypomelanus ) enhances fruit production of the economically important durian ( Durio zibethinus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuanjit Sritongchuay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifful Pathil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (21), pp.8670-8684. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivorous birds influence the spatial organization of tropical forests through the generation of seedling recruitment foci under zoochoric trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hambuckers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2017.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by a large endangered primate in a forest-savanna mosaic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Serckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Beudels-Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Huynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does masting result in frugivore satiation? A test with Manilkara trees in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.553-556. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467415000425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Assessment of Seed Removal and Frugivore Activity as a Tool for Monitoring the Health Status of Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (5), pp.633-641. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination et régénération de quelques arbres en forêt tropicale guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Sist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (3-4), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01811789.1989.10826964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay of Habitat and Seed Type on Scatterhoarding Behavior in a Fragmented Afromontane Forest Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammadu Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moltchanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (3), pp.264-267. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Spice to Life: A Special Issue on the Myristicaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Queenborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina E. Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (5), pp.592-594. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/194008291300600501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survival Guide to Collecting Plants in the Rain Forest Tropical Plant Collecting: From the Field to the Internet Scott A.Mori, AmyBerbov, Carol A.Gracié, and Edmund F.Hecklau (Eds.) TECC Editora, 2011 Reviewed by Pierre-MichelForget, Hardcover, 332 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.848-848. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory Publishers and Plagiarism Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6087), pp.1380-1380. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.336.6087.1380-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averting biodiversity collapse in tropical forest protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Laurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carolina Useche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rendeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Kalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 489 (7415), pp.290-294. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE11318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02150995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Analysis of the Effects of Human Disturbance on Seed Dispersal by Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Markl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schleuning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), pp.1072-1081. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2012.01927.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic density dependence and environmental filtering predict seedling mortality in a tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Timothy Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.34 - 41. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01705.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed dispersal: mechanisms and consequences for biodiversity of a key ecological interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Böhning-Gaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traveset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.321-323. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2010.0986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Seed Dispersal by Rodents in Tropical Montane Forest in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Nyiramana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (6), pp.654-657. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2011.00810.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed dispersal (1985–2010); the ‘seeds’ dispersed, established and matured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Bohning-Gaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Traveset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (6), pp.517-520. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit availability, frugivore satiation and seed removal in 2 primate-dispersed tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2011.00243.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primates in 21st century ecosystems: does primate conservation promote ecosystem conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Norconk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Boinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.20868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bushmeat Hunting Alters Recruitment of Large-seeded Plant Species in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Vanthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6), pp.672-679. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2010.00630.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’huile de carapa (Carapa spp., Meliaceae) en Afrique de l’Ouest : utilisations et implications dans la conservation des peuplements naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (6), pp.343-354. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in seedling responses to seed limitation and habitat conditions for 14 Neotropical woody species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2008.01444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2008 ATBC Honorary Fellows: Louise H. Emmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.137-138. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2008.00488.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Assessment of Dispersal Failure and Seedling Recruitment of Large-Seeded Non-Timber Forest Products Trees in a Tropical Rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lermyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.404-424. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/194008290900200403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in seedling responses to seed limitation and habitat conditions for 14 Neotropical woody species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norden Natalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caubere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97, pp.186-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Carapa (Meliaceae) from Central Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile P Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (4), pp.366-374. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-009-9090-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground biomass and productivity in a rain forest of eastern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Bongers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467408005075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and Scatterhoarding of Frugivores-Dispersed Seeds as a Function of Forest Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonneke Cuijpers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (3), pp.380-385. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2007.00358.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass and productivity in a rain forest of eastern South America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bongers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is temporal variation of seedling communities determined by environment or by seed arrival? A test in a neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ferroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (3), pp.507-516. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2007.01221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is seedling dynamics determined by environment or by seed arrival? A test in a neotropical forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ferroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95, pp.507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed size, seedling morphology, and response to deep shade and damage in neotropical rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (6), pp.901-911. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.94.6.901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mast Fruiting Is a Frequent Strategy in Woody Species of Eastern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (10), pp.e1079. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes and Consequences of a Tropical Forest Gold Rush in the Guiana Shield, South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit De Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dedijn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (8), pp.661-670. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1579/0044-7447(2007)36[661:cacoat]2.0.co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting Increases Dispersal Limitation in the Tree Carapa procera, a Nontimber Forest Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (1), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2006.00590.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEED FATE : PREDATION, DISPERSAL AND SEEDLING ESTABLISHMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Vander Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.106. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-9993.2006.01568.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed removal at Tetragastris altissima (Burseraceae) in a fragmented forested landscape of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (5), pp.501-508. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467405002518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects on post-dispersal seed removal in a fragmented rain forest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.113-116. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467404001944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed mass, seedling size and neotropical tree seedling establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Golberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (6), pp.1156-1166. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2005.01041.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed fate of two Sapotaceae species in a Guianan rain forest in the context of escape and satiation hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (01), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467404006121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations scientifique et aurifère : le paradoxe de Saint-Eugène, Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des travaux scientifiques des équipes de recherches du Muséum national d'Histoire naturelle et du Laboratoire Environnement Hydreco sur la retenue du barrage de Petit Saut en Guyane française. Études complémentaires et interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de recherches et futur de la station de Saint-Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit richness and seasonality in a fragmented landscape of french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rlnguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Jean-François Villiers (29 mars 1943 - 22 mars 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi l'étude des îlots forestiers permet-elle de mieux connaître le fonctionnement de la forêt tropicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Giles, Jr. Leigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatter-hoarding rodents and marsupials: convergent evolution on diverging continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Vander Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (2), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-5347(00)02072-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération, un processus multi-étape au résultat imprévisible : L'exemple d'une Sapotaceae en Forêt de Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (2), pp.119-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of forest type, harvesting and stand refinement on early seedling recruitment in a tropical rain forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Rankin-de Mérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (4), pp.593-609. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467401001444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dispersal Pattern and Mammalian Herbivores on Seedling Recruitment for Virola michelii (Myristicaceae) in French Guiana1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Milleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (3), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2000.tb00492.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of two rodent-dispersed rainforest trees Carapa procera (Meliaceae) and Vouacapoua americana (Caesalpiniaceae) at Paracou, French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Collinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.301-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-dispersal seed predation in Tachigali versicolor (Caesalpiniaceae): effects of timing of fruiting and variation among trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Kitajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (1), pp.61-81. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026646749900067X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation, chasse et régénération naturelle sont-elles compatibles en forêt Guyanaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vannière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (1-2), pp.79-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-Year Seedling Dynamics in Vouacapoua americana in French Guiana: A Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (1), pp.124-126. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.1997.tb00014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the seedling shadow of a frugivore-dispersed tree species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (5), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400010920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microhabitat on Seed Fate and Seedling Performance in Two Rodent- Dispersed Tree Species in Rain Forest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 85 (5), pp.693. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2960539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of seeds of Carapa procera (Meliaceae) by rodents and their fate in rainforest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (6), pp.751-761. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400009998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment Pattern of Vouacapoua americana (Caesalpiniaceae), a Rodent- Dispersed Tree Species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (4), pp.408. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2389235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation by Rodents and Bruchid Beetles on Seeds of Scheelea Palms on Barro Colorado Island, Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Giles Jr Leigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (4), pp.420. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2389236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-dispersal predation and scatterhoarding of Dipteryx panamensis (Papilionaceae) seeds by rodents in Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 94 (2), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00341325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Removal and Seed Fate in Gustavia superba (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (3), pp.408. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration Ecology of Eperua grandiflora (Caesalpiniaceae), a Large-Seeded Tree in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.146. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for secondary seed dispersal by rodents in Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Milleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 87 (4), pp.596-599. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00320426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterhoarding of Astrocaryum paramaca by Proechimys in French Guiana: comparison with Myoprocta exilis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative recruitment patterns of two non-pioneer canopy tree species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 85 (3), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00320622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-dispersal of Vouacapoua americana (Caesalpiniaceae) by caviomorph rodents in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (04), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400004867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Regeneration Naturelle D'une Espece Autochore de La Foret Guyanaise: Eperua falcata Aublet (Caesalpiniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcomputer-aided identification: an application to trees from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lebbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hideux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 93 (2), pp.205-223. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.1986.tb01021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des scarabées coprophages à proximité de Saint-Georges-de-l'Oyapock : bilan des résultats 2013-2022 et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'anthropisation sur la dispersion des graines par la faune frugivore terrestre et de la canopée, et évaluation de l'état de santé de la forêt guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeur et décadence de la biodiversité tropicale: évaluation rapide des effets de l’anthropisation en forêt amazonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking the rainforest’ temperature : a study case in french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using trees and fruit ‘to take temperature’ of rainforests : a study case along a grandient of anthropogenic disturbances in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, South Africa, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hunting and road disturbance on fruit consumption and seed dispersal by frugivores in a tropical rain forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dracxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux indicateurs de l’état de la faune de vertébrés en forêt tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical acoustic diversity. Monitoring of a seed disperser, the white throated toucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Princé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of mesofauna after volcanic disturbances on Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adji-Ami Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 mois en forêt guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Norwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELIN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.348, 2025, 9782410029055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement cartographique à la station écologique des Nouragues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Critique de la Guyane, Sous la direction de Matthieu Noucher, Laurent Polidori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance socio-culturelle, potentialités économiques et thérapeutiques du Carapa (Meliaceae) au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xander van der Burgt; Jos van der Maesen; Jean-Michel Onana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematics and conservation of African plants / Systématique et Conservation des Plantes Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Botanic Gardens, Kew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-366, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-logging microhabitats on regeneration from seed: implications for sustainable forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and management of a neotropical rainforest: lessons drawn from Paracou, a long-term experimental research site in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2004, 2-84299-455-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Dispersal Seed Removal in Four Frugivore-Dispersed Tree Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-274, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivory and Seed Dispersal by Terrestrial Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-dispersal seed removal in four frugivores-dispersed tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues: dynamics and plant-animal interactions in a neotropical rainforest. Bongers, F., Charles-Dominique, P., Forget P-M &amp; Théry, M. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterhoarding Rodents and Tree Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-288, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut & Paste&amp;quot;: everything you always wanted to know about plagiarism in tropical ecology*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forests Tomorrow - No future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId479"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1562AC8C"/>
+    <w:nsid w:val="1A971ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pimforget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9252-974X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032558031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4355-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.mnhn.fr/doctorat/ecole-doctorale-227-2634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philfrance-scholarships.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s341215" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gadepam.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desamarie Antonette P Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaf020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Georges Naas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bosu Mensah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;michel Forget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.70025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04572957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Ferreiro-Arias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Miso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Mensah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Forget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Y Ofori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.13211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop202302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sivault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim R. McConkey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmita Sengupta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna E. Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Affholder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert-Daviaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mcconkey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumpei Kitamura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inc3.9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Cordeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chapman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Abernethy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18619" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;guigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11568-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ducrettet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouiges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.805376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.4992" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Soanes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Balbuena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beirne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13666" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop201911" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02624782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108574" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03270476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplang Yadok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babale Aliyu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Chapman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467420000127" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2086" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop202005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02181085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Trolliet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doucet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646741900018X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02181897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103448" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piponiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie K. Dourdain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183040v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop201902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Thia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moltchanova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12570" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151134v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12542" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph Wright" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caub&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#226;telet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12560" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bush" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patricia C. Morellato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12558" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marques Dracxler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467417000128" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151142v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hambuckers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauvrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolliet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Evrard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.07.042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheema Abdul Aziz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamy Reuben Clements" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Giam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimsa Campos-Arceiz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9912-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9905-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Huynen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hambuckers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12417" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151160v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yin Peng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3176" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheema Aziz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamy Clements" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuanjit Sritongchuay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifful Pathil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3213" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2017.09.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Serckx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Beudels-Jamar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.08.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KLP0BWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467415000425" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHRBDKL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185039v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Puig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Sist" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01811789.1989.10826964" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammadu Adamu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Forget" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4086F98EF036FF38D93947D91658906F909314CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Queenborough" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina E. Russo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194008291300600501" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDAC32BDBB05C18113FD035815DDBFFD4CF7DD18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184640v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Jansen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.336.6087.1380-a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laurance" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carolina Useche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rendeiro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kalka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE11318" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Markl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schleuning" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lambert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01927.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032429v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Norden" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01705.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN3DSJ8L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184674v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Nyiramana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kaplin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2011.00810.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVFZ7G4W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184668v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;hning-Gaese" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traveset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0986" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traveset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.09.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ratiarison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2011.00243.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TRHRZC8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184670v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Norconk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Boinski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20868" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F3DB2BE01DC0E70D6855717C27E4B6C52A08CA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184691v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vanthomme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bell&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2010.00630.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95GPPC2F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184694v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Weber" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenfack" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2010029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184845v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belbenoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2008.01444.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184699v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2008.00488.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D2SKGHS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lermyte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194008290900200403" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norden Natalia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belbenoit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caubere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184864v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile P Poncy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Thomas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hammond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-009-9090-z" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFZL63LB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184858v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Bongers" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467408005075" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C128D98A2B1D6B015A039DCCECE537BDDE0DBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184854v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonneke Cuijpers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2007.00358.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNR88BNZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongers" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Forget" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184893v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ferroni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01221.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caub&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032177v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.6.901" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001079" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184889v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit De Thoisy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dedijn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1579/0044-7447(2007)36[661:cacoat]2.0.co;2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2006.00590.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H11ZMWTS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019613v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lambert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Hulme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Vander Wall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2006.01568.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9LHBL18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184909v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467405002518" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D5309D8D6383B3C937D647E110889984AE510FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184914v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467404001944" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C00DC5A325F41692B8DBFC0AD672AEEFC71DD199/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031089v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Golberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2005.01041.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184922v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467404006121" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/480BFC606FCE24227A1DC881ED168E3FF05A56F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530025v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530103v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530104v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Larue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rlnguet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529933v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Forget" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pons" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530053v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Giles, Jr. Leigh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184932v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Vander Wall" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(00)02072-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF7D65360E27AA272B783C3462F8FA2D31764545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530049v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bayart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184935v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rankin-de M&#233;rona" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juillot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467401001444" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CC27750497C50C002235EE193BFCE8240C319CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184990v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Milleron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubost" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2000.tb00492.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBBKQCR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185012v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mercier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Collinet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184997v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Kitajima" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foster" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646749900067X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032077v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanni&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185016v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.1997.tb00014.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFFXGM0K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185019v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400010920" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B238721BCDF1085CA7DF4512097DD34BFEC60EB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185014v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2960539" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185021v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400009998" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59E080581FC0350BC92AD9975484E4127E8803A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185023v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389235" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185025v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Munoz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Giles Jr Leigh" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389236" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185026v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00341325" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B26774DDCB2F5DD2DE2EEAD18BCBA574B40B51B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131569v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388611" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185027v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388668" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131565v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00320426" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D8ZN9LJQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131568v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00320622" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DZ8C504W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131563v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400004867" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B8FE9AA345B30E932A5731D2928FB944E031BAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131556v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388702" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131546v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebbe" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hideux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1986.tb01021.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-740SC694-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612479v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632740v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632695v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791718v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boissier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouiges" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mendoza" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791716v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791710v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dracxler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791727v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961074v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576613v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Norwood" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268016v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183465v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.kew.org/systematics-and-conservation-of-african-plants-proceedings-of-the-18th-aetfat-congress" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189534v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184943v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gayot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184952v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayart" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184961v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184963v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183035v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184926v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pimforget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9252-974X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032558031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4355-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.mnhn.fr/doctorat/ecole-doctorale-227-2634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philfrance-scholarships.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s341215" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gadepam.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desamarie Antonette P Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaf020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Georges Naas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bosu Mensah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;michel Forget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.70025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04572957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Ferreiro-Arias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Miso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Mensah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Forget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Y Ofori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.13211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop202302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sivault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim R. McConkey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmita Sengupta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna E. Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert-Daviaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mcconkey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumpei Kitamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inc3.9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Affholder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montreuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Cordeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chapman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Abernethy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18619" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;guigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11568-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ducrettet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouiges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.805376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.4992" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Soanes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Balbuena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beirne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13666" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03270476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplang Yadok" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerhard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babale Aliyu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Chapman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467420000127" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02624782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108574" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop201911" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2086" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop202005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02181897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103448" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02181085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Trolliet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doucet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646741900018X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piponiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie K. Dourdain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183040v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop201902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12542" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Thia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moltchanova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12570" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph Wright" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caub&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#226;telet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12560" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bush" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patricia C. Morellato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12558" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marques Dracxler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467417000128" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151142v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hambuckers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauvrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolliet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Evrard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.07.042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheema Abdul Aziz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamy Reuben Clements" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Giam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimsa Campos-Arceiz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9912-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9905-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Huynen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hambuckers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12417" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151160v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yin Peng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3176" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheema Aziz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamy Clements" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuanjit Sritongchuay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifful Pathil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3213" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2017.09.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Serckx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Beudels-Jamar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.08.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KLP0BWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467415000425" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHRBDKL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185039v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Puig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Sist" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01811789.1989.10826964" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammadu Adamu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Forget" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4086F98EF036FF38D93947D91658906F909314CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Queenborough" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina E. Russo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194008291300600501" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDAC32BDBB05C18113FD035815DDBFFD4CF7DD18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184640v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Jansen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.336.6087.1380-a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laurance" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carolina Useche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rendeiro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kalka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE11318" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Markl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schleuning" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lambert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01927.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032429v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Norden" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01705.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN3DSJ8L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;hning-Gaese" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traveset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0986" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184674v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Nyiramana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kaplin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2011.00810.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVFZ7G4W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traveset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.09.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ratiarison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2011.00243.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TRHRZC8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184670v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Norconk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Boinski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20868" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F3DB2BE01DC0E70D6855717C27E4B6C52A08CA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184691v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vanthomme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bell&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2010.00630.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95GPPC2F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184694v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Weber" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenfack" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2010029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184845v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belbenoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2008.01444.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184699v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2008.00488.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D2SKGHS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lermyte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194008290900200403" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norden Natalia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belbenoit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caubere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184864v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile P Poncy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Thomas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hammond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-009-9090-z" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFZL63LB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184858v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Bongers" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467408005075" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C128D98A2B1D6B015A039DCCECE537BDDE0DBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184854v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonneke Cuijpers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2007.00358.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNR88BNZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongers" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Forget" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184893v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ferroni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01221.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caub&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032177v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.6.901" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001079" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184889v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit De Thoisy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dedijn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1579/0044-7447(2007)36[661:cacoat]2.0.co;2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2006.00590.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H11ZMWTS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019613v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lambert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Hulme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Vander Wall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2006.01568.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9LHBL18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184909v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467405002518" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D5309D8D6383B3C937D647E110889984AE510FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184914v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467404001944" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C00DC5A325F41692B8DBFC0AD672AEEFC71DD199/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031089v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Golberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2005.01041.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184922v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467404006121" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/480BFC606FCE24227A1DC881ED168E3FF05A56F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530025v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530103v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529933v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530104v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Larue" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rlnguet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Forget" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pons" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530053v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Giles, Jr. Leigh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184932v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Vander Wall" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(00)02072-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF7D65360E27AA272B783C3462F8FA2D31764545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530049v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bayart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184935v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rankin-de M&#233;rona" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juillot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467401001444" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CC27750497C50C002235EE193BFCE8240C319CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184990v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Milleron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubost" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2000.tb00492.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBBKQCR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185012v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mercier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Collinet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184997v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Kitajima" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foster" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646749900067X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032077v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanni&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185016v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.1997.tb00014.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFFXGM0K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185019v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400010920" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B238721BCDF1085CA7DF4512097DD34BFEC60EB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185014v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2960539" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185021v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400009998" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59E080581FC0350BC92AD9975484E4127E8803A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185023v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389235" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185025v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Munoz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Giles Jr Leigh" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389236" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185026v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00341325" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B26774DDCB2F5DD2DE2EEAD18BCBA574B40B51B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131569v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388611" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185027v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388668" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131565v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00320426" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D8ZN9LJQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131568v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00320622" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DZ8C504W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131563v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400004867" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B8FE9AA345B30E932A5731D2928FB944E031BAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131556v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388702" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131546v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebbe" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hideux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1986.tb01021.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-740SC694-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612479v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632740v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632695v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791718v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boissier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouiges" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mendoza" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791716v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791710v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dracxler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791727v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961074v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576613v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Norwood" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268016v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183465v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.kew.org/systematics-and-conservation-of-african-plants-proceedings-of-the-18th-aetfat-congress" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189534v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184952v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayart" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184943v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gayot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184961v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184963v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183035v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184926v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>