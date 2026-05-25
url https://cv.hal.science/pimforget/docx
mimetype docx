--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Michel FORGET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du MNHN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pimforget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9252-974X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032558031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4355-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STATUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelle domicilliation : Muséum National d'Histoire Naturelle, Département Adaptations du Vivant, UMR MECADEV - ECOTROP, Batiment 50, 45 rue Buffon, F-75005 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR1, Comité de direction du Département Adaptation du vivant (AVIV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint UMR 7179 CNRS-MNHN MECADEV </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(2014-18 & 2019-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR1 (nommé 1er Janvier 2014) du Muséum National d'Histoire Naturelle, Département Ecologie et Gestion de la Biodiversité, UMR 7179, 1 avenue du Petit Château, F-91800 Brunoy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR2 du Muséum National d'Histoire Naturelle, UMR 7179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCM-HDR Université Pierre et Marie Curie (Sorbonne Université)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences du Muséum National d'Histoire Naturelle (MCM), UMR 7179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER MNHN, CNRS URA 1193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contractuel Fondation Ushuaia (FNH, Fondation pour la Nature et l’Homme)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur Post-Doc Smithsonian Institution (Washington DC) et Smithsonian Tropical Research Institute (Balboa), Panama.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allocataire de Recherche Université Pierre et Marie Curie/ ORSTOM (IRD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> DIPLÔMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIVERSITÉ PIERRE ET MARIE CURIE, PARIS 6, 4 PLACE JUSSIEU, 75005 PARIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle des Rongeurs dans la régénération de la forêt néotropicale ou histoire naturelle du carapa et du wacapou en Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de Biologie Végétale Tropicale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissémination et régénération naturelle de huit espèces d'arbres en forêt guyanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Etudes Approfondies de Biologie Végétale Tropicale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai d'identification des arbres en forêt guyanaise d'après les caractères morphologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise de Biologie des Populations et des Organismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Biologie des Populations et des Organismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG de Sciences de la Nature et de la Vie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÈME PRINCIPAL DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, gestion et conservation de la diversité des communautés animales et végétales des écosystèmes forestiers tropicaux : impacts des perturbations naturelles et anthropiques sur les réseaux d’interactions plantes-animaux et le maintien de la diversité faunistique et floristique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POINTS FORTS DES RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes comparatives de plusieurs espèces végétales en Guyane (973, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse spatio-temporelle : échelle locale, régionale (Amazonie et Plateau des Guyanes) et intercontinentale (Afrique centrale) ; variation interannuelle des processus de dissémination/prédation des graines de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carapa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> spp (un produit forestier non-ligneux) par les vertébrés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situations contrastées des sites d'étude: forêt intacte naturelle (Nouragues, Guyane), forêt chassée et/ou exploitée (Montagne de Kaw, Guyane ; Observatoire Homme-Milieux OHM Oyapock, Guyane ; Montagne Tortue, Guyane), et forêt fragmentée (Ngel Nyaki, Nigeria ; Malaisie ; Thaïlande).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude phénologique comparative en forêt tropicale ; diversité et biomasse des fruits et des graines de plusieurs forêts tropicales. (2001-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse comparative trans-continentale Amérique (Plateau des Guyanes) et Afrique centrale, Asie Sud-Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les interactions plantes-animaux en forêt tropicale sont cruciales pour le maintien de la diversité. Mes recherches portent sur l’écologie des communautés animales et végétales. J’étudie les interactions entre les vertébrés frugivores et granivores, et végétales (des essences commerciales et des palmiers tropicaux), les premiers exerçant des pressions de sélection sur les seconds. Par leur action, les animaux frugivores et granivores favorisent le transport des diaspores ou les éliminent. La dissémination et la prédation des graines sont deux processus vitaux du cycle de la régénération en forêt tropicale ; ils permettent le déplacement des plantes dans l’habitat mais limitent également la dominance de certaines espèces au sein de la communauté végétale. En retour, la grande diversité et la faible densité des espèces offrent aux animaux une diversité de ressources alimentaires, sous forme de fleurs, de fruits et de graines. La disponibilité de ces ressources varie dans le temps, à court et moyen terme, et dans l’espace, en fonction de la maille de la diversité du couvert végétal. De fortes contraintes spatio-temporelles affectent l’alimentation des animaux qui permettent d’expliquer la distribution non aléatoire des animaux en forêt. Cette disponibilité alimentaire est également affectée par les variations naturelles (El Niño/La Niña) et le changement climatique. J’analyse comment les perturbations d’origine anthropique (chasse, exploitation forestière, fragmentation, route) modifient les interactions plantes-animaux ainsi que les processus de régénération, et impactent la survie à court et moyen terme des espèces végétales. Nombre d’entre elles sont des essences commerciales ligneuses ou non ligneuses. Le point fort de mes activités est de cibler ces travaux en écologie sur des arbres d’intérêt économique dans des contextes naturels et perturbés par les activités humaines. Je collabore avec des systématiciens, des écologistes, des zoologistes, des ethnobiologistes et les gestionnaires des forêts tropicales. Mes travaux sur l’écologie des communautés animales et végétales qui vivent en étroite interaction et l’étude de la diversité des forêts tropicales contribuent donc à la préservation des ressources naturelles ayant un fort potentiel économique dans le cadre du développement durable et de la gestion de la diversité des pays tropicaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMMES DE RECHERCHE (2021-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Interactions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliconia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Vertébrés en Martinique-Guyane (Thèse Doctorat Thomas Nicole, ED 227, MNHN). Soutenue par Bourse Doctorat Ecole Doctorale 227 MNHN </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://formation.mnhn.fr/doctorat/ecole-doctorale-227-2634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Niche Partitioning of carnivores-frugivores in Palawan, The Philippines (Thèse Desamarie Fernandez, ED 227, MNHN). Soutenue par Ambassade de France Bourse PhilFrance. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://philfrance-scholarships.com/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/s341215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Suivi temporel automatisé des communautés de vertébrés terrestres et arboricoles des forêts guyanaises par piège photographique, le long d’un gradient de perturbation anthropique – GuyaCam (in progress).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Suivi temporel de l’abondance et la diversité des vertébrés terrestres par pièges photographiques sur un gradient de pression de chasse, OHM Oyapock – OyaCam</w:t></w:r><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Impact des activités humaines sur les communautés faunistiques de la forêt guyanaise aux abords de Saint-Georges-de-l’Oyapock</w:t></w:r><w:br/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Développement d’une filière huile de Carapa en lien avec les populations amérindiennes de Guyane par l’association GADEPAM. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gadepam.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Projet soutenu par Office Français de la Biodiversité)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivorans of the Philippines: current knowledge and research gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desamarie Antonette P Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Do Linh San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), pp.264-274. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyaf020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tails in Action: Comparative Use of the Prehensile Tail and Substrate in &amp;lt;i&amp;gt;Alouatta macconnelli&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Sapajus apella&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;Potos flavus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Georges Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bosu Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (3), pp.e70025. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.70025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and spatial patterns of avian defaunation in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Ferreiro-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’huile de carapa chez les Wayãpi de Trois Sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Miso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138hq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night life: Positional behaviors and activity patterns of the Neotropical kinkajou, Potos flavus (Carnivora, Procyonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.‐m. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Y Ofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.13211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TO BE OR NOT TO BE SOCIAL IN TROPICAL ECOLOGY IS THE QUESTION AFTER THE COVID-19 PANDEMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1/2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop202302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can body mass and skull morphology predict seed and fruit ingestion potential for mammal species? A test using extant species and its application to extinct species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim R. McConkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmita Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.1504-1515. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threatened species are disproportionately important interactors in a seed dispersal network in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert-Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumpei Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inc3.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Disturbance Affects Dung Beetle Assemblages in French Guiana Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.1059. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14121059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐matching and sampling effort shape the structure of the frugivory network in Afrotropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Durand-Bessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Abernethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboreal camera trap reveals the frequent occurrence of a frugivore-carnivore in neotropical nutmeg trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Séguigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.7513. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11568-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roads Disrupt Frugivory and Seed Removal in Tropical Animal-Dispersed Plants in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert-Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, 17 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.805376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de connaissances pour le futur des forêts en France ? Au-delà du plan de relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.4992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential and practice of arboreal camera trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Soanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Balbuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Beirne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Methods in Ecology and Evolution, 12 (10), pp.1768-1779. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed nutrient content rather than size influences seed dispersal by scatterhoarding rodents in a West African montane forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.174-181. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467420000127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03270476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring canopy bird activity in disturbed landscapes with automatic recorders: A case study in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastián Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.108574. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02624782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural History and Ecology of Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop201911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the rainforest frugivore community are associated with reduced seed removal at the community level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE &amp;quot;ADOPT-A-TREE&amp;quot; STRATEGY -A LEGACY OF SCOTT A. MORI (1941-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop202005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low fruit-crop years of Carapa oreophila drive increased seed removal and predation by scatterhoarding rodents in a West African forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.103448. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2019.103448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02181897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How complementary are large frugivores for tree seedling recruitment? A case study in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (5), pp.223-236. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026646741900018X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02181085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species richness and biomass: Impact of selective logging and silvicultural treatments on the functional composition of a neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piponiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie K. Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big frugivores, big fruit and big seeds are beautiful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop201902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size doesn't matter: Larger Carapa seeds are not dispersed farther by African rodent community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.1028-1033. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aje.12542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest disturbance and seasonal food availability influence a conditional seed dispersal mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Thia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moltchanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (5), pp.750-757. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual variability of fruit timing and quantity at Nouragues (French Guiana): insights from hierarchical Bayesian analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Condit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current issues in tropical phenology: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Abernethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patricia C. Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.477-482. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed caching by rodents favours seedling establishment of two palm species in a lowland Atlantic forest remnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marques Dracxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.228-231. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467417000128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can seed removal rates of zoochoric tree species be assessed quickly and accurately?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hambuckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 403, pp.152-160. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Coexistence and Conflict between the Island Flying fox (Pteropus hypomelanus) and Humans on Tioman Island, Peninsular Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Giam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.391-391. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-017-9912-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence and Conflict between the Island Flying fox (Pteropus hypomelanus) and Humans on Tioman Island, Peninsular Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Giam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.377-389. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-017-9905-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest cover, hunting pressure, and fruit availability influence seed dispersal in a forest-savanna mosaic in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Huynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hambuckers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the diet of the island flying fox ( Pteropus hypomelanus ) in Peninsular Malaysia through Illumina Next-Generation Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Yin Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e3176. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination by the locally endangered island flying fox ( Pteropus hypomelanus ) enhances fruit production of the economically important durian ( Durio zibethinus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuanjit Sritongchuay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifful Pathil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (21), pp.8670-8684. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivorous birds influence the spatial organization of tropical forests through the generation of seedling recruitment foci under zoochoric trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hambuckers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2017.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by a large endangered primate in a forest-savanna mosaic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Serckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Beudels-Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Huynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does masting result in frugivore satiation? A test with Manilkara trees in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.553-556. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467415000425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Assessment of Seed Removal and Frugivore Activity as a Tool for Monitoring the Health Status of Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (5), pp.633-641. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination et régénération de quelques arbres en forêt tropicale guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Sist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (3-4), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01811789.1989.10826964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay of Habitat and Seed Type on Scatterhoarding Behavior in a Fragmented Afromontane Forest Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammadu Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moltchanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (3), pp.264-267. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Spice to Life: A Special Issue on the Myristicaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Queenborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina E. Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (5), pp.592-594. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/194008291300600501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survival Guide to Collecting Plants in the Rain Forest Tropical Plant Collecting: From the Field to the Internet Scott A.Mori, AmyBerbov, Carol A.Gracié, and Edmund F.Hecklau (Eds.) TECC Editora, 2011 Reviewed by Pierre-MichelForget, Hardcover, 332 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.848-848. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory Publishers and Plagiarism Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6087), pp.1380-1380. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.336.6087.1380-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averting biodiversity collapse in tropical forest protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Laurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carolina Useche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rendeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Kalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 489 (7415), pp.290-294. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE11318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02150995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Analysis of the Effects of Human Disturbance on Seed Dispersal by Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Markl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schleuning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), pp.1072-1081. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2012.01927.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic density dependence and environmental filtering predict seedling mortality in a tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Timothy Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.34 - 41. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01705.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed dispersal: mechanisms and consequences for biodiversity of a key ecological interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Böhning-Gaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traveset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.321-323. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2010.0986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Seed Dispersal by Rodents in Tropical Montane Forest in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Nyiramana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (6), pp.654-657. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2011.00810.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed dispersal (1985–2010); the ‘seeds’ dispersed, established and matured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Bohning-Gaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Traveset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (6), pp.517-520. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit availability, frugivore satiation and seed removal in 2 primate-dispersed tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2011.00243.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primates in 21st century ecosystems: does primate conservation promote ecosystem conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Norconk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Boinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.20868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bushmeat Hunting Alters Recruitment of Large-seeded Plant Species in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Vanthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6), pp.672-679. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2010.00630.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’huile de carapa (Carapa spp., Meliaceae) en Afrique de l’Ouest : utilisations et implications dans la conservation des peuplements naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (6), pp.343-354. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in seedling responses to seed limitation and habitat conditions for 14 Neotropical woody species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2008.01444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2008 ATBC Honorary Fellows: Louise H. Emmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.137-138. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2008.00488.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Assessment of Dispersal Failure and Seedling Recruitment of Large-Seeded Non-Timber Forest Products Trees in a Tropical Rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lermyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.404-424. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/194008290900200403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in seedling responses to seed limitation and habitat conditions for 14 Neotropical woody species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norden Natalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caubere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97, pp.186-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Carapa (Meliaceae) from Central Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile P Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (4), pp.366-374. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-009-9090-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground biomass and productivity in a rain forest of eastern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Bongers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467408005075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and Scatterhoarding of Frugivores-Dispersed Seeds as a Function of Forest Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonneke Cuijpers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (3), pp.380-385. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2007.00358.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass and productivity in a rain forest of eastern South America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bongers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is temporal variation of seedling communities determined by environment or by seed arrival? A test in a neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ferroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (3), pp.507-516. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2007.01221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is seedling dynamics determined by environment or by seed arrival? A test in a neotropical forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ferroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95, pp.507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed size, seedling morphology, and response to deep shade and damage in neotropical rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (6), pp.901-911. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.94.6.901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mast Fruiting Is a Frequent Strategy in Woody Species of Eastern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (10), pp.e1079. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes and Consequences of a Tropical Forest Gold Rush in the Guiana Shield, South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit De Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dedijn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (8), pp.661-670. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1579/0044-7447(2007)36[661:cacoat]2.0.co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting Increases Dispersal Limitation in the Tree Carapa procera, a Nontimber Forest Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (1), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2006.00590.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEED FATE : PREDATION, DISPERSAL AND SEEDLING ESTABLISHMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Vander Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.106. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-9993.2006.01568.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed removal at Tetragastris altissima (Burseraceae) in a fragmented forested landscape of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (5), pp.501-508. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467405002518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects on post-dispersal seed removal in a fragmented rain forest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.113-116. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467404001944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed mass, seedling size and neotropical tree seedling establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Golberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (6), pp.1156-1166. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2005.01041.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed fate of two Sapotaceae species in a Guianan rain forest in the context of escape and satiation hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (01), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467404006121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations scientifique et aurifère : le paradoxe de Saint-Eugène, Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des travaux scientifiques des équipes de recherches du Muséum national d'Histoire naturelle et du Laboratoire Environnement Hydreco sur la retenue du barrage de Petit Saut en Guyane française. Études complémentaires et interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de recherches et futur de la station de Saint-Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit richness and seasonality in a fragmented landscape of french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rlnguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Jean-François Villiers (29 mars 1943 - 22 mars 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi l'étude des îlots forestiers permet-elle de mieux connaître le fonctionnement de la forêt tropicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Giles, Jr. Leigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatter-hoarding rodents and marsupials: convergent evolution on diverging continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Vander Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (2), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-5347(00)02072-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération, un processus multi-étape au résultat imprévisible : L'exemple d'une Sapotaceae en Forêt de Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (2), pp.119-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of forest type, harvesting and stand refinement on early seedling recruitment in a tropical rain forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Rankin-de Mérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (4), pp.593-609. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467401001444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dispersal Pattern and Mammalian Herbivores on Seedling Recruitment for Virola michelii (Myristicaceae) in French Guiana1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Milleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (3), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2000.tb00492.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of two rodent-dispersed rainforest trees Carapa procera (Meliaceae) and Vouacapoua americana (Caesalpiniaceae) at Paracou, French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Collinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.301-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-dispersal seed predation in Tachigali versicolor (Caesalpiniaceae): effects of timing of fruiting and variation among trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Kitajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (1), pp.61-81. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026646749900067X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation, chasse et régénération naturelle sont-elles compatibles en forêt Guyanaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vannière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (1-2), pp.79-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-Year Seedling Dynamics in Vouacapoua americana in French Guiana: A Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (1), pp.124-126. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.1997.tb00014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the seedling shadow of a frugivore-dispersed tree species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (5), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400010920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microhabitat on Seed Fate and Seedling Performance in Two Rodent- Dispersed Tree Species in Rain Forest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 85 (5), pp.693. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2960539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of seeds of Carapa procera (Meliaceae) by rodents and their fate in rainforest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (6), pp.751-761. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400009998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment Pattern of Vouacapoua americana (Caesalpiniaceae), a Rodent- Dispersed Tree Species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (4), pp.408. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2389235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation by Rodents and Bruchid Beetles on Seeds of Scheelea Palms on Barro Colorado Island, Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Giles Jr Leigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (4), pp.420. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2389236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-dispersal predation and scatterhoarding of Dipteryx panamensis (Papilionaceae) seeds by rodents in Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 94 (2), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00341325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Removal and Seed Fate in Gustavia superba (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (3), pp.408. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration Ecology of Eperua grandiflora (Caesalpiniaceae), a Large-Seeded Tree in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.146. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for secondary seed dispersal by rodents in Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Milleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 87 (4), pp.596-599. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00320426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterhoarding of Astrocaryum paramaca by Proechimys in French Guiana: comparison with Myoprocta exilis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative recruitment patterns of two non-pioneer canopy tree species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 85 (3), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00320622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-dispersal of Vouacapoua americana (Caesalpiniaceae) by caviomorph rodents in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (04), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400004867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Regeneration Naturelle D'une Espece Autochore de La Foret Guyanaise: Eperua falcata Aublet (Caesalpiniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcomputer-aided identification: an application to trees from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lebbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hideux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 93 (2), pp.205-223. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.1986.tb01021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des scarabées coprophages à proximité de Saint-Georges-de-l'Oyapock : bilan des résultats 2013-2022 et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'anthropisation sur la dispersion des graines par la faune frugivore terrestre et de la canopée, et évaluation de l'état de santé de la forêt guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeur et décadence de la biodiversité tropicale: évaluation rapide des effets de l’anthropisation en forêt amazonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking the rainforest’ temperature : a study case in french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using trees and fruit ‘to take temperature’ of rainforests : a study case along a grandient of anthropogenic disturbances in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, South Africa, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hunting and road disturbance on fruit consumption and seed dispersal by frugivores in a tropical rain forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dracxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux indicateurs de l’état de la faune de vertébrés en forêt tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical acoustic diversity. Monitoring of a seed disperser, the white throated toucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Princé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of mesofauna after volcanic disturbances on Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adji-Ami Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 mois en forêt guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Norwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELIN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.348, 2025, 9782410029055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement cartographique à la station écologique des Nouragues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Critique de la Guyane, Sous la direction de Matthieu Noucher, Laurent Polidori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance socio-culturelle, potentialités économiques et thérapeutiques du Carapa (Meliaceae) au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xander van der Burgt; Jos van der Maesen; Jean-Michel Onana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematics and conservation of African plants / Systématique et Conservation des Plantes Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Botanic Gardens, Kew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-366, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-logging microhabitats on regeneration from seed: implications for sustainable forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and management of a neotropical rainforest: lessons drawn from Paracou, a long-term experimental research site in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2004, 2-84299-455-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Dispersal Seed Removal in Four Frugivore-Dispersed Tree Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-274, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivory and Seed Dispersal by Terrestrial Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-dispersal seed removal in four frugivores-dispersed tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues: dynamics and plant-animal interactions in a neotropical rainforest. Bongers, F., Charles-Dominique, P., Forget P-M &amp; Théry, M. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterhoarding Rodents and Tree Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-288, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut & Paste&amp;quot;: everything you always wanted to know about plagiarism in tropical ecology*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forests Tomorrow - No future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId479"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Michel FORGET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du MNHN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pimforget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9252-974X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032558031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9b7IvwoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4355-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STATUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelle domicilliation : Muséum National d'Histoire Naturelle, Département Adaptations du Vivant, UMR MECADEV - ECOTROP, Batiment 50, 45 rue Buffon, F-75005 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR1, Comité de direction du Département Adaptation du vivant (AVIV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint UMR 7179 CNRS-MNHN MECADEV </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(2014-18 & 2019-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR1 (nommé 1er Janvier 2014) du Muséum National d'Histoire Naturelle, Département Ecologie et Gestion de la Biodiversité, UMR 7179, 1 avenue du Petit Château, F-91800 Brunoy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur PR2 du Muséum National d'Histoire Naturelle, UMR 7179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCM-HDR Université Pierre et Marie Curie (Sorbonne Université)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences du Muséum National d'Histoire Naturelle (MCM), UMR 7179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER MNHN, CNRS URA 1193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contractuel Fondation Ushuaia (FNH, Fondation pour la Nature et l’Homme)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur Post-Doc Smithsonian Institution (Washington DC) et Smithsonian Tropical Research Institute (Balboa), Panama.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allocataire de Recherche Université Pierre et Marie Curie/ ORSTOM (IRD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> DIPLÔMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIVERSITÉ PIERRE ET MARIE CURIE, PARIS 6, 4 PLACE JUSSIEU, 75005 PARIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle des Rongeurs dans la régénération de la forêt néotropicale ou histoire naturelle du carapa et du wacapou en Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de Biologie Végétale Tropicale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissémination et régénération naturelle de huit espèces d'arbres en forêt guyanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Etudes Approfondies de Biologie Végétale Tropicale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai d'identification des arbres en forêt guyanaise d'après les caractères morphologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise de Biologie des Populations et des Organismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Biologie des Populations et des Organismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG de Sciences de la Nature et de la Vie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÈME PRINCIPAL DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, gestion et conservation de la diversité des communautés animales et végétales des écosystèmes forestiers tropicaux : impacts des perturbations naturelles et anthropiques sur les réseaux d’interactions plantes-animaux et le maintien de la diversité faunistique et floristique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POINTS FORTS DES RECHERCHES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes comparatives de plusieurs espèces végétales en Guyane (973, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse spatio-temporelle : échelle locale, régionale (Amazonie et Plateau des Guyanes) et intercontinentale (Afrique centrale) ; variation interannuelle des processus de dissémination/prédation des graines de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carapa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> spp (un produit forestier non-ligneux) par les vertébrés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situations contrastées des sites d'étude: forêt intacte naturelle (Nouragues, Guyane), forêt chassée et/ou exploitée (Montagne de Kaw, Guyane ; Observatoire Homme-Milieux OHM Oyapock, Guyane ; Montagne Tortue, Guyane), et forêt fragmentée (Ngel Nyaki, Nigeria ; Malaisie ; Thaïlande).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude phénologique comparative en forêt tropicale ; diversité et biomasse des fruits et des graines de plusieurs forêts tropicales. (2001-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse comparative trans-continentale Amérique (Plateau des Guyanes) et Afrique centrale, Asie Sud-Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les interactions plantes-animaux en forêt tropicale sont cruciales pour le maintien de la diversité. Mes recherches portent sur l’écologie des communautés animales et végétales. J’étudie les interactions entre les vertébrés frugivores et granivores, et végétales (des essences commerciales et des palmiers tropicaux), les premiers exerçant des pressions de sélection sur les seconds. Par leur action, les animaux frugivores et granivores favorisent le transport des diaspores ou les éliminent. La dissémination et la prédation des graines sont deux processus vitaux du cycle de la régénération en forêt tropicale ; ils permettent le déplacement des plantes dans l’habitat mais limitent également la dominance de certaines espèces au sein de la communauté végétale. En retour, la grande diversité et la faible densité des espèces offrent aux animaux une diversité de ressources alimentaires, sous forme de fleurs, de fruits et de graines. La disponibilité de ces ressources varie dans le temps, à court et moyen terme, et dans l’espace, en fonction de la maille de la diversité du couvert végétal. De fortes contraintes spatio-temporelles affectent l’alimentation des animaux qui permettent d’expliquer la distribution non aléatoire des animaux en forêt. Cette disponibilité alimentaire est également affectée par les variations naturelles (El Niño/La Niña) et le changement climatique. J’analyse comment les perturbations d’origine anthropique (chasse, exploitation forestière, fragmentation, route) modifient les interactions plantes-animaux ainsi que les processus de régénération, et impactent la survie à court et moyen terme des espèces végétales. Nombre d’entre elles sont des essences commerciales ligneuses ou non ligneuses. Le point fort de mes activités est de cibler ces travaux en écologie sur des arbres d’intérêt économique dans des contextes naturels et perturbés par les activités humaines. Je collabore avec des systématiciens, des écologistes, des zoologistes, des ethnobiologistes et les gestionnaires des forêts tropicales. Mes travaux sur l’écologie des communautés animales et végétales qui vivent en étroite interaction et l’étude de la diversité des forêts tropicales contribuent donc à la préservation des ressources naturelles ayant un fort potentiel économique dans le cadre du développement durable et de la gestion de la diversité des pays tropicaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMMES DE RECHERCHE (2021-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Interactions </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliconia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Vertébrés en Martinique-Guyane (Thèse Doctorat Thomas Nicole, ED 227, MNHN). Soutenue par Bourse Doctorat Ecole Doctorale 227 MNHN </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://formation.mnhn.fr/doctorat/ecole-doctorale-227-2634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Niche Partitioning of carnivores-frugivores in Palawan, The Philippines (Thèse Desamarie Fernandez, ED 227, MNHN). Soutenue par Ambassade de France Bourse PhilFrance. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://philfrance-scholarships.com/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/s341215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Suivi temporel automatisé des communautés de vertébrés terrestres et arboricoles des forêts guyanaises par piège photographique, le long d’un gradient de perturbation anthropique – GuyaCam (in progress).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Suivi temporel de l’abondance et la diversité des vertébrés terrestres par pièges photographiques sur un gradient de pression de chasse, OHM Oyapock – OyaCam</w:t></w:r><w:br/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Impact des activités humaines sur les communautés faunistiques de la forêt guyanaise aux abords de Saint-Georges-de-l’Oyapock</w:t></w:r><w:br/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Développement d’une filière huile de Carapa en lien avec les populations amérindiennes de Guyane par l’association GADEPAM. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gadepam.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Projet soutenu par Office Français de la Biodiversité)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivorans of the Philippines: current knowledge and research gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desamarie Antonette P Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Do Linh San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), pp.264-274. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyaf020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tails in Action: Comparative Use of the Prehensile Tail and Substrate in &amp;lt;i&amp;gt;Alouatta macconnelli&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Sapajus apella&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;Potos flavus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Georges Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bosu Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (3), pp.e70025. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.70025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and spatial patterns of avian defaunation in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Ferreiro-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’huile de carapa chez les Wayãpi de Trois Sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Miso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138hq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night life: Positional behaviors and activity patterns of the Neotropical kinkajou, Potos flavus (Carnivora, Procyonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.‐m. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Y Ofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.13211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TO BE OR NOT TO BE SOCIAL IN TROPICAL ECOLOGY IS THE QUESTION AFTER THE COVID-19 PANDEMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1/2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop202302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can body mass and skull morphology predict seed and fruit ingestion potential for mammal species? A test using extant species and its application to extinct species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim R. McConkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmita Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.1504-1515. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Disturbance Affects Dung Beetle Assemblages in French Guiana Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.1059. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14121059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threatened species are disproportionately important interactors in a seed dispersal network in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert-Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhi Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumpei Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inc3.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐matching and sampling effort shape the structure of the frugivory network in Afrotropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Durand-Bessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Abernethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arboreal camera trap reveals the frequent occurrence of a frugivore-carnivore in neotropical nutmeg trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Séguigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.7513. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11568-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roads Disrupt Frugivory and Seed Removal in Tropical Animal-Dispersed Plants in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert-Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, 17 p. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.805376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels besoins de connaissances pour le futur des forêts en France ? Au-delà du plan de relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.4992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential and practice of arboreal camera trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Soanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Balbuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Beirne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Methods in Ecology and Evolution, 12 (10), pp.1768-1779. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural History and Ecology of Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop201911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed nutrient content rather than size influences seed dispersal by scatterhoarding rodents in a West African montane forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.174-181. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467420000127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03270476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring canopy bird activity in disturbed landscapes with automatic recorders: A case study in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastián Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.108574. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02624782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the rainforest frugivore community are associated with reduced seed removal at the community level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE &amp;quot;ADOPT-A-TREE&amp;quot; STRATEGY -A LEGACY OF SCOTT A. MORI (1941-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop202005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How complementary are large frugivores for tree seedling recruitment? A case study in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (5), pp.223-236. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026646741900018X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02181085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low fruit-crop years of Carapa oreophila drive increased seed removal and predation by scatterhoarding rodents in a West African forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.103448. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2019.103448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02181897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond species richness and biomass: Impact of selective logging and silvicultural treatments on the functional composition of a neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Piponiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie K. Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big frugivores, big fruit and big seeds are beautiful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTROPICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30427/ecotrop201902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size doesn't matter: Larger Carapa seeds are not dispersed farther by African rodent community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biplang Yadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.1028-1033. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aje.12542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest disturbance and seasonal food availability influence a conditional seed dispersal mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Thia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moltchanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (5), pp.750-757. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual variability of fruit timing and quantity at Nouragues (French Guiana): insights from hierarchical Bayesian analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Condit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current issues in tropical phenology: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Abernethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patricia C. Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.477-482. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed caching by rodents favours seedling establishment of two palm species in a lowland Atlantic forest remnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marques Dracxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.228-231. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467417000128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can seed removal rates of zoochoric tree species be assessed quickly and accurately?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hambuckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 403, pp.152-160. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Coexistence and Conflict between the Island Flying fox (Pteropus hypomelanus) and Humans on Tioman Island, Peninsular Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Giam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.391-391. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-017-9912-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence and Conflict between the Island Flying fox (Pteropus hypomelanus) and Humans on Tioman Island, Peninsular Malaysia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Giam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.377-389. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10745-017-9905-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest cover, hunting pressure, and fruit availability influence seed dispersal in a forest-savanna mosaic in the Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Huynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hambuckers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the diet of the island flying fox ( Pteropus hypomelanus ) in Peninsular Malaysia through Illumina Next-Generation Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Abdul Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Reuben Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Yin Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahimsa Campos-Arceiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e3176. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollination by the locally endangered island flying fox ( Pteropus hypomelanus ) enhances fruit production of the economically important durian ( Durio zibethinus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheema Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gopalasamy Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Mcconkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuanjit Sritongchuay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifful Pathil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (21), pp.8670-8684. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivorous birds influence the spatial organization of tropical forests through the generation of seedling recruitment foci under zoochoric trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hambuckers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2017.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by a large endangered primate in a forest-savanna mosaic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Serckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Beudels-Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Huynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does masting result in frugivore satiation? A test with Manilkara trees in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.553-556. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467415000425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Assessment of Seed Removal and Frugivore Activity as a Tool for Monitoring the Health Status of Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (5), pp.633-641. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay of Habitat and Seed Type on Scatterhoarding Behavior in a Fragmented Afromontane Forest Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babale Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammadu Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moltchanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (3), pp.264-267. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination et régénération de quelques arbres en forêt tropicale guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Sist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (3-4), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01811789.1989.10826964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Spice to Life: A Special Issue on the Myristicaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Queenborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina E. Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (5), pp.592-594. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/194008291300600501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survival Guide to Collecting Plants in the Rain Forest Tropical Plant Collecting: From the Field to the Internet Scott A.Mori, AmyBerbov, Carol A.Gracié, and Edmund F.Hecklau (Eds.) TECC Editora, 2011 Reviewed by Pierre-MichelForget, Hardcover, 332 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.848-848. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory Publishers and Plagiarism Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6087), pp.1380-1380. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.336.6087.1380-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averting biodiversity collapse in tropical forest protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Laurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carolina Useche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rendeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Kalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 489 (7415), pp.290-294. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE11318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02150995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Analysis of the Effects of Human Disturbance on Seed Dispersal by Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Markl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schleuning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), pp.1072-1081. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2012.01927.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic density dependence and environmental filtering predict seedling mortality in a tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Timothy Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.34 - 41. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01705.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Seed Dispersal by Rodents in Tropical Montane Forest in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisha Nyiramana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (6), pp.654-657. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2011.00810.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed dispersal: mechanisms and consequences for biodiversity of a key ecological interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Böhning-Gaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traveset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.321-323. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2010.0986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed dispersal (1985–2010); the ‘seeds’ dispersed, established and matured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Jordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Bohning-Gaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Traveset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (6), pp.517-520. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit availability, frugivore satiation and seed removal in 2 primate-dispersed tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2011.00243.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primates in 21st century ecosystems: does primate conservation promote ecosystem conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Norconk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Boinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.20868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bushmeat Hunting Alters Recruitment of Large-seeded Plant Species in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Vanthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6), pp.672-679. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2010.00630.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’huile de carapa (Carapa spp., Meliaceae) en Afrique de l’Ouest : utilisations et implications dans la conservation des peuplements naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (6), pp.343-354. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in seedling responses to seed limitation and habitat conditions for 14 Neotropical woody species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2008.01444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2008 ATBC Honorary Fellows: Louise H. Emmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.137-138. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2008.00488.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Assessment of Dispersal Failure and Seedling Recruitment of Large-Seeded Non-Timber Forest Products Trees in a Tropical Rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lermyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.404-424. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/194008290900200403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in seedling responses to seed limitation and habitat conditions for 14 Neotropical woody species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norden Natalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caubere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97, pp.186-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Carapa (Meliaceae) from Central Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile P Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (4), pp.366-374. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-009-9090-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground biomass and productivity in a rain forest of eastern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Bongers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467408005075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and Scatterhoarding of Frugivores-Dispersed Seeds as a Function of Forest Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonneke Cuijpers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (3), pp.380-385. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2007.00358.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass and productivity in a rain forest of eastern South America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bongers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is temporal variation of seedling communities determined by environment or by seed arrival? A test in a neotropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ferroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (3), pp.507-516. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2007.01221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is seedling dynamics determined by environment or by seed arrival? A test in a neotropical forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ferroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95, pp.507-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed size, seedling morphology, and response to deep shade and damage in neotropical rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (6), pp.901-911. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.94.6.901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mast Fruiting Is a Frequent Strategy in Woody Species of Eastern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Norden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Caubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (10), pp.e1079. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes and Consequences of a Tropical Forest Gold Rush in the Guiana Shield, South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit De Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dedijn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (8), pp.661-670. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1579/0044-7447(2007)36[661:cacoat]2.0.co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting Increases Dispersal Limitation in the Tree Carapa procera, a Nontimber Forest Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (1), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2006.00590.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEED FATE : PREDATION, DISPERSAL AND SEEDLING ESTABLISHMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Vander Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.106. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-9993.2006.01568.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivores and seed removal at Tetragastris altissima (Burseraceae) in a fragmented forested landscape of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (5), pp.501-508. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467405002518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects on post-dispersal seed removal in a fragmented rain forest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.113-116. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467404001944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed mass, seedling size and neotropical tree seedling establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Golberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (6), pp.1156-1166. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2005.01041.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed fate of two Sapotaceae species in a Guianan rain forest in the context of escape and satiation hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (01), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467404006121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations scientifique et aurifère : le paradoxe de Saint-Eugène, Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des travaux scientifiques des équipes de recherches du Muséum national d'Histoire naturelle et du Laboratoire Environnement Hydreco sur la retenue du barrage de Petit Saut en Guyane française. Études complémentaires et interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de recherches et futur de la station de Saint-Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit richness and seasonality in a fragmented landscape of french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rlnguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Jean-François Villiers (29 mars 1943 - 22 mars 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi l'étude des îlots forestiers permet-elle de mieux connaître le fonctionnement de la forêt tropicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Giles, Jr. Leigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatter-hoarding rodents and marsupials: convergent evolution on diverging continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Vander Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (2), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-5347(00)02072-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régénération, un processus multi-étape au résultat imprévisible : L'exemple d'une Sapotaceae en Forêt de Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (2), pp.119-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of forest type, harvesting and stand refinement on early seedling recruitment in a tropical rain forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Rankin-de Mérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (4), pp.593-609. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467401001444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dispersal Pattern and Mammalian Herbivores on Seedling Recruitment for Virola michelii (Myristicaceae) in French Guiana1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Milleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (3), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2000.tb00492.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of two rodent-dispersed rainforest trees Carapa procera (Meliaceae) and Vouacapoua americana (Caesalpiniaceae) at Paracou, French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Collinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.301-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-dispersal seed predation in Tachigali versicolor (Caesalpiniaceae): effects of timing of fruiting and variation among trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Kitajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (1), pp.61-81. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026646749900067X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation, chasse et régénération naturelle sont-elles compatibles en forêt Guyanaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vannière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (1-2), pp.79-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-Year Seedling Dynamics in Vouacapoua americana in French Guiana: A Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (1), pp.124-126. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.1997.tb00014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the seedling shadow of a frugivore-dispersed tree species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (5), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400010920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microhabitat on Seed Fate and Seedling Performance in Two Rodent- Dispersed Tree Species in Rain Forest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 85 (5), pp.693. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2960539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of seeds of Carapa procera (Meliaceae) by rodents and their fate in rainforest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (6), pp.751-761. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400009998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment Pattern of Vouacapoua americana (Caesalpiniaceae), a Rodent- Dispersed Tree Species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (4), pp.408. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2389235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation by Rodents and Bruchid Beetles on Seeds of Scheelea Palms on Barro Colorado Island, Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Giles Jr Leigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (4), pp.420. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2389236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-dispersal predation and scatterhoarding of Dipteryx panamensis (Papilionaceae) seeds by rodents in Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 94 (2), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00341325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Removal and Seed Fate in Gustavia superba (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (3), pp.408. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration Ecology of Eperua grandiflora (Caesalpiniaceae), a Large-Seeded Tree in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.146. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02185027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for secondary seed dispersal by rodents in Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Milleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 87 (4), pp.596-599. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00320426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterhoarding of Astrocaryum paramaca by Proechimys in French Guiana: comparison with Myoprocta exilis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative recruitment patterns of two non-pioneer canopy tree species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 85 (3), pp.434-439. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00320622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-dispersal of Vouacapoua americana (Caesalpiniaceae) by caviomorph rodents in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (04), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467400004867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Regeneration Naturelle D'une Espece Autochore de La Foret Guyanaise: Eperua falcata Aublet (Caesalpiniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2388702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcomputer-aided identification: an application to trees from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lebbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hideux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 93 (2), pp.205-223. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.1986.tb01021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02131546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des scarabées coprophages à proximité de Saint-Georges-de-l'Oyapock : bilan des résultats 2013-2022 et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'anthropisation sur la dispersion des graines par la faune frugivore terrestre et de la canopée, et évaluation de l'état de santé de la forêt guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeur et décadence de la biodiversité tropicale: évaluation rapide des effets de l’anthropisation en forêt amazonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking the rainforest’ temperature : a study case in french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using trees and fruit ‘to take temperature’ of rainforests : a study case along a grandient of anthropogenic disturbances in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, South Africa, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hunting and road disturbance on fruit consumption and seed dispersal by frugivores in a tropical rain forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dracxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux indicateurs de l’état de la faune de vertébrés en forêt tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical acoustic diversity. Monitoring of a seed disperser, the white throated toucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Princé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of mesofauna after volcanic disturbances on Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adji-Ami Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 mois en forêt guyanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Norwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELIN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.348, 2025, 9782410029055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement cartographique à la station écologique des Nouragues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Critique de la Guyane, Sous la direction de Matthieu Noucher, Laurent Polidori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance socio-culturelle, potentialités économiques et thérapeutiques du Carapa (Meliaceae) au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xander van der Burgt; Jos van der Maesen; Jean-Michel Onana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematics and conservation of African plants / Systématique et Conservation des Plantes Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Botanic Gardens, Kew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-366, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-logging microhabitats on regeneration from seed: implications for sustainable forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and management of a neotropical rainforest: lessons drawn from Paracou, a long-term experimental research site in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2004, 2-84299-455-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugivory and Seed Dispersal by Terrestrial Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Dispersal Seed Removal in Four Frugivore-Dispersed Tree Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-274, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-dispersal seed removal in four frugivores-dispersed tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues: dynamics and plant-animal interactions in a neotropical rainforest. Bongers, F., Charles-Dominique, P., Forget P-M &amp; Théry, M. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatterhoarding Rodents and Tree Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouragues : dynamics and plant-animal interactions in a neotropical rainforest. Bongers F, Charles-Dominique P, Forget P-M &amp; Théry M (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-288, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut & Paste&amp;quot;: everything you always wanted to know about plagiarism in tropical ecology*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02183035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forests Tomorrow - No future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02184926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A971ACA"/>
+    <w:nsid w:val="87274E3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pimforget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9252-974X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032558031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4355-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.mnhn.fr/doctorat/ecole-doctorale-227-2634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philfrance-scholarships.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s341215" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gadepam.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desamarie Antonette P Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaf020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Georges Naas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bosu Mensah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;michel Forget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.70025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04572957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Ferreiro-Arias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Miso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Mensah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Forget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Y Ofori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.13211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop202302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sivault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim R. McConkey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmita Sengupta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna E. Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert-Daviaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mcconkey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumpei Kitamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inc3.9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Affholder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montreuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Cordeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chapman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Abernethy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18619" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;guigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11568-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ducrettet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouiges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.805376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.4992" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Soanes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Balbuena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beirne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13666" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03270476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplang Yadok" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerhard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babale Aliyu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Chapman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467420000127" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02624782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108574" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop201911" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2086" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop202005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02181897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103448" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02181085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Trolliet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doucet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646741900018X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piponiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie K. Dourdain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183040v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop201902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12542" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Thia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moltchanova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12570" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph Wright" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caub&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#226;telet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12560" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bush" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patricia C. Morellato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12558" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marques Dracxler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467417000128" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151142v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hambuckers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauvrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolliet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Evrard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.07.042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheema Abdul Aziz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamy Reuben Clements" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Giam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimsa Campos-Arceiz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9912-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9905-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Huynen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hambuckers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12417" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151160v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yin Peng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3176" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheema Aziz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamy Clements" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuanjit Sritongchuay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifful Pathil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3213" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2017.09.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Serckx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Beudels-Jamar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.08.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KLP0BWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467415000425" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHRBDKL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185039v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Puig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Sist" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01811789.1989.10826964" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammadu Adamu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Forget" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4086F98EF036FF38D93947D91658906F909314CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Queenborough" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina E. Russo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194008291300600501" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDAC32BDBB05C18113FD035815DDBFFD4CF7DD18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184640v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Jansen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.336.6087.1380-a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laurance" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carolina Useche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rendeiro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kalka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE11318" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Markl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schleuning" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lambert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01927.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032429v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Norden" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01705.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN3DSJ8L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;hning-Gaese" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traveset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0986" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184674v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Nyiramana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kaplin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2011.00810.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVFZ7G4W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traveset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.09.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ratiarison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2011.00243.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TRHRZC8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184670v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Norconk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Boinski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20868" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F3DB2BE01DC0E70D6855717C27E4B6C52A08CA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184691v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vanthomme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bell&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2010.00630.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95GPPC2F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184694v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Weber" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenfack" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2010029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184845v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belbenoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2008.01444.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184699v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2008.00488.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D2SKGHS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lermyte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194008290900200403" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norden Natalia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belbenoit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caubere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184864v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile P Poncy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Thomas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hammond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-009-9090-z" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFZL63LB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184858v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Bongers" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467408005075" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C128D98A2B1D6B015A039DCCECE537BDDE0DBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184854v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonneke Cuijpers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2007.00358.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNR88BNZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongers" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Forget" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184893v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ferroni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01221.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caub&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032177v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.6.901" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001079" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184889v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit De Thoisy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dedijn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1579/0044-7447(2007)36[661:cacoat]2.0.co;2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2006.00590.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H11ZMWTS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019613v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lambert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Hulme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Vander Wall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2006.01568.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9LHBL18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184909v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467405002518" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D5309D8D6383B3C937D647E110889984AE510FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184914v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467404001944" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C00DC5A325F41692B8DBFC0AD672AEEFC71DD199/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031089v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Golberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2005.01041.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184922v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467404006121" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/480BFC606FCE24227A1DC881ED168E3FF05A56F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530025v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530103v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529933v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530104v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Larue" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rlnguet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Forget" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pons" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530053v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Giles, Jr. Leigh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184932v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Vander Wall" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(00)02072-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF7D65360E27AA272B783C3462F8FA2D31764545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530049v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bayart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184935v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rankin-de M&#233;rona" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juillot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467401001444" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CC27750497C50C002235EE193BFCE8240C319CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184990v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Milleron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubost" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2000.tb00492.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBBKQCR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185012v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mercier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Collinet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184997v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Kitajima" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foster" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646749900067X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032077v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanni&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185016v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.1997.tb00014.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFFXGM0K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185019v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400010920" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B238721BCDF1085CA7DF4512097DD34BFEC60EB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185014v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2960539" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185021v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400009998" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59E080581FC0350BC92AD9975484E4127E8803A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185023v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389235" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185025v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Munoz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Giles Jr Leigh" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389236" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185026v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00341325" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B26774DDCB2F5DD2DE2EEAD18BCBA574B40B51B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131569v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388611" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185027v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388668" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131565v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00320426" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D8ZN9LJQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131568v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00320622" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DZ8C504W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131563v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400004867" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B8FE9AA345B30E932A5731D2928FB944E031BAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131556v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388702" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131546v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebbe" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hideux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1986.tb01021.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-740SC694-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612479v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632740v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632695v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791718v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boissier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouiges" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mendoza" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791716v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791710v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dracxler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791727v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961074v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576613v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Norwood" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268016v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183465v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.kew.org/systematics-and-conservation-of-african-plants-proceedings-of-the-18th-aetfat-congress" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189534v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184952v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayart" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184943v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gayot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184961v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184963v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183035v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184926v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pimforget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9252-974X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032558031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9b7IvwoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4355-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.mnhn.fr/doctorat/ecole-doctorale-227-2634" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philfrance-scholarships.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s341215" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohm-oyapock.in2p3.fr/index.php/projets/details/4/2256" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gadepam.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desamarie Antonette P Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaf020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Georges Naas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bosu Mensah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;michel Forget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.70025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04572957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Ferreiro-Arias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13855" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Miso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Mensah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Forget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Y Ofori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.13211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop202302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04161900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sivault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim R. McConkey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmita Sengupta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna E. Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14300" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Affholder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montreuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert-Daviaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mcconkey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumpei Kitamura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inc3.9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Cordeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chapman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Abernethy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18619" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;guigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11568-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ducrettet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouiges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.805376" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.4992" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Soanes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Balbuena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beirne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13666" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop201911" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03270476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplang Yadok" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerhard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babale Aliyu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Chapman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467420000127" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02624782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108574" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop202005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02181085v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Trolliet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doucet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646741900018X" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02181897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.103448" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750175v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piponiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie K. Dourdain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183040v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30427/ecotrop201902" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12542" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Thia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moltchanova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12570" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Condit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph Wright" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caub&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#226;telet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12560" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bush" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patricia C. Morellato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12558" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151170v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marques Dracxler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467417000128" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hambuckers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauvrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolliet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Evrard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.07.042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheema Abdul Aziz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamy Reuben Clements" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Giam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahimsa Campos-Arceiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9912-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184508v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9905-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Huynen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hambuckers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12417" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Yin Peng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3176" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151168v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheema Aziz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalasamy Clements" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuanjit Sritongchuay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifful Pathil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3213" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151144v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2017.09.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Serckx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Beudels-Jamar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.08.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KLP0BWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151174v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467415000425" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151173v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12134" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHRBDKL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammadu Adamu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Forget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12110" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4086F98EF036FF38D93947D91658906F909314CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185039v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Puig" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Sist" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01811789.1989.10826964" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Queenborough" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina E. Russo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194008291300600501" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184599v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDAC32BDBB05C18113FD035815DDBFFD4CF7DD18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Jansen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.336.6087.1380-a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laurance" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carolina Useche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rendeiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Kalka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bradshaw" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE11318" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Markl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schleuning" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lambert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01927.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Norden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01705.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN3DSJ8L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184674v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Nyiramana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kaplin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2011.00810.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVFZ7G4W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;hning-Gaese" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traveset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0986" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184657v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traveset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.09.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184679v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ratiarison" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2011.00243.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TRHRZC8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184670v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Norconk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Boinski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20868" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F3DB2BE01DC0E70D6855717C27E4B6C52A08CA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vanthomme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bell&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2010.00630.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95GPPC2F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184694v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Weber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueye" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenfack" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2010029" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184845v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belbenoit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2008.01444.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2008.00488.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D2SKGHS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184828v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lermyte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194008290900200403" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371240v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norden Natalia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belbenoit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caubere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile P Poncy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Thomas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hammond" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-009-9090-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFZL63LB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184858v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Bongers" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467408005075" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C128D98A2B1D6B015A039DCCECE537BDDE0DBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184854v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonneke Cuijpers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2007.00358.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNR88BNZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338433v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongers" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Forget" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184893v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ferroni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01221.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338692v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caub&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032177v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.6.901" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184897v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001079" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184889v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit De Thoisy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dedijn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1579/0044-7447(2007)36[661:cacoat]2.0.co;2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184879v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2006.00590.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H11ZMWTS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019613v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lambert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Hulme" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Vander Wall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2006.01568.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9LHBL18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184909v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467405002518" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D5309D8D6383B3C937D647E110889984AE510FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184914v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467404001944" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C00DC5A325F41692B8DBFC0AD672AEEFC71DD199/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031089v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Golberg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2005.01041.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184922v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467404006121" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/480BFC606FCE24227A1DC881ED168E3FF05A56F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530025v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530103v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529933v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530104v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Larue" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rlnguet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530040v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Forget" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pons" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530053v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Giles, Jr. Leigh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184932v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Vander Wall" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(00)02072-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF7D65360E27AA272B783C3462F8FA2D31764545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530049v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bayart" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184935v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rankin-de M&#233;rona" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juillot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467401001444" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CC27750497C50C002235EE193BFCE8240C319CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184990v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Milleron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubost" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2000.tb00492.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBBKQCR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185012v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mercier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Collinet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184997v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Kitajima" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foster" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646749900067X" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032077v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanni&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185016v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.1997.tb00014.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFFXGM0K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185019v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400010920" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B238721BCDF1085CA7DF4512097DD34BFEC60EB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185014v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2960539" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185021v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400009998" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59E080581FC0350BC92AD9975484E4127E8803A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185023v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389235" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185025v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Munoz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Giles Jr Leigh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389236" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185026v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00341325" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B26774DDCB2F5DD2DE2EEAD18BCBA574B40B51B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131569v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388611" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02185027v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388668" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131565v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00320426" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D8ZN9LJQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183515v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131568v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00320622" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DZ8C504W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131563v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467400004867" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B8FE9AA345B30E932A5731D2928FB944E031BAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131556v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2388702" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02131546v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebbe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hideux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1986.tb01021.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-740SC694-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612479v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632740v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632695v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791718v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boissier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouiges" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mendoza" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791716v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791710v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dracxler" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791727v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961074v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576613v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Norwood" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268016v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183465v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.kew.org/systematics-and-conservation-of-african-plants-proceedings-of-the-18th-aetfat-congress" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189534v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184943v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gayot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184952v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayart" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184961v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184963v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02183035v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02184926v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>