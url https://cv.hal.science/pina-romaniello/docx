--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -100,421 +100,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous propagators and the particle-particle channel: Bethe-Salpeter equation</w:t>
+                <w:t xml:space="preserve">Multichannel Dyson equations for even- and odd-order Green's functions: Application to double excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Marie</w:t>
+                <w:t xml:space="preserve">Gabriele Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théodore Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Paggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0250155⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (19), pp.195133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.195133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794754v1</w:t>
+                <w:t xml:space="preserve">hal-05129669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground and excited-state properties of the extended Hubbard dimer from the multichannel Dyson equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous propagators and the particle-particle channel: Bethe-Salpeter equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Arjan Berger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Antoine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 163 (15), pp.154109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0291280⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 162 (13), pp.134105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0250155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353420v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Dyson equations for even- and odd-order Green's functions: Application to double excitations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ground and excited-state properties of the extended Hubbard dimer from the multichannel Dyson equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Paggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (19), pp.195133. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (15), pp.154109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.195133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0291280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129669v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Dyson equation: derivation and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -561,77 +561,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous propagators and the particle-particle channel: Hedin's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110, pp.115155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -659,763 +659,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-channel Dyson equation: coupling many-body Green's functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assignment of excitonic insulators in ab initio theories: The case of NiBr2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Molina-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arjan Berger</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Sangalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.216401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (11), pp.115121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.115121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279783v1</w:t>
+                <w:t xml:space="preserve">hal-04075936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of excitonic insulators in ab initio theories: The case of NiBr2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Screened extended Koopmans' theorem: photoemission at weak and strong correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaakko Koskelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Sangalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (11), pp.115121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.115121⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.035111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.035111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075936v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screened extended Koopmans' theorem: photoemission at weak and strong correlation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The three channels of many-body perturbation theory: $GW$, particle-particle, and electron-hole $T$-matrix self-energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.035111⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (18), pp.184113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0176898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831819v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three channels of many-body perturbation theory: $GW$, particle-particle, and electron-hole $T$-matrix self-energies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The multi-channel Dyson equation: coupling many-body Green's functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 159 (18), pp.184113. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (21), pp.216401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0176898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.216401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201951v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing screening in one-body density matrix functionals: Impact on charged excitations of model systems via the extended Koopmans' theorem</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DFT Exchange: Sharing Perspectives on the Workhorse of Quantum Chemistry and Materials Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Michael Teale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trygve Helgaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Aradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.235123⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (47), pp.28700-28781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP02827A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771081v1</w:t>
+                <w:t xml:space="preserve">hal-03770771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Exchange: Sharing Perspectives on the Workhorse of Quantum Chemistry and Materials Science</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing screening in one-body density matrix functionals: Impact on charged excitations of model systems via the extended Koopmans' theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaakko Koskelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Romaniello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (47), pp.28700-28781. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (23), pp.235123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CP02827A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.235123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770771v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and Dynamic Bethe-Salpeter Equations in the $T$-Matrix Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156 (16), pp.164101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1449,90 +1449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoemission spectral functions from the three-body Green's function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Audinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vladaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1573,1260 +1573,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependent reduced density matrix functional theory at strong correlation: insights from a two-site Anderson impurity model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Photoemission Spectra from the Extended Koopman’s Theorem, Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaakko Koskelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Verdozzi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Prodhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP01742J⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.746735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.746735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342208v1</w:t>
+                <w:t xml:space="preserve">hal-03448633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoemission Spectra from the Extended Koopman’s Theorem, Revisited</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential energy surfaces without unphysical discontinuities: the Coulomb-hole plus screened exchange approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Romaniello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.746735⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448633v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential energy surfaces without unphysical discontinuities: the Coulomb-hole plus screened exchange approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arjan Berger</w:t>
+                <w:t xml:space="preserve">Scrutinizing GW-Based Methods Using the Hubbard Dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00896⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.751054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.751054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928385v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutinizing GW-Based Methods Using the Hubbard Dimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Photoemission spectrum in paramagnetic FeO under pressure: Towards an ab initio description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaakko Koskelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.751054⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.013172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315304v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoemission spectrum in paramagnetic FeO under pressure: Towards an ab initio description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Time dependent reduced density matrix functional theory at strong correlation: insights from a two-site Anderson impurity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Verdozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), pp.013172. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (31), pp.16730-16738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP01742J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178936v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for large scale simulation: general discussion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical spectra of 2D monolayers from time-dependent density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Romaniello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 224, pp.309-332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0FD90024A⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 224, pp.467-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0FD00073F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961436v1</w:t>
+                <w:t xml:space="preserve">hal-03031574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectra of 2D monolayers from time-dependent density functional theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
+                <w:t xml:space="preserve">Accurate optical spectra of solids from pure time-dependent density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0FD00073F⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (11), pp.115109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.115109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031574v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate optical spectra of solids from pure time-dependent density-functional theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approaches to study excited states in density functional theory: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gerit Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieron Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cavo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Giarrusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (11), pp.115109. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224 (1-2), pp.483-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.115109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0FD90026E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02367294v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches to study excited states in density functional theory: general discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">New density-functional approximations and beyond: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gerit Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieron Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonio Cancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannis Erhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fromager</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Giarrusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 224 (1-2), pp.483-508. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0FD90026E⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 224, pp.166-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0FD90023K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961430v1</w:t>
+                <w:t xml:space="preserve">hal-03525539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New density-functional approximations and beyond: general discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Challenges for large scale simulation: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gerit Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieron Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Cancio</w:t>
+                <w:t xml:space="preserve">Daniel Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannis Erhard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+                <w:t xml:space="preserve">Gábor Csányi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 224, pp.166-200. </w:t>
+              <w:t xml:space="preserve">, 2020, 224, pp.309-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0FD90023K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0FD90024A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525539v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many-Body Effective Energy Theory: Photoemission at Strong Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (9), pp.5080-5086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2886,51 +2886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Ferradás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91 (6), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2958,330 +2958,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Functions and Self-Consistency: Insights From the Spherium Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Many-body perturbation theory and non-perturbative approaches: screened interaction as the key ingredient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo S. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Reining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (13), pp.135602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaaeab⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802937v1</w:t>
+                <w:t xml:space="preserve">hal-01743001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many-body perturbation theory and non-perturbative approaches: screened interaction as the key ingredient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Green Functions and Self-Consistency: Insights From the Spherium Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Reining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (13), pp.135602. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (6), pp.3071-3082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaaeab⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743001v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unphysical Discontinuities in GW Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Veril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (10), pp.5220-5228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3315,51 +3315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of periodic systems within the current-current response framework: pitfalls and remedies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3367,51 +3367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrta Gruning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (15), pp.155203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3445,90 +3445,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistent Dyson equation and self-energy functionals: An analysis and illustration on the example of the Hubbard atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Romaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Reining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (4), pp.045124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3556,330 +3556,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauge-Invariant Formulation of Circular Dichroism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Photoemission spectra from reduced density matrices: The band gap in strongly correlated systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Reining</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00068⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.155141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358881v1</w:t>
+                <w:t xml:space="preserve">hal-01418336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoemission spectra from reduced density matrices: The band gap in strongly correlated systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
+                <w:t xml:space="preserve">Gauge-Invariant Formulation of Circular Dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. de Boeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.155141. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (7), pp.3278-3283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418336v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced density-matrix functional theory: Correlation and spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Reining</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143 (2), pp.024108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3907,477 +3907,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unphysical and physical solutions in many-body theories: from weak to strong correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gauge-Invariant Calculation of Static and Dynamical Magnetic Properties from the Current Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. de Boeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Reining</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/9/093045⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.066404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.066404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222216v1</w:t>
+                <w:t xml:space="preserve">hal-01117338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauge-Invariant Calculation of Static and Dynamical Magnetic Properties from the Current Density</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards time-dependent current-density-functional theory in the non-linear regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Escartín Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Mai Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Gerhard Reinhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.066404⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (8), pp.084118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117338v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards time-dependent current-density-functional theory in the non-linear regime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unphysical and physical solutions in many-body theories: from weak to strong correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Mai Dinh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adrian Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Gerhard Reinhard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Reining</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (8), pp.084118. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (9), pp.093045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4913291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/9/093045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135982v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution to the many-body problem in one point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Tandetzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo S. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4441,51 +4441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Solution to the many-body problem in one point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Tandetzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4556,355 +4556,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of photoelectron spectra: A mean-field-based scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Photoelectron spectra from full time dependent self-interaction correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Mai Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-G. Reinhard</w:t>
+                <w:t xml:space="preserve">P. G. Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Suraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (3), pp.032514. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (5), pp.97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.032514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2013-30461-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983353v1</w:t>
+                <w:t xml:space="preserve">hal-00983461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron spectra from full time dependent self-interaction correction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Calculation of photoelectron spectra: A mean-field-based scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Mai Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. G. Reinhard</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-G. Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Suraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2013-30461-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (3), pp.032514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.032514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00983461v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On transition rates in surface hopping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Escartín Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gerhard Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Suraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4951,77 +4951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the GW approximation: combining correlation channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedhelm Bechstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Reining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (15), pp.155131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5068,64 +5068,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations for many-body Green's functions: insights from the fundamental equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Reining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.013056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5159,64 +5159,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double excitations in correlated systems: A many–body approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Onida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,64 +5315,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Lani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sottile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (16), pp.166401. </w:t>
@@ -5410,51 +5410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Optical Properties of Ni(Me6pzS2)MX (M = Ni, Pd, Pt; X = Me2timdt, mnt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. d'Andria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5514,77 +5514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The self-energy beyond GW: Local and nonlocal vertex corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Reining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (15), pp.154111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5609,64 +5609,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double excitations in finite systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5734,51 +5734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic two-component formulation of time-dependent current-density functional theory: Application to the linear response of solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Boeij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5825,51 +5825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and new spectroscopic properties of neutral $[\hbox{M(dmit)}_{\bf 2}] (\hbox{dmit} = \hbox{C}_{\bf 3} \hbox{S}_{\bf 5}^{\bf 2-}$ , 1,3-dithiole-2-thione-4,5-dithiolate) and $[\hbox{M}(\hbox{H}_{\bf 2}\hbox{timdt})_{\bf 2}](\hbox{H}_{\bf 2}\hbox{timdt} = \hbox{H}_{\bf 2} \hbox{C}_{\bf 3} \hbox{N}_{\bf 2} \hbox{S}_{\bf 3}^{\bf 1-}$ , monoanion of imidazolidine-2,4,5-trithione) complexes within the density functional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5936,291 +5936,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of bcc transition metals in the range 0 – 40 eV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance of the Vignale-Kohn functional in the linear response of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Boeij</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. van der Marel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (7), pp.075115. </w:t>
+              <w:t xml:space="preserve">, 2006, 74 (24), pp.245117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.075115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.245117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932018v1</w:t>
+                <w:t xml:space="preserve">hal-04932005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Vignale-Kohn functional in the linear response of metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of bcc transition metals in the range 0 – 40 eV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Romaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Boeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pina Romaniello</w:t>
+                <w:t xml:space="preserve">F. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. van Leeuwen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. de Boeij</w:t>
+                <w:t xml:space="preserve">D. van der Marel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (24), pp.245117. </w:t>
+              <w:t xml:space="preserve">, 2006, 73 (7), pp.075115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.245117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.075115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932005v1</w:t>
+                <w:t xml:space="preserve">hal-04932018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent current-density-functional theory for the metallic response of solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Boeij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6267,51 +6267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fluorine atoms on the optical nonlinear response of stilbene derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lelj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6492,51 +6492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits in the second-order response of [M(H2imXdt) (H2imYdt)] neutral complexes (M=Ni, Pd, Pt; H2imXdt=monoanion of imidazolidine-2-chalcogenone-4,5-dithione; X=O, S, Se; Y=O, S, Se; X≠Y): a pure theoretical study based on TD-DFT approach and ZORA formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lelj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6583,51 +6583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground and Excited States of [M(H 2 timdt) 2 ] Neutral Dithiolenes (M = Ni, Pd, Pt; H 2 timdt = Monoanion of Imidazolidine-2,4,5-trithione): Description within TDDFT and Scalar Relativistic (ZORA) Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6717,51 +6717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical non-linear properties of the [MXY] neutral mixed-ligand dithiolenes (M=Ni, Pd, Pt; X=R2timdt, dmit, mnt; Y=R2timdt, dmit, mnt; X≠Y). The role of coordinated metal, substituents and of high lying excited states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lelj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6942,51 +6942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogen Bond in (CH 3 ) n X (X = N, P, n = 3; X = S, n = 2) and (CH 3 ) n XO (X = N, P, n = 3; X = S, n = 2) Adducts with CF 3 I. Structural and Energy Analysis Including Relativistic Zero-Order Regular Approximation Approach in a Density Functional Theory Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lelj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7065,64 +7065,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter Eleven - Exploring new exchange-correlation kernels in the Bethe–Salpeter equation: A study of the asymmetric Hubbard dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7169,51 +7169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubbard Dimer in GW and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eva Pavarini and Erik Koch (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulating Correlations with Computers Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2021, 978-3-95806-529-1</w:t>
@@ -7274,51 +7274,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent current-density-functional theory for metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. University of Groningen, 2006. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7377,51 +7377,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation and spectroscopy in many-body theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pina Romaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université Toulouse III - Paul Sabatier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7608,51 +7608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Romaniello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353420v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Paggi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arjan Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Riva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fischer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.195133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115140" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.216401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Sabatino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina-Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.115121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Koskelo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176898" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.235123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michael Teale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Aradi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02827A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088364" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Audinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vladaj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.3.093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Verdozzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01742J" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prodhon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.746735" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00896" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.751054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013172" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerit Brandenburg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieron Burke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cole" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Cs&#225;nyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD90024A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD00073F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cavo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.115109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Giarrusso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD90026E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cancio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Erhard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD90023K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00427" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ferrad&#225;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90122-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00260" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Tarantino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo S. Mendoza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaaeab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00745" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrta Gruning" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.155203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045124" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Raimbault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. de Boeij" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155141" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926327" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rigamonti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/9/093045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117338v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.066404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Escart&#237;n Esteban" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincendon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Mai Dinh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gerhard Reinhard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913291" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Tandetzky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo S Mendoza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/119601" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Reinhard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suraud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032514" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Reinhard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-30461-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D57DJNJX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770280" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Bechstedt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155131" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/1/013056" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00564857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Onida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518705" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659118v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guzzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.166401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00562674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. d'Andria" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911353n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Guyot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca G. Molinari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931934v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Boeij" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2780146" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lelj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Arca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco A. Devillanova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0194-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van der Marel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.075115" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Leeuwen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.155108" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2003.10.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932142v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tommasi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nitti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aragoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556612" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(03)00349-X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932108v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denotti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034758r" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932131v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00356-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932121v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carla Aragoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Cassano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Denotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200200602" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0255334" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2023.02.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04932053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04932222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Riva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Paggi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arjan Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Romaniello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.195133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250155" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291280" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115140" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Sabatino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina-Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangalli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.115121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Koskelo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176898" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.216401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michael Teale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Aradi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02827A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.235123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088364" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Audinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vladaj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.3.093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prodhon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.746735" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00896" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.751054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013172" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Verdozzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01742J" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD00073F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cavo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.115109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerit Brandenburg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieron Burke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Giarrusso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD90026E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cancio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Erhard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD90023K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Cs&#225;nyi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FD90024A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00427" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ferrad&#225;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90122-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Tarantino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo S. Mendoza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaaeab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Veril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00745" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrta Gruning" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.155203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045124" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155141" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Raimbault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. de Boeij" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926327" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.066404" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135982v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Escart&#237;n Esteban" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincendon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Mai Dinh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gerhard Reinhard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913291" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rigamonti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/9/093045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Tandetzky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo S Mendoza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/119601" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983461v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Reinhard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suraud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-30461-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D57DJNJX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Reinhard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032514" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770280" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Bechstedt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155131" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/1/013056" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00564857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Onida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518705" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659118v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Guzzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sottile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.166401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00562674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. d'Andria" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911353n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Guyot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990148v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca G. Molinari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931934v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Boeij" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2780146" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lelj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Arca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco A. Devillanova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0194-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Leeuwen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245117" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van der Marel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.075115" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.155108" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2003.10.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932142v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tommasi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nitti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aragoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556612" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(03)00349-X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932108v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denotti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034758r" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932131v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00356-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932121v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carla Aragoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Cassano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Denotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200200602" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0255334" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2023.02.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04932053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04932222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>