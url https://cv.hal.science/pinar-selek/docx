--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:41.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pinar Selek </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence- Département Sociologie-Démographie & URMIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 08 octobre1971 à Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pinar.selek@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de Conférence associée au Département de Sociologie, Université Nice Côte d'Azur (UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’URMIS Nice (CNRS UMR 8245, IRD UMR 205, UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Observatoire des migrations dans les AM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l’université de Strasbourg, elle a soutenu sa thèse en 2014 sur les « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">possibilités et les effets de convergences des mouvements contestataires, sous la répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».Docteure Honoris Causa de l'Ecole norméle supérieure de Lyon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genre, sexualités. Militarisation. Dispositifs et stratégies de pouvoirs & structuration des violences. Territorialisation des pouvoirs.  Action collective. Réseaux. Espaces transnationaux. Mobilité. Nomadismes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches, programmes de recherches en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2024 : ** Penser la démocratie européenne- Inventions et innovations démocratiques locales**,  URMIS (CNRS UMR 8245) et SAGE (CNRS 7363). Activité : Co-coordination de la journée d'études &amp;quot;Penser la démocratie européenne- Inventions et innovations démocratiques locales des municipalités kurdes de Turquie sous répression &amp;quot;, le 29 avril de 9h à 19h. MISHA-Université de Strasbourg: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.misha.fr/actualites/penser-democratie-europeenne/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis juin 2017 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des migrations dans les Alpes-Maritimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, URMIS (CNRS UMR 8245). Co-coordination, avec Swanie Potot d’un projet collectif et interdisciplinaire de chercheurs qui travaillent sur les questions de migrations dans le territoire frontalier des Alpes-Maritimes. Activité : Co-coordination de l’Observatoire et enquête sur la migration féminine dans la région.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis octobre 2017 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création en migration : réseaux, engagements, frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » URMIS (CNRS UMR 8245, UNS). Programme de recherche initié par Christian Rinaudo. Activité : enquête sur un réseau transnational des musiciens en migration, originaires de Turquie. Enquête de terrain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2015 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », avec Annick Madec (LABERS) etSylvie Monchatre (SAGE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d'ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Trucco Daniela (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières: criminalisation des migrations et solidarités dans les Alpes-Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Migration dans les AM, Pais, Les Passager clandestin, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Özgürlüğü Ararken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Mobilisations féministes en Turquie,* Istanbul, Amargi, 2005, 324 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Un exemple de production de la violence masculine, Paris, Editions des Femmes, 2023. Traduction catalan : L'olla militar turca: Com es fabrica la violència masculina, Barcelone Edicions Saldonar, 2024 (Prix Veu Lliure.) Traduction italienne: : Caldaia militare turca, Rome, Fandango, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens, Paris, Liana Levi, 2015 (3e édition). Traduction italienne: Rome, Fandango, 2015. Traduction allemande: Berlin, Orlanda, 2015. Traduction arménienne: Erivan, Actuel art, 2015. Traduction grecque: Athène, 2019, Traduction espagnole: Madrid, Lubelula Verde, 2020. (Mémoire vivant, en Turquie, du génocide des Arménien.nes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sürüne sürüne erkek olmak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Iletisim, 2008, 2015 (12e édition), 256 p. (Résultats du programme de recherche (2006-2009) sur la construction de la classe de sexe dominante dans le contexte du service militaire, en Turquie.) Ouvrage traduit en français : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir homme en rampant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, l’Harmattan, Logiques sociales, 2014, 236 p. Ouvrage traduit en allemand, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zum Mann gehätschelt – zum Mann gedrillt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Orlanda, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barısamadık [Nous n’avons pas pu faire la paix],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Ithaki, 2004. 502 p. (Résultats du programme de recherche « Mobilisations au nom de la paix en Turquie face à la structuration politique et sociale du militarisme »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maskeler, süvariler, gacilar.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ülker sokak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ( *Masques, cavaliers et nanas. Rue Ulker: lieu d'exclusion), Ankara, Ayizi, 2016, (11e édition). Résultats de recherche à Istanbul, de 1996, date de l'expulsion des transsexuelles, par une opération de police de la rue Ülker, jusqu’à 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire orale : Les Miettes des souvenirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Amargi, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Anatolian Musicians in Europe: Creation, Political Engagement, Transformation&amp;quot;. Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2022, 978-90-04-51844-5&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La capacidad de comenzar&amp;quot;,* Jot Dowb*, no.38, Madrid, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminists and asylum seekers: a common struggle? A research in the Maritime Alps&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi Migranti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> No.3, 2021, pp. 113-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Frontières franco-italiennes: multiples frontières pour les femmes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.100, Bruxelles, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminist movement in Turkey&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Political Science Series Universitati Bucuresti, Février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Reinventare la politica di fronte alla violenza estrema. L'azione colettiva in Turchia&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Philosopy of International Law and Global Politics, Vol XII, novembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Turquie- La convergence des oppositions dépassera-t-elle le nationalisme ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no.99. 2025 (hal-05113187 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Musiques anatoliennes en exil : transformations, transgressions&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes & migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment concevoir une révolution ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.10, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire la déchirure&amp;quot;,* Revue Entre-Deux*, no.7, mai-juin 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire: une forme de résistance à la violence politique et à la violence de la guerre&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences méditérannées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 103, vol.4, 2009, pp.125-130.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Sociologie et relation d’enquête. Pour une pratique démocratique de la sociologie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no 37, printemps 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Construction de l'Etat-nation turque: prise d'otage des femmes par le Papa 'bienveillant' &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat-Nation- Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Kian Azadeh et Direnberger Lucia, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Faire connaissance(s), Pour une curiosité d’utilité publique »,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 3, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Résistances des mouvements féministes en Turquie face à la violence extrême de guerre- A partir de 1980 jusqu'au aujourd'hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Confluences Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 4, No. 103, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le rôle du mouvement féministe dans l’émergence d’un nouveau cycle de contestation en Turquie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 90, été 2017, pp. 122-128.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec A. Allal, A. Déboulet, N. Le Blanc, , S. Topcu, « Éditorial », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 90, no. 2, 2017, pp. 7-9. (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Massicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 101, été 2016, pp : 165-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Possibilités d’inventer la Politique Face À la Violence Extrême », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vol.85-86, no.2, 2015, pp.148-163. Article traduit enitalienne : Selek Pinar, « Reinventare la politica di fronte alla violenza estrema. L’azione collettiva in Turchia », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy of Intrenational Law and Global Politics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vol XII, Novembre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Travailler avec ceux qui sont en marge », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos. Revue de l'association française de sociologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Yollar birleşir&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Temmuz 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü » (Le mouvement féministe en Turquie: initiateur d'un nouveau cycle de contestation), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Juin 2025, hal-05092447.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Militarizm&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juillet 2021.  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://feministbellek.org/militarizm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> « Şiddetin öznesini kurmak ya da erkek yapmak » (Produire le sujet de violence ou faire homme), *Toplum ve Bilim* (*Société et Science*), no. 145, automne 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Politique de la quotidienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décembre 2008, pp. 5-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Faire parler les traces effacées », Juin 2008, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pp. 67-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La politique de victimisation » Décembre 2007, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 28-34.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaptitres dans les ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Femmes en migration: violences sexistes et solidarités&amp;quot;, Isis Klasen (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et opression des femmes : stratégies des institutions et revendications féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles, Editions Université des Femmes, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Les Apatrides contestent: diaspora arménienne&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthology PEN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Hambourg, Kursbuch-Kulturstiftung Allemagne, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Meral Akbas &amp;quot;On Intellectuals and Intellectualism&amp;quot;, in Altindis, Ozyurek, Ozpinar (dir) Authoritarianism and Resistance in Turkey, Cham, Switzerland, Springer International Publishing. pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Contre les murs du patriarcat -Comment le féminisme peut contribuer à la création de la politique ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Michael Fanizadeh (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie politique de Turquie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vienne,VIDC, Vienna Institute for International Dialogue and Cooperation, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Écouter Istanbul : transformation d’une ville », in Genazino Wilhelm (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istanbul “sterbende Schöne” zwischen Orient und Okzident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Corso/Groothuis, 2011, pp.80-89.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Gegen die Wand der Mannlichkeit », (Contre le mur de masculinité) in Lochbihler Barbara- Heilberger Irmgard (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frau Macht Veranderung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Parlement Européen, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace méditerranéen : Une perspective transculturelle face aux guerres et à la globalisation », *Colloque de Méditerranée,*communication publiée par l’Institut Cervantes de Rome, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Créatrices d’asile : violences et résistances dans les Alpes-Maritimes », in Anouchka Stevellia Moussavou Nyama et al. (dir) Regards croisés sur les Mobilités et l'Altérité, CRISIS, Marseille, PUP, pp.71-80, 2022, Sociétés contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«Autonomiser les sciences sociales face à la répression », in Duclos Mélanie et Fjeld Anders (dir.), 2019, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de la recherche. Conflits, pratiques, horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Kimé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Selek Pinar, « Devenir sujet de la violence ou devenir homme » in Lambert Karine, Oussedik Fatma (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans l'espace euro-méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, PUP (Presses universitaires de Provence), collection Penser le genre, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Où est Istanbul? Sous ma plume?&amp;quot; Johann Strauss (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque: Romans d'Istanbul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUS, mars 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Kian Azadeh et Direnberger Lucia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation - Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d’Université Aix Marseille 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour préface : Une expérience de libération », in Aurélie Stern (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimilitarisme en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Féminin-Masculin, liberté ou/et domination ? », communication publiée du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20e édition des Rencontres d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille, Parenthèses, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes antimilitaristes et féministes en Turquie » in Marie-Claire Caloz-Tschopp (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence, politique et civilité aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes cloisonnées contre la pieuvre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> inMarie-Claire Caloz-Tschopp, Teresa Veloso Bermedo (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les métamorphoses de la politique, de la violence, de la guerre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’Harmattan, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Lucie Veyretout, « La défense des requérantes devant la CEDH », in Lambert Elizabeth (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense des requérants devant la CEDH, St</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rasbourg, Anthemis, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN TURQUIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Sois intelligent : Construction de la Masculinité en Turquie», in Nil Mutluer (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes sexuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, İstanbul, Varlık, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le féminisme dans la construction de la paix » in Bico Cem (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Kurdes en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Heinrich Böll, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« À la quête de la liberté en Turquie », in Zeynep Direk (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être sexué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Yapı Kredi, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace public féminin en prison », in Meral Özbek (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de recherche:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Frontières franco-italiennes : Criminalisation des femmes en mobilité », in CIFE, no.72 ; 2018, Institut européen. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice de dictionnaire:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment définir antimilitarisme », in Kavramlar Sözlüğü –II (Dictionnaire des Termes), Ankara, Université libre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de numéro de revue:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> numéro coordonné avec A. Allal, A. Deboulet, Elise Massicard, Sezin Topçu, Mouvements, no.90, été 2017;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités scientifiques des revues:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’en sortir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Revue de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale de Philosophie Féministe et Théorie Queer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports d’évaluation pour des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications dans le cadre de restitution des résultats de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loin de Chez Moi. Mais jusqu’où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dontilly, Éditions iXe, 2012, 64 p. (6e édition), traduction allemande : Frau im Exil, Orlanda, Berlin, 2013 ( Essai, à partir d’une expérience personnelle, sur la notion d’exil).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Persister et signer&amp;quot;, Droits & Libertés, No.204, 2024, pp.36-37</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Siddetin içindeki erkeklik, Bianet, Février 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vent'anni di Erdogan&amp;quot;, Premioingefeltrinelli, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Devant le même embarcadère », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quart Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 240, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Chemins politiques inédits face à la violence », Silence, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Pour Préface : Bienvenue&amp;quot;, in Janet Biehl, Ecologie ou catastrophe : la vie de Murray Bookchin, L’amourier, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Murray Bookchin et la crise écologique », Silence, no.470, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour Préface : Une expérience de libération », in Aurélie Stern (dir.), Antimilitarisme en Turquie, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un mouvement à la mai 68 s’est emparé de la société civile », Le Monde, 6 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Être loin de chez soi » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*, LM Mag,* no : 320, 2012, pp. 20-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecte et recueil des documents :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ya Basta. Artik Yeter [Ça suffit],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Belge, 1996.168 p. (Traduction des documents sur l’émergence du mouvement zapatiste au Mexique.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbusçu Karincalar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2018. (Roman) Traduction française: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azucena,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Editions des Femmes, 2022. Traduction italienne: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formiche festanti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Roma, Fandango, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Avec Guillaume Gamblin, * Insolente*, Paris, Cambourakis, 2019. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insolente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2023. Traduction almande: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Unverschämte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Heidelberg, Graswurzelrevolution-Verlag, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· * Yol Geçen Hani*, Istanbul, Iletisim, 2011. (Roman) Traduction française : L</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a Maison du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Liana Levi, 2013. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Casa sul Bosforo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2018. Traduction en allemand : Berlin, Orlando, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yesil Kiz,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Gokkusagi, 2005 ( Traduit en français : Verte et les oiseaux, Edition des Lisières, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kara pelerinli kiz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2004. (Traduction en français: Algue et la Sorcière, Edition des Lisières, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Su damlasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü PINAR SELEK •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turquie – La convergence des oppositions dépassera-t-elle le nationalisme ? Et l’eau finit par creuser la roche…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dettes et bifurcations écologiques, 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yollar Birleşir: Asosyoloji ile Geçmiş ve Bugün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ASOSYOLOJI, https://asosyoloji.com/yollar-birlesir-asosyoloji-ile-gecmis-ve-bugun/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persister et signer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits &amp; Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques anatoliennes en exil : transformations, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féministes et quêteuses d'asile: une lutte commune ? Une enquête dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.113-132. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MM2021-003006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarizm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, https://feministbellek.org/militarizm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 10 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ball.010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la déchirure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrire le voyage centrifuge. Actualité des écritures migrantes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements, Editions du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Recherches et pratiques sociales en expérimentation, 2, pp.2608-5739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ou enquêter avec ? Pour une pratique démocratique de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.85-95. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.038.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples frontières pour les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migrantes dans le capitalisme racial et patriarcal, 100, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s). Pour une curiosité d’utilité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 10-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement féministe en Turquie, initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii, Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances des mouvements féministes en Turquie face à la violence extrême de guerre (des années 1980 à aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire : une forme de résistance à la violence politique et à la violence de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions de méthodes 102, pp.165 - 187. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.19321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités d’inventer la politique malgré la « violence extrême »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire Étienne Balibar à Istanbul. Violence et civilité, 2-3 (85-86), http://www.ruedescartes.org/articles/2015-2-les-possibilites-d-inventer-la-politique-malgre-la-i-violence-extreme-i-etienne-balibar/. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.085.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec ceux qui sont en marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister, écrire, résister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean d'Amérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roja Chamankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-1034402540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Femmes Antoinette Fouque, pp.104, 2023, 9782721012142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bibliothèque des frontières. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passager clandestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Michel Agier et Stefan Le Courant, 978-2-36935-240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques, cavaliers et nanas. La rue Ülker : un lieu d’exclusion,. Traduction de Pinar Selek, Maskeler, süvariler, gacilar. Ülker sokak, Ankara, Ayizi, 2016, (11e édition).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contr éditions, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin de chez moi, mais jusqu'où?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions iXe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-900-62-45-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782867467646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir Homme en Rampant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiques Sociales. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, format : 160 x 240 cm • 220 p., 2014, ISBN : 978-2-343-02441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Préface: Acrobaties pour les libertés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danse Avec les Luttes-Élargir les frontières de l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambourakis, pp.305, 2024, radeau, 9782366249453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter pour mieux comprendre : le projet DataMigration dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Fusco; Xavier Huetz de Lemps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de la ville.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serre Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolian Musicians in Europe: Creation, Political Engagement, Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-04-51844-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créatrices d'asile : violences et résistances dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anouchka Stevellia Moussavou Nyama et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les Mobilités et l'Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-80, 2022, Sociétés contemporaines, 9791032004043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En dehors du spectacle : les révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir Ici et Maintenant par Floréal Romero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-95630-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre, des corps et des sexualités, dirigé par Lucia Direnberger et Azadeh Kian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9791032002032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie ou Catastophe par Janet Biehl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin-Masculin, liberté ou/et domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle, communication à la 20e édition des Rencontres d'Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense des femmes requérantes devant la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Veyretout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lambert Elizabeth (dir.), Défense des requérants devant la CEDH, Strasbourg, Anthemis, 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment en finir avec l’apartheid de genre ? L’entretien de Narges Mohammedi, Society, numéro spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vent’anni di Erdogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes : Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre International de formation européenne- Notes de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.cife.eu/News/NewsDetail.aspx?ID=245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes: Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:41.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pinar Selek </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence- Département Sociologie-Démographie & URMIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 08 octobre1971 à Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pinar.selek@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de Conférence associée au Département de Sociologie, Université Nice Côte d'Azur (UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’URMIS Nice (CNRS UMR 8245, IRD UMR 205, UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Observatoire des migrations dans les AM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l’université de Strasbourg, elle a soutenu sa thèse en 2014 sur les « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">possibilités et les effets de convergences des mouvements contestataires, sous la répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».Docteure Honoris Causa de l'Ecole norméle supérieure de Lyon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genre, sexualités. Militarisation. Dispositifs et stratégies de pouvoirs & structuration des violences. Territorialisation des pouvoirs.  Action collective. Réseaux. Espaces transnationaux. Mobilité. Nomadismes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches, programmes de recherches en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2024 : ** Penser la démocratie européenne- Inventions et innovations démocratiques locales**,  URMIS (CNRS UMR 8245) et SAGE (CNRS 7363). Activité : Co-coordination de la journée d'études &amp;quot;Penser la démocratie européenne- Inventions et innovations démocratiques locales des municipalités kurdes de Turquie sous répression &amp;quot;, le 29 avril de 9h à 19h. MISHA-Université de Strasbourg: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.misha.fr/actualites/penser-democratie-europeenne/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis juin 2017 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des migrations dans les Alpes-Maritimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, URMIS (CNRS UMR 8245). Co-coordination, avec Swanie Potot d’un projet collectif et interdisciplinaire de chercheurs qui travaillent sur les questions de migrations dans le territoire frontalier des Alpes-Maritimes. Activité : Co-coordination de l’Observatoire et enquête sur la migration féminine dans la région.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis octobre 2017 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création en migration : réseaux, engagements, frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » URMIS (CNRS UMR 8245, UNS). Programme de recherche initié par Christian Rinaudo. Activité : enquête sur un réseau transnational des musiciens en migration, originaires de Turquie. Enquête de terrain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2015 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », avec Annick Madec (LABERS) etSylvie Monchatre (SAGE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d'ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Trucco Daniela (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières: criminalisation des migrations et solidarités dans les Alpes-Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Migration dans les AM, Pais, Les Passager clandestin, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Özgürlüğü Ararken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Mobilisations féministes en Turquie,* Istanbul, Amargi, 2005, 324 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Un exemple de production de la violence masculine, Paris, Editions des Femmes, 2023. Traduction catalan : L'olla militar turca: Com es fabrica la violència masculina, Barcelone Edicions Saldonar, 2024 (Prix Veu Lliure.) Traduction italienne: : Caldaia militare turca, Rome, Fandango, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens, Paris, Liana Levi, 2015 (3e édition). Traduction italienne: Rome, Fandango, 2015. Traduction allemande: Berlin, Orlanda, 2015. Traduction arménienne: Erivan, Actuel art, 2015. Traduction grecque: Athène, 2019, Traduction espagnole: Madrid, Lubelula Verde, 2020. (Mémoire vivant, en Turquie, du génocide des Arménien.nes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sürüne sürüne erkek olmak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Iletisim, 2008, 2015 (12e édition), 256 p. (Résultats du programme de recherche (2006-2009) sur la construction de la classe de sexe dominante dans le contexte du service militaire, en Turquie.) Ouvrage traduit en français : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir homme en rampant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, l’Harmattan, Logiques sociales, 2014, 236 p. Ouvrage traduit en allemand, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zum Mann gehätschelt – zum Mann gedrillt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Orlanda, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barısamadık [Nous n’avons pas pu faire la paix],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Ithaki, 2004. 502 p. (Résultats du programme de recherche « Mobilisations au nom de la paix en Turquie face à la structuration politique et sociale du militarisme »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maskeler, süvariler, gacilar.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ülker sokak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ( *Masques, cavaliers et nanas. Rue Ulker: lieu d'exclusion), Ankara, Ayizi, 2016, (11e édition). Résultats de recherche à Istanbul, de 1996, date de l'expulsion des transsexuelles, par une opération de police de la rue Ülker, jusqu’à 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire orale : Les Miettes des souvenirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Amargi, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Anatolian Musicians in Europe: Creation, Political Engagement, Transformation&amp;quot;. Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2022, 978-90-04-51844-5&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La capacidad de comenzar&amp;quot;,* Jot Dowb*, no.38, Madrid, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminists and asylum seekers: a common struggle? A research in the Maritime Alps&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi Migranti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> No.3, 2021, pp. 113-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Frontières franco-italiennes: multiples frontières pour les femmes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.100, Bruxelles, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminist movement in Turkey&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Political Science Series Universitati Bucuresti, Février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Reinventare la politica di fronte alla violenza estrema. L'azione colettiva in Turchia&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Philosopy of International Law and Global Politics, Vol XII, novembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Turquie- La convergence des oppositions dépassera-t-elle le nationalisme ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no.99. 2025 (hal-05113187 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Musiques anatoliennes en exil : transformations, transgressions&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes & migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment concevoir une révolution ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.10, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire la déchirure&amp;quot;,* Revue Entre-Deux*, no.7, mai-juin 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire: une forme de résistance à la violence politique et à la violence de la guerre&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences méditérannées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 103, vol.4, 2009, pp.125-130.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Sociologie et relation d’enquête. Pour une pratique démocratique de la sociologie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no 37, printemps 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Construction de l'Etat-nation turque: prise d'otage des femmes par le Papa 'bienveillant' &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat-Nation- Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Kian Azadeh et Direnberger Lucia, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Faire connaissance(s), Pour une curiosité d’utilité publique »,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 3, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Résistances des mouvements féministes en Turquie face à la violence extrême de guerre- A partir de 1980 jusqu'au aujourd'hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Confluences Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 4, No. 103, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le rôle du mouvement féministe dans l’émergence d’un nouveau cycle de contestation en Turquie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 90, été 2017, pp. 122-128.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec A. Allal, A. Déboulet, N. Le Blanc, , S. Topcu, « Éditorial », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 90, no. 2, 2017, pp. 7-9. (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Massicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 101, été 2016, pp : 165-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Possibilités d’inventer la Politique Face À la Violence Extrême », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vol.85-86, no.2, 2015, pp.148-163. Article traduit enitalienne : Selek Pinar, « Reinventare la politica di fronte alla violenza estrema. L’azione collettiva in Turchia », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy of Intrenational Law and Global Politics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vol XII, Novembre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Travailler avec ceux qui sont en marge », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos. Revue de l'association française de sociologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Yollar birleşir&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Temmuz 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü » (Le mouvement féministe en Turquie: initiateur d'un nouveau cycle de contestation), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Juin 2025, hal-05092447.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Militarizm&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juillet 2021.  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://feministbellek.org/militarizm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> « Şiddetin öznesini kurmak ya da erkek yapmak » (Produire le sujet de violence ou faire homme), *Toplum ve Bilim* (*Société et Science*), no. 145, automne 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Politique de la quotidienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décembre 2008, pp. 5-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Faire parler les traces effacées », Juin 2008, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pp. 67-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La politique de victimisation » Décembre 2007, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 28-34.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaptitres dans les ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Femmes en migration: violences sexistes et solidarités&amp;quot;, Isis Klasen (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et opression des femmes : stratégies des institutions et revendications féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles, Editions Université des Femmes, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Les Apatrides contestent: diaspora arménienne&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthology PEN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Hambourg, Kursbuch-Kulturstiftung Allemagne, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Meral Akbas &amp;quot;On Intellectuals and Intellectualism&amp;quot;, in Altindis, Ozyurek, Ozpinar (dir) Authoritarianism and Resistance in Turkey, Cham, Switzerland, Springer International Publishing. pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Contre les murs du patriarcat -Comment le féminisme peut contribuer à la création de la politique ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Michael Fanizadeh (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie politique de Turquie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vienne,VIDC, Vienna Institute for International Dialogue and Cooperation, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Écouter Istanbul : transformation d’une ville », in Genazino Wilhelm (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istanbul “sterbende Schöne” zwischen Orient und Okzident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Corso/Groothuis, 2011, pp.80-89.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Gegen die Wand der Mannlichkeit », (Contre le mur de masculinité) in Lochbihler Barbara- Heilberger Irmgard (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frau Macht Veranderung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Parlement Européen, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace méditerranéen : Une perspective transculturelle face aux guerres et à la globalisation », *Colloque de Méditerranée,*communication publiée par l’Institut Cervantes de Rome, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Créatrices d’asile : violences et résistances dans les Alpes-Maritimes », in Anouchka Stevellia Moussavou Nyama et al. (dir) Regards croisés sur les Mobilités et l'Altérité, CRISIS, Marseille, PUP, pp.71-80, 2022, Sociétés contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«Autonomiser les sciences sociales face à la répression », in Duclos Mélanie et Fjeld Anders (dir.), 2019, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de la recherche. Conflits, pratiques, horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Kimé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Selek Pinar, « Devenir sujet de la violence ou devenir homme » in Lambert Karine, Oussedik Fatma (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans l'espace euro-méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, PUP (Presses universitaires de Provence), collection Penser le genre, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Où est Istanbul? Sous ma plume?&amp;quot; Johann Strauss (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque: Romans d'Istanbul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUS, mars 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Kian Azadeh et Direnberger Lucia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation - Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d’Université Aix Marseille 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour préface : Une expérience de libération », in Aurélie Stern (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimilitarisme en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Féminin-Masculin, liberté ou/et domination ? », communication publiée du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20e édition des Rencontres d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille, Parenthèses, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes antimilitaristes et féministes en Turquie » in Marie-Claire Caloz-Tschopp (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence, politique et civilité aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes cloisonnées contre la pieuvre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> inMarie-Claire Caloz-Tschopp, Teresa Veloso Bermedo (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les métamorphoses de la politique, de la violence, de la guerre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’Harmattan, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Lucie Veyretout, « La défense des requérantes devant la CEDH », in Lambert Elizabeth (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense des requérants devant la CEDH, St</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rasbourg, Anthemis, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN TURQUIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Sois intelligent : Construction de la Masculinité en Turquie», in Nil Mutluer (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes sexuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, İstanbul, Varlık, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le féminisme dans la construction de la paix » in Bico Cem (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Kurdes en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Heinrich Böll, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« À la quête de la liberté en Turquie », in Zeynep Direk (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être sexué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Yapı Kredi, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace public féminin en prison », in Meral Özbek (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de recherche:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Frontières franco-italiennes : Criminalisation des femmes en mobilité », in CIFE, no.72 ; 2018, Institut européen. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice de dictionnaire:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment définir antimilitarisme », in Kavramlar Sözlüğü –II (Dictionnaire des Termes), Ankara, Université libre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de numéro de revue:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> numéro coordonné avec A. Allal, A. Deboulet, Elise Massicard, Sezin Topçu, Mouvements, no.90, été 2017;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités scientifiques des revues:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’en sortir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Revue de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale de Philosophie Féministe et Théorie Queer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports d’évaluation pour des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications dans le cadre de restitution des résultats de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loin de Chez Moi. Mais jusqu’où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dontilly, Éditions iXe, 2012, 64 p. (6e édition), traduction allemande : Frau im Exil, Orlanda, Berlin, 2013 ( Essai, à partir d’une expérience personnelle, sur la notion d’exil).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Persister et signer&amp;quot;, Droits & Libertés, No.204, 2024, pp.36-37</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Siddetin içindeki erkeklik, Bianet, Février 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vent'anni di Erdogan&amp;quot;, Premioingefeltrinelli, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Devant le même embarcadère », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quart Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 240, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Chemins politiques inédits face à la violence », Silence, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Pour Préface : Bienvenue&amp;quot;, in Janet Biehl, Ecologie ou catastrophe : la vie de Murray Bookchin, L’amourier, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Murray Bookchin et la crise écologique », Silence, no.470, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour Préface : Une expérience de libération », in Aurélie Stern (dir.), Antimilitarisme en Turquie, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un mouvement à la mai 68 s’est emparé de la société civile », Le Monde, 6 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Être loin de chez soi » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*, LM Mag,* no : 320, 2012, pp. 20-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecte et recueil des documents :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ya Basta. Artik Yeter [Ça suffit],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Belge, 1996.168 p. (Traduction des documents sur l’émergence du mouvement zapatiste au Mexique.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbusçu Karincalar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2018. (Roman) Traduction française: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azucena,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Editions des Femmes, 2022. Traduction italienne: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formiche festanti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Roma, Fandango, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Avec Guillaume Gamblin, * Insolente*, Paris, Cambourakis, 2019. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insolente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2023. Traduction almande: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Unverschämte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Heidelberg, Graswurzelrevolution-Verlag, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· * Yol Geçen Hani*, Istanbul, Iletisim, 2011. (Roman) Traduction française : L</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a Maison du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Liana Levi, 2013. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Casa sul Bosforo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2018. Traduction en allemand : Berlin, Orlando, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yesil Kiz,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Gokkusagi, 2005 ( Traduit en français : Verte et les oiseaux, Edition des Lisières, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kara pelerinli kiz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2004. (Traduction en français: Algue et la Sorcière, Edition des Lisières, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Su damlasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser enquêter face au pouvoir turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6upphhfse⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü PINAR SELEK •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turquie – La convergence des oppositions dépassera-t-elle le nationalisme ? Et l’eau finit par creuser la roche…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dettes et bifurcations écologiques, 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yollar Birleşir: Asosyoloji ile Geçmiş ve Bugün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ASOSYOLOJI, https://asosyoloji.com/yollar-birlesir-asosyoloji-ile-gecmis-ve-bugun/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persister et signer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits &amp; Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques anatoliennes en exil : transformations, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féministes et quêteuses d'asile: une lutte commune ? Une enquête dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.113-132. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MM2021-003006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarizm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, https://feministbellek.org/militarizm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 10 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ball.010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la déchirure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrire le voyage centrifuge. Actualité des écritures migrantes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements, Editions du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Recherches et pratiques sociales en expérimentation, 2, pp.2608-5739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ou enquêter avec ? Pour une pratique démocratique de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.85-95. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.038.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples frontières pour les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migrantes dans le capitalisme racial et patriarcal, 100, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s). Pour une curiosité d’utilité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 10-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement féministe en Turquie, initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii, Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances des mouvements féministes en Turquie face à la violence extrême de guerre (des années 1980 à aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire : une forme de résistance à la violence politique et à la violence de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions de méthodes 102, pp.165 - 187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.19321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités d’inventer la politique malgré la « violence extrême »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire Étienne Balibar à Istanbul. Violence et civilité, 2-3 (85-86), http://www.ruedescartes.org/articles/2015-2-les-possibilites-d-inventer-la-politique-malgre-la-i-violence-extreme-i-etienne-balibar/. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.085.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec ceux qui sont en marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister, écrire, résister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean d'Amérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roja Chamankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-1034402540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Femmes Antoinette Fouque, pp.104, 2023, 9782721012142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bibliothèque des frontières. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passager clandestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Michel Agier et Stefan Le Courant, 978-2-36935-240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques, cavaliers et nanas. La rue Ülker : un lieu d’exclusion,. Traduction de Pinar Selek, Maskeler, süvariler, gacilar. Ülker sokak, Ankara, Ayizi, 2016, (11e édition).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contr éditions, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin de chez moi, mais jusqu'où?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions iXe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-900-62-45-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782867467646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir Homme en Rampant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiques Sociales. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, format : 160 x 240 cm • 220 p., 2014, ISBN : 978-2-343-02441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Préface: Acrobaties pour les libertés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danse Avec les Luttes-Élargir les frontières de l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambourakis, pp.305, 2024, radeau, 9782366249453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter pour mieux comprendre : le projet DataMigration dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Fusco; Xavier Huetz de Lemps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de la ville.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serre Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créatrices d'asile : violences et résistances dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anouchka Stevellia Moussavou Nyama et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les Mobilités et l'Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-80, 2022, Sociétés contemporaines, 9791032004043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolian Musicians in Europe: Creation, Political Engagement, Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-04-51844-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre, des corps et des sexualités, dirigé par Lucia Direnberger et Azadeh Kian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9791032002032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En dehors du spectacle : les révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir Ici et Maintenant par Floréal Romero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-95630-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie ou Catastophe par Janet Biehl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin-Masculin, liberté ou/et domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle, communication à la 20e édition des Rencontres d'Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense des femmes requérantes devant la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Veyretout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lambert Elizabeth (dir.), Défense des requérants devant la CEDH, Strasbourg, Anthemis, 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment en finir avec l’apartheid de genre ? L’entretien de Narges Mohammedi, Society, numéro spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vent’anni di Erdogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes : Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre International de formation européenne- Notes de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.cife.eu/News/NewsDetail.aspx?ID=245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes: Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1BD8F0E"/>
+    <w:nsid w:val="287F1951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B4243BB4"/>
+    <w:nsid w:val="D8DB9064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A8C6F935"/>
+    <w:nsid w:val="3F814DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4778438F"/>
+    <w:nsid w:val="1FE31761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.misha.fr/actualites/penser-democratie-europeenne/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/lobservatoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-%C3%89lise-Massicard--5620.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feministbellek.org/militarizm/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05113187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04442633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ball.010.0036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.038.0083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.085.0148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Am&#233;rique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roja Chamankar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/exister-ecrire-resister/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/le-manege-des-frontieres-criminalisation-des-migrations-et-solidarites-dans-les-alpes-maritimes/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/loin-de-chez-moi-mais-jusquou/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lianalevi.fr/catalogue/parce-quils-sont-armeniens/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42357" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04732566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62934?language=en" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-croises-mobilites-lalterite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/agir-ici-et-maintenant-floreal-m-romero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amourier.fr/?s=selek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Veyretout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04750610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.misha.fr/actualites/penser-democratie-europeenne/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/lobservatoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-%C3%89lise-Massicard--5620.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feministbellek.org/militarizm/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6upphhfse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05113187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04442633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ball.010.0036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.038.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.085.0148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Am&#233;rique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roja Chamankar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/exister-ecrire-resister/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/le-manege-des-frontieres-criminalisation-des-migrations-et-solidarites-dans-les-alpes-maritimes/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/loin-de-chez-moi-mais-jusquou/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lianalevi.fr/catalogue/parce-quils-sont-armeniens/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04732566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-croises-mobilites-lalterite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62934?language=en" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/agir-ici-et-maintenant-floreal-m-romero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amourier.fr/?s=selek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Veyretout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04750610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>