--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:41.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pinar Selek </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence- Département Sociologie-Démographie & URMIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 08 octobre1971 à Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pinar.selek@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de Conférence associée au Département de Sociologie, Université Nice Côte d'Azur (UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’URMIS Nice (CNRS UMR 8245, IRD UMR 205, UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Observatoire des migrations dans les AM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l’université de Strasbourg, elle a soutenu sa thèse en 2014 sur les « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">possibilités et les effets de convergences des mouvements contestataires, sous la répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».Docteure Honoris Causa de l'Ecole norméle supérieure de Lyon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genre, sexualités. Militarisation. Dispositifs et stratégies de pouvoirs & structuration des violences. Territorialisation des pouvoirs.  Action collective. Réseaux. Espaces transnationaux. Mobilité. Nomadismes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches, programmes de recherches en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2024 : ** Penser la démocratie européenne- Inventions et innovations démocratiques locales**,  URMIS (CNRS UMR 8245) et SAGE (CNRS 7363). Activité : Co-coordination de la journée d'études &amp;quot;Penser la démocratie européenne- Inventions et innovations démocratiques locales des municipalités kurdes de Turquie sous répression &amp;quot;, le 29 avril de 9h à 19h. MISHA-Université de Strasbourg: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.misha.fr/actualites/penser-democratie-europeenne/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis juin 2017 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des migrations dans les Alpes-Maritimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, URMIS (CNRS UMR 8245). Co-coordination, avec Swanie Potot d’un projet collectif et interdisciplinaire de chercheurs qui travaillent sur les questions de migrations dans le territoire frontalier des Alpes-Maritimes. Activité : Co-coordination de l’Observatoire et enquête sur la migration féminine dans la région.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis octobre 2017 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création en migration : réseaux, engagements, frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » URMIS (CNRS UMR 8245, UNS). Programme de recherche initié par Christian Rinaudo. Activité : enquête sur un réseau transnational des musiciens en migration, originaires de Turquie. Enquête de terrain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2015 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », avec Annick Madec (LABERS) etSylvie Monchatre (SAGE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d'ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Trucco Daniela (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières: criminalisation des migrations et solidarités dans les Alpes-Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Migration dans les AM, Pais, Les Passager clandestin, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Özgürlüğü Ararken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Mobilisations féministes en Turquie,* Istanbul, Amargi, 2005, 324 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Un exemple de production de la violence masculine, Paris, Editions des Femmes, 2023. Traduction catalan : L'olla militar turca: Com es fabrica la violència masculina, Barcelone Edicions Saldonar, 2024 (Prix Veu Lliure.) Traduction italienne: : Caldaia militare turca, Rome, Fandango, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens, Paris, Liana Levi, 2015 (3e édition). Traduction italienne: Rome, Fandango, 2015. Traduction allemande: Berlin, Orlanda, 2015. Traduction arménienne: Erivan, Actuel art, 2015. Traduction grecque: Athène, 2019, Traduction espagnole: Madrid, Lubelula Verde, 2020. (Mémoire vivant, en Turquie, du génocide des Arménien.nes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sürüne sürüne erkek olmak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Iletisim, 2008, 2015 (12e édition), 256 p. (Résultats du programme de recherche (2006-2009) sur la construction de la classe de sexe dominante dans le contexte du service militaire, en Turquie.) Ouvrage traduit en français : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir homme en rampant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, l’Harmattan, Logiques sociales, 2014, 236 p. Ouvrage traduit en allemand, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zum Mann gehätschelt – zum Mann gedrillt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Orlanda, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barısamadık [Nous n’avons pas pu faire la paix],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Ithaki, 2004. 502 p. (Résultats du programme de recherche « Mobilisations au nom de la paix en Turquie face à la structuration politique et sociale du militarisme »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maskeler, süvariler, gacilar.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ülker sokak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ( *Masques, cavaliers et nanas. Rue Ulker: lieu d'exclusion), Ankara, Ayizi, 2016, (11e édition). Résultats de recherche à Istanbul, de 1996, date de l'expulsion des transsexuelles, par une opération de police de la rue Ülker, jusqu’à 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire orale : Les Miettes des souvenirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Amargi, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Anatolian Musicians in Europe: Creation, Political Engagement, Transformation&amp;quot;. Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2022, 978-90-04-51844-5&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La capacidad de comenzar&amp;quot;,* Jot Dowb*, no.38, Madrid, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminists and asylum seekers: a common struggle? A research in the Maritime Alps&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi Migranti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> No.3, 2021, pp. 113-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Frontières franco-italiennes: multiples frontières pour les femmes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.100, Bruxelles, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminist movement in Turkey&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Political Science Series Universitati Bucuresti, Février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Reinventare la politica di fronte alla violenza estrema. L'azione colettiva in Turchia&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Philosopy of International Law and Global Politics, Vol XII, novembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Turquie- La convergence des oppositions dépassera-t-elle le nationalisme ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no.99. 2025 (hal-05113187 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Musiques anatoliennes en exil : transformations, transgressions&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes & migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment concevoir une révolution ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.10, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire la déchirure&amp;quot;,* Revue Entre-Deux*, no.7, mai-juin 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire: une forme de résistance à la violence politique et à la violence de la guerre&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences méditérannées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 103, vol.4, 2009, pp.125-130.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Sociologie et relation d’enquête. Pour une pratique démocratique de la sociologie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no 37, printemps 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Construction de l'Etat-nation turque: prise d'otage des femmes par le Papa 'bienveillant' &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat-Nation- Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Kian Azadeh et Direnberger Lucia, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Faire connaissance(s), Pour une curiosité d’utilité publique »,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 3, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Résistances des mouvements féministes en Turquie face à la violence extrême de guerre- A partir de 1980 jusqu'au aujourd'hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Confluences Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 4, No. 103, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le rôle du mouvement féministe dans l’émergence d’un nouveau cycle de contestation en Turquie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 90, été 2017, pp. 122-128.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec A. Allal, A. Déboulet, N. Le Blanc, , S. Topcu, « Éditorial », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 90, no. 2, 2017, pp. 7-9. (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Massicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 101, été 2016, pp : 165-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Possibilités d’inventer la Politique Face À la Violence Extrême », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vol.85-86, no.2, 2015, pp.148-163. Article traduit enitalienne : Selek Pinar, « Reinventare la politica di fronte alla violenza estrema. L’azione collettiva in Turchia », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy of Intrenational Law and Global Politics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vol XII, Novembre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Travailler avec ceux qui sont en marge », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos. Revue de l'association française de sociologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Yollar birleşir&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Temmuz 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü » (Le mouvement féministe en Turquie: initiateur d'un nouveau cycle de contestation), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Juin 2025, hal-05092447.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Militarizm&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juillet 2021.  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://feministbellek.org/militarizm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> « Şiddetin öznesini kurmak ya da erkek yapmak » (Produire le sujet de violence ou faire homme), *Toplum ve Bilim* (*Société et Science*), no. 145, automne 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Politique de la quotidienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décembre 2008, pp. 5-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Faire parler les traces effacées », Juin 2008, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pp. 67-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La politique de victimisation » Décembre 2007, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 28-34.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaptitres dans les ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Femmes en migration: violences sexistes et solidarités&amp;quot;, Isis Klasen (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et opression des femmes : stratégies des institutions et revendications féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles, Editions Université des Femmes, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Les Apatrides contestent: diaspora arménienne&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthology PEN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Hambourg, Kursbuch-Kulturstiftung Allemagne, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Meral Akbas &amp;quot;On Intellectuals and Intellectualism&amp;quot;, in Altindis, Ozyurek, Ozpinar (dir) Authoritarianism and Resistance in Turkey, Cham, Switzerland, Springer International Publishing. pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Contre les murs du patriarcat -Comment le féminisme peut contribuer à la création de la politique ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Michael Fanizadeh (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie politique de Turquie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vienne,VIDC, Vienna Institute for International Dialogue and Cooperation, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Écouter Istanbul : transformation d’une ville », in Genazino Wilhelm (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istanbul “sterbende Schöne” zwischen Orient und Okzident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Corso/Groothuis, 2011, pp.80-89.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Gegen die Wand der Mannlichkeit », (Contre le mur de masculinité) in Lochbihler Barbara- Heilberger Irmgard (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frau Macht Veranderung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Parlement Européen, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace méditerranéen : Une perspective transculturelle face aux guerres et à la globalisation », *Colloque de Méditerranée,*communication publiée par l’Institut Cervantes de Rome, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Créatrices d’asile : violences et résistances dans les Alpes-Maritimes », in Anouchka Stevellia Moussavou Nyama et al. (dir) Regards croisés sur les Mobilités et l'Altérité, CRISIS, Marseille, PUP, pp.71-80, 2022, Sociétés contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«Autonomiser les sciences sociales face à la répression », in Duclos Mélanie et Fjeld Anders (dir.), 2019, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de la recherche. Conflits, pratiques, horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Kimé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Selek Pinar, « Devenir sujet de la violence ou devenir homme » in Lambert Karine, Oussedik Fatma (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans l'espace euro-méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, PUP (Presses universitaires de Provence), collection Penser le genre, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Où est Istanbul? Sous ma plume?&amp;quot; Johann Strauss (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque: Romans d'Istanbul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUS, mars 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Kian Azadeh et Direnberger Lucia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation - Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d’Université Aix Marseille 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour préface : Une expérience de libération », in Aurélie Stern (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimilitarisme en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Féminin-Masculin, liberté ou/et domination ? », communication publiée du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20e édition des Rencontres d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille, Parenthèses, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes antimilitaristes et féministes en Turquie » in Marie-Claire Caloz-Tschopp (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence, politique et civilité aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes cloisonnées contre la pieuvre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> inMarie-Claire Caloz-Tschopp, Teresa Veloso Bermedo (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les métamorphoses de la politique, de la violence, de la guerre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’Harmattan, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Lucie Veyretout, « La défense des requérantes devant la CEDH », in Lambert Elizabeth (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense des requérants devant la CEDH, St</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rasbourg, Anthemis, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN TURQUIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Sois intelligent : Construction de la Masculinité en Turquie», in Nil Mutluer (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes sexuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, İstanbul, Varlık, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le féminisme dans la construction de la paix » in Bico Cem (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Kurdes en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Heinrich Böll, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« À la quête de la liberté en Turquie », in Zeynep Direk (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être sexué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Yapı Kredi, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace public féminin en prison », in Meral Özbek (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de recherche:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Frontières franco-italiennes : Criminalisation des femmes en mobilité », in CIFE, no.72 ; 2018, Institut européen. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice de dictionnaire:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment définir antimilitarisme », in Kavramlar Sözlüğü –II (Dictionnaire des Termes), Ankara, Université libre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de numéro de revue:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> numéro coordonné avec A. Allal, A. Deboulet, Elise Massicard, Sezin Topçu, Mouvements, no.90, été 2017;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités scientifiques des revues:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’en sortir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Revue de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale de Philosophie Féministe et Théorie Queer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports d’évaluation pour des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications dans le cadre de restitution des résultats de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loin de Chez Moi. Mais jusqu’où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dontilly, Éditions iXe, 2012, 64 p. (6e édition), traduction allemande : Frau im Exil, Orlanda, Berlin, 2013 ( Essai, à partir d’une expérience personnelle, sur la notion d’exil).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Persister et signer&amp;quot;, Droits & Libertés, No.204, 2024, pp.36-37</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Siddetin içindeki erkeklik, Bianet, Février 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vent'anni di Erdogan&amp;quot;, Premioingefeltrinelli, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Devant le même embarcadère », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quart Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 240, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Chemins politiques inédits face à la violence », Silence, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Pour Préface : Bienvenue&amp;quot;, in Janet Biehl, Ecologie ou catastrophe : la vie de Murray Bookchin, L’amourier, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Murray Bookchin et la crise écologique », Silence, no.470, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour Préface : Une expérience de libération », in Aurélie Stern (dir.), Antimilitarisme en Turquie, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un mouvement à la mai 68 s’est emparé de la société civile », Le Monde, 6 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Être loin de chez soi » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*, LM Mag,* no : 320, 2012, pp. 20-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecte et recueil des documents :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ya Basta. Artik Yeter [Ça suffit],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Belge, 1996.168 p. (Traduction des documents sur l’émergence du mouvement zapatiste au Mexique.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbusçu Karincalar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2018. (Roman) Traduction française: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azucena,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Editions des Femmes, 2022. Traduction italienne: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formiche festanti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Roma, Fandango, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Avec Guillaume Gamblin, * Insolente*, Paris, Cambourakis, 2019. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insolente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2023. Traduction almande: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Unverschämte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Heidelberg, Graswurzelrevolution-Verlag, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· * Yol Geçen Hani*, Istanbul, Iletisim, 2011. (Roman) Traduction française : L</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a Maison du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Liana Levi, 2013. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Casa sul Bosforo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2018. Traduction en allemand : Berlin, Orlando, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yesil Kiz,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Gokkusagi, 2005 ( Traduit en français : Verte et les oiseaux, Edition des Lisières, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kara pelerinli kiz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2004. (Traduction en français: Algue et la Sorcière, Edition des Lisières, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Su damlasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser enquêter face au pouvoir turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6upphhfse⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü PINAR SELEK •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turquie – La convergence des oppositions dépassera-t-elle le nationalisme ? Et l’eau finit par creuser la roche…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dettes et bifurcations écologiques, 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yollar Birleşir: Asosyoloji ile Geçmiş ve Bugün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ASOSYOLOJI, https://asosyoloji.com/yollar-birlesir-asosyoloji-ile-gecmis-ve-bugun/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persister et signer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits &amp; Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques anatoliennes en exil : transformations, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féministes et quêteuses d'asile: une lutte commune ? Une enquête dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.113-132. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MM2021-003006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarizm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, https://feministbellek.org/militarizm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 10 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ball.010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la déchirure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrire le voyage centrifuge. Actualité des écritures migrantes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements, Editions du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Recherches et pratiques sociales en expérimentation, 2, pp.2608-5739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ou enquêter avec ? Pour une pratique démocratique de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.85-95. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.038.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples frontières pour les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migrantes dans le capitalisme racial et patriarcal, 100, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s). Pour une curiosité d’utilité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 10-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement féministe en Turquie, initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii, Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances des mouvements féministes en Turquie face à la violence extrême de guerre (des années 1980 à aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire : une forme de résistance à la violence politique et à la violence de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions de méthodes 102, pp.165 - 187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.19321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités d’inventer la politique malgré la « violence extrême »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire Étienne Balibar à Istanbul. Violence et civilité, 2-3 (85-86), http://www.ruedescartes.org/articles/2015-2-les-possibilites-d-inventer-la-politique-malgre-la-i-violence-extreme-i-etienne-balibar/. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.085.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec ceux qui sont en marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister, écrire, résister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean d'Amérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roja Chamankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-1034402540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Femmes Antoinette Fouque, pp.104, 2023, 9782721012142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bibliothèque des frontières. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passager clandestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Michel Agier et Stefan Le Courant, 978-2-36935-240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques, cavaliers et nanas. La rue Ülker : un lieu d’exclusion,. Traduction de Pinar Selek, Maskeler, süvariler, gacilar. Ülker sokak, Ankara, Ayizi, 2016, (11e édition).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contr éditions, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin de chez moi, mais jusqu'où?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions iXe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-900-62-45-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782867467646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir Homme en Rampant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiques Sociales. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, format : 160 x 240 cm • 220 p., 2014, ISBN : 978-2-343-02441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Préface: Acrobaties pour les libertés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danse Avec les Luttes-Élargir les frontières de l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambourakis, pp.305, 2024, radeau, 9782366249453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter pour mieux comprendre : le projet DataMigration dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Fusco; Xavier Huetz de Lemps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de la ville.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serre Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créatrices d'asile : violences et résistances dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anouchka Stevellia Moussavou Nyama et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les Mobilités et l'Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-80, 2022, Sociétés contemporaines, 9791032004043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolian Musicians in Europe: Creation, Political Engagement, Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-04-51844-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre, des corps et des sexualités, dirigé par Lucia Direnberger et Azadeh Kian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9791032002032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En dehors du spectacle : les révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir Ici et Maintenant par Floréal Romero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-95630-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie ou Catastophe par Janet Biehl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin-Masculin, liberté ou/et domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle, communication à la 20e édition des Rencontres d'Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense des femmes requérantes devant la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Veyretout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lambert Elizabeth (dir.), Défense des requérants devant la CEDH, Strasbourg, Anthemis, 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment en finir avec l’apartheid de genre ? L’entretien de Narges Mohammedi, Society, numéro spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vent’anni di Erdogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes : Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre International de formation européenne- Notes de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.cife.eu/News/NewsDetail.aspx?ID=245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes: Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:41.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pinar Selek </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence- Département Sociologie-Démographie & URMIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 08 octobre1971 à Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pinar.selek@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de Conférence associée au Département de Sociologie, Université Nice Côte d'Azur (UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’URMIS Nice (CNRS UMR 8245, IRD UMR 205, UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Observatoire des migrations dans les AM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l’université de Strasbourg, elle a soutenu sa thèse en 2014 sur les « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">possibilités et les effets de convergences des mouvements contestataires, sous la répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».Docteure Honoris Causa de l'Ecole norméle supérieure de Lyon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genre, sexualités. Militarisation. Dispositifs et stratégies de pouvoirs & structuration des violences. Territorialisation des pouvoirs.  Action collective. Réseaux. Espaces transnationaux. Mobilité. Nomadismes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches, programmes de recherches en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2024 : ** Penser la démocratie européenne- Inventions et innovations démocratiques locales**,  URMIS (CNRS UMR 8245) et SAGE (CNRS 7363). Activité : Co-coordination de la journée d'études &amp;quot;Penser la démocratie européenne- Inventions et innovations démocratiques locales des municipalités kurdes de Turquie sous répression &amp;quot;, le 29 avril de 9h à 19h. MISHA-Université de Strasbourg: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.misha.fr/actualites/penser-democratie-europeenne/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis juin 2017 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des migrations dans les Alpes-Maritimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, URMIS (CNRS UMR 8245). Co-coordination, avec Swanie Potot d’un projet collectif et interdisciplinaire de chercheurs qui travaillent sur les questions de migrations dans le territoire frontalier des Alpes-Maritimes. Activité : Co-coordination de l’Observatoire et enquête sur la migration féminine dans la région.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis octobre 2017 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création en migration : réseaux, engagements, frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » URMIS (CNRS UMR 8245, UNS). Programme de recherche initié par Christian Rinaudo. Activité : enquête sur un réseau transnational des musiciens en migration, originaires de Turquie. Enquête de terrain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2015 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », avec Annick Madec (LABERS) etSylvie Monchatre (SAGE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d'ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Trucco Daniela (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières: criminalisation des migrations et solidarités dans les Alpes-Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Migration dans les AM, Pais, Les Passager clandestin, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Özgürlüğü Ararken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Mobilisations féministes en Turquie,* Istanbul, Amargi, 2005, 324 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Un exemple de production de la violence masculine, Paris, Editions des Femmes, 2023. Traduction catalan : L'olla militar turca: Com es fabrica la violència masculina, Barcelone Edicions Saldonar, 2024 (Prix Veu Lliure.) Traduction italienne: : Caldaia militare turca, Rome, Fandango, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens, Paris, Liana Levi, 2015 (3e édition). Traduction italienne: Rome, Fandango, 2015. Traduction allemande: Berlin, Orlanda, 2015. Traduction arménienne: Erivan, Actuel art, 2015. Traduction grecque: Athène, 2019, Traduction espagnole: Madrid, Lubelula Verde, 2020. (Mémoire vivant, en Turquie, du génocide des Arménien.nes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sürüne sürüne erkek olmak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Iletisim, 2008, 2015 (12e édition), 256 p. (Résultats du programme de recherche (2006-2009) sur la construction de la classe de sexe dominante dans le contexte du service militaire, en Turquie.) Ouvrage traduit en français : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir homme en rampant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, l’Harmattan, Logiques sociales, 2014, 236 p. Ouvrage traduit en allemand, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zum Mann gehätschelt – zum Mann gedrillt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Orlanda, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barısamadık [Nous n’avons pas pu faire la paix],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Ithaki, 2004. 502 p. (Résultats du programme de recherche « Mobilisations au nom de la paix en Turquie face à la structuration politique et sociale du militarisme »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maskeler, süvariler, gacilar.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ülker sokak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ( *Masques, cavaliers et nanas. Rue Ulker: lieu d'exclusion), Ankara, Ayizi, 2016, (11e édition). Résultats de recherche à Istanbul, de 1996, date de l'expulsion des transsexuelles, par une opération de police de la rue Ülker, jusqu’à 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire orale : Les Miettes des souvenirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Amargi, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Anatolian Musicians in Europe: Creation, Political Engagement, Transformation&amp;quot;. Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2022, 978-90-04-51844-5&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La capacidad de comenzar&amp;quot;,* Jot Dowb*, no.38, Madrid, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminists and asylum seekers: a common struggle? A research in the Maritime Alps&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi Migranti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> No.3, 2021, pp. 113-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Frontières franco-italiennes: multiples frontières pour les femmes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.100, Bruxelles, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminist movement in Turkey&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Political Science Series Universitati Bucuresti, Février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Reinventare la politica di fronte alla violenza estrema. L'azione colettiva in Turchia&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Philosopy of International Law and Global Politics, Vol XII, novembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Turquie- La convergence des oppositions dépassera-t-elle le nationalisme ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no.99. 2025 (hal-05113187 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Musiques anatoliennes en exil : transformations, transgressions&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes & migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment concevoir une révolution ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.10, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire la déchirure&amp;quot;,* Revue Entre-Deux*, no.7, mai-juin 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire: une forme de résistance à la violence politique et à la violence de la guerre&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences méditérannées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 103, vol.4, 2009, pp.125-130.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Sociologie et relation d’enquête. Pour une pratique démocratique de la sociologie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no 37, printemps 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Construction de l'Etat-nation turque: prise d'otage des femmes par le Papa 'bienveillant' &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat-Nation- Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Kian Azadeh et Direnberger Lucia, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Faire connaissance(s), Pour une curiosité d’utilité publique »,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 3, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Résistances des mouvements féministes en Turquie face à la violence extrême de guerre- A partir de 1980 jusqu'au aujourd'hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Confluences Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 4, No. 103, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le rôle du mouvement féministe dans l’émergence d’un nouveau cycle de contestation en Turquie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 90, été 2017, pp. 122-128.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec A. Allal, A. Déboulet, N. Le Blanc, , S. Topcu, « Éditorial », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 90, no. 2, 2017, pp. 7-9. (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Massicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 101, été 2016, pp : 165-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Possibilités d’inventer la Politique Face À la Violence Extrême », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vol.85-86, no.2, 2015, pp.148-163. Article traduit enitalienne : Selek Pinar, « Reinventare la politica di fronte alla violenza estrema. L’azione collettiva in Turchia », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy of Intrenational Law and Global Politics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vol XII, Novembre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Travailler avec ceux qui sont en marge », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos. Revue de l'association française de sociologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Yollar birleşir&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Temmuz 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü » (Le mouvement féministe en Turquie: initiateur d'un nouveau cycle de contestation), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Juin 2025, hal-05092447.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Militarizm&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juillet 2021.  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://feministbellek.org/militarizm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> « Şiddetin öznesini kurmak ya da erkek yapmak » (Produire le sujet de violence ou faire homme), *Toplum ve Bilim* (*Société et Science*), no. 145, automne 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Politique de la quotidienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décembre 2008, pp. 5-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Faire parler les traces effacées », Juin 2008, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pp. 67-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La politique de victimisation » Décembre 2007, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 28-34.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaptitres dans les ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Femmes en migration: violences sexistes et solidarités&amp;quot;, Isis Klasen (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et opression des femmes : stratégies des institutions et revendications féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles, Editions Université des Femmes, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Les Apatrides contestent: diaspora arménienne&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthology PEN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Hambourg, Kursbuch-Kulturstiftung Allemagne, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Meral Akbas &amp;quot;On Intellectuals and Intellectualism&amp;quot;, in Altindis, Ozyurek, Ozpinar (dir) Authoritarianism and Resistance in Turkey, Cham, Switzerland, Springer International Publishing. pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Contre les murs du patriarcat -Comment le féminisme peut contribuer à la création de la politique ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Michael Fanizadeh (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie politique de Turquie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vienne,VIDC, Vienna Institute for International Dialogue and Cooperation, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Écouter Istanbul : transformation d’une ville », in Genazino Wilhelm (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istanbul “sterbende Schöne” zwischen Orient und Okzident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Corso/Groothuis, 2011, pp.80-89.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Gegen die Wand der Mannlichkeit », (Contre le mur de masculinité) in Lochbihler Barbara- Heilberger Irmgard (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frau Macht Veranderung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Parlement Européen, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace méditerranéen : Une perspective transculturelle face aux guerres et à la globalisation », *Colloque de Méditerranée,*communication publiée par l’Institut Cervantes de Rome, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Créatrices d’asile : violences et résistances dans les Alpes-Maritimes », in Anouchka Stevellia Moussavou Nyama et al. (dir) Regards croisés sur les Mobilités et l'Altérité, CRISIS, Marseille, PUP, pp.71-80, 2022, Sociétés contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«Autonomiser les sciences sociales face à la répression », in Duclos Mélanie et Fjeld Anders (dir.), 2019, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de la recherche. Conflits, pratiques, horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Kimé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Selek Pinar, « Devenir sujet de la violence ou devenir homme » in Lambert Karine, Oussedik Fatma (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans l'espace euro-méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, PUP (Presses universitaires de Provence), collection Penser le genre, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Où est Istanbul? Sous ma plume?&amp;quot; Johann Strauss (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque: Romans d'Istanbul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUS, mars 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Kian Azadeh et Direnberger Lucia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation - Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d’Université Aix Marseille 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour préface : Une expérience de libération », in Aurélie Stern (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimilitarisme en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Féminin-Masculin, liberté ou/et domination ? », communication publiée du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20e édition des Rencontres d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille, Parenthèses, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes antimilitaristes et féministes en Turquie » in Marie-Claire Caloz-Tschopp (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence, politique et civilité aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes cloisonnées contre la pieuvre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> inMarie-Claire Caloz-Tschopp, Teresa Veloso Bermedo (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les métamorphoses de la politique, de la violence, de la guerre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’Harmattan, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Lucie Veyretout, « La défense des requérantes devant la CEDH », in Lambert Elizabeth (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense des requérants devant la CEDH, St</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rasbourg, Anthemis, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN TURQUIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Sois intelligent : Construction de la Masculinité en Turquie», in Nil Mutluer (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes sexuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, İstanbul, Varlık, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le féminisme dans la construction de la paix » in Bico Cem (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Kurdes en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Heinrich Böll, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« À la quête de la liberté en Turquie », in Zeynep Direk (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être sexué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Yapı Kredi, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace public féminin en prison », in Meral Özbek (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de recherche:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Frontières franco-italiennes : Criminalisation des femmes en mobilité », in CIFE, no.72 ; 2018, Institut européen. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice de dictionnaire:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment définir antimilitarisme », in Kavramlar Sözlüğü –II (Dictionnaire des Termes), Ankara, Université libre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de numéro de revue:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> numéro coordonné avec A. Allal, A. Deboulet, Elise Massicard, Sezin Topçu, Mouvements, no.90, été 2017;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités scientifiques des revues:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’en sortir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Revue de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale de Philosophie Féministe et Théorie Queer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports d’évaluation pour des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications dans le cadre de restitution des résultats de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loin de Chez Moi. Mais jusqu’où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dontilly, Éditions iXe, 2012, 64 p. (6e édition), traduction allemande : Frau im Exil, Orlanda, Berlin, 2013 ( Essai, à partir d’une expérience personnelle, sur la notion d’exil).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Persister et signer&amp;quot;, Droits & Libertés, No.204, 2024, pp.36-37</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Siddetin içindeki erkeklik, Bianet, Février 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vent'anni di Erdogan&amp;quot;, Premioingefeltrinelli, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Devant le même embarcadère », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quart Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 240, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Chemins politiques inédits face à la violence », Silence, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Pour Préface : Bienvenue&amp;quot;, in Janet Biehl, Ecologie ou catastrophe : la vie de Murray Bookchin, L’amourier, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Murray Bookchin et la crise écologique », Silence, no.470, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour Préface : Une expérience de libération », in Aurélie Stern (dir.), Antimilitarisme en Turquie, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un mouvement à la mai 68 s’est emparé de la société civile », Le Monde, 6 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Être loin de chez soi » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*, LM Mag,* no : 320, 2012, pp. 20-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecte et recueil des documents :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ya Basta. Artik Yeter [Ça suffit],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Belge, 1996.168 p. (Traduction des documents sur l’émergence du mouvement zapatiste au Mexique.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbusçu Karincalar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2018. (Roman) Traduction française: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azucena,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Editions des Femmes, 2022. Traduction italienne: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formiche festanti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Roma, Fandango, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Avec Guillaume Gamblin, * Insolente*, Paris, Cambourakis, 2019. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insolente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2023. Traduction almande: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Unverschämte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Heidelberg, Graswurzelrevolution-Verlag, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· * Yol Geçen Hani*, Istanbul, Iletisim, 2011. (Roman) Traduction française : L</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a Maison du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Liana Levi, 2013. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Casa sul Bosforo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2018. Traduction en allemand : Berlin, Orlando, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yesil Kiz,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Gokkusagi, 2005 ( Traduit en français : Verte et les oiseaux, Edition des Lisières, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kara pelerinli kiz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2004. (Traduction en français: Algue et la Sorcière, Edition des Lisières, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Su damlasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser enquêter face au pouvoir turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6upphhfse⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü PINAR SELEK •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turquie – La convergence des oppositions dépassera-t-elle le nationalisme ? Et l’eau finit par creuser la roche…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dettes et bifurcations écologiques, 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yollar Birleşir: Asosyoloji ile Geçmiş ve Bugün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ASOSYOLOJI, https://asosyoloji.com/yollar-birlesir-asosyoloji-ile-gecmis-ve-bugun/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persister et signer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits &amp; Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques anatoliennes en exil : transformations, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féministes et quêteuses d'asile: une lutte commune ? Une enquête dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.113-132. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MM2021-003006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarizm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, https://feministbellek.org/militarizm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 10 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ball.010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la déchirure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrire le voyage centrifuge. Actualité des écritures migrantes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements, Editions du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Recherches et pratiques sociales en expérimentation, 2, pp.2608-5739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ou enquêter avec ? Pour une pratique démocratique de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.85-95. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.038.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples frontières pour les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migrantes dans le capitalisme racial et patriarcal, 100, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s). Pour une curiosité d’utilité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 10-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement féministe en Turquie, initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii, Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances des mouvements féministes en Turquie face à la violence extrême de guerre (des années 1980 à aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire : une forme de résistance à la violence politique et à la violence de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions de méthodes 102, pp.165 - 187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.19321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités d’inventer la politique malgré la « violence extrême »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire Étienne Balibar à Istanbul. Violence et civilité, 2-3 (85-86), http://www.ruedescartes.org/articles/2015-2-les-possibilites-d-inventer-la-politique-malgre-la-i-violence-extreme-i-etienne-balibar/. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.085.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec ceux qui sont en marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever la tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité Editions. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister, écrire, résister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean d'Amérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roja Chamankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-1034402540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Femmes Antoinette Fouque, pp.104, 2023, 9782721012142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bibliothèque des frontières. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passager clandestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Michel Agier et Stefan Le Courant, 978-2-36935-240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques, cavaliers et nanas. La rue Ülker : un lieu d’exclusion,. Traduction de Pinar Selek, Maskeler, süvariler, gacilar. Ülker sokak, Ankara, Ayizi, 2016, (11e édition).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contr éditions, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin de chez moi, mais jusqu'où?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions iXe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-900-62-45-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782867467646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir Homme en Rampant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiques Sociales. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, format : 160 x 240 cm • 220 p., 2014, ISBN : 978-2-343-02441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Préface: Acrobaties pour les libertés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danse Avec les Luttes-Élargir les frontières de l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambourakis, pp.305, 2024, radeau, 9782366249453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter pour mieux comprendre : le projet DataMigration dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Fusco; Xavier Huetz de Lemps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de la ville.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serre Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créatrices d'asile : violences et résistances dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anouchka Stevellia Moussavou Nyama et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les Mobilités et l'Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-80, 2022, Sociétés contemporaines, 9791032004043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolian Musicians in Europe: Creation, Political Engagement, Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-04-51844-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre, des corps et des sexualités, dirigé par Lucia Direnberger et Azadeh Kian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9791032002032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En dehors du spectacle : les révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir Ici et Maintenant par Floréal Romero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-95630-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie ou Catastophe par Janet Biehl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin-Masculin, liberté ou/et domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle, communication à la 20e édition des Rencontres d'Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense des femmes requérantes devant la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Veyretout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lambert Elizabeth (dir.), Défense des requérants devant la CEDH, Strasbourg, Anthemis, 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment en finir avec l’apartheid de genre ? L’entretien de Narges Mohammedi, Society, numéro spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vent’anni di Erdogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes : Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre International de formation européenne- Notes de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.cife.eu/News/NewsDetail.aspx?ID=245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes: Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="287F1951"/>
+    <w:nsid w:val="84877089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D8DB9064"/>
+    <w:nsid w:val="096518CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F814DFA"/>
+    <w:nsid w:val="181469B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FE31761"/>
+    <w:nsid w:val="57A92885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.misha.fr/actualites/penser-democratie-europeenne/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/lobservatoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-%C3%89lise-Massicard--5620.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feministbellek.org/militarizm/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6upphhfse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05113187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04442633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ball.010.0036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.038.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.085.0148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Am&#233;rique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roja Chamankar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/exister-ecrire-resister/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/le-manege-des-frontieres-criminalisation-des-migrations-et-solidarites-dans-les-alpes-maritimes/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/loin-de-chez-moi-mais-jusquou/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lianalevi.fr/catalogue/parce-quils-sont-armeniens/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04732566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-croises-mobilites-lalterite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62934?language=en" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/agir-ici-et-maintenant-floreal-m-romero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amourier.fr/?s=selek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Veyretout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04750610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.misha.fr/actualites/penser-democratie-europeenne/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/lobservatoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-%C3%89lise-Massicard--5620.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feministbellek.org/militarizm/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6upphhfse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05113187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04442633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ball.010.0036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.038.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.085.0148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Am&#233;rique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roja Chamankar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/exister-ecrire-resister/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/le-manege-des-frontieres-criminalisation-des-migrations-et-solidarites-dans-les-alpes-maritimes/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/loin-de-chez-moi-mais-jusquou/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lianalevi.fr/catalogue/parce-quils-sont-armeniens/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42357" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04732566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-croises-mobilites-lalterite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62934?language=en" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/agir-ici-et-maintenant-floreal-m-romero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amourier.fr/?s=selek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Veyretout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04750610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>