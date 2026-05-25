--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:41.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pinar Selek </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence- Département Sociologie-Démographie & URMIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 08 octobre1971 à Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pinar.selek@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de Conférence associée au Département de Sociologie, Université Nice Côte d'Azur (UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’URMIS Nice (CNRS UMR 8245, IRD UMR 205, UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Observatoire des migrations dans les AM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l’université de Strasbourg, elle a soutenu sa thèse en 2014 sur les « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">possibilités et les effets de convergences des mouvements contestataires, sous la répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».Docteure Honoris Causa de l'Ecole norméle supérieure de Lyon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genre, sexualités. Militarisation. Dispositifs et stratégies de pouvoirs & structuration des violences. Territorialisation des pouvoirs.  Action collective. Réseaux. Espaces transnationaux. Mobilité. Nomadismes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches, programmes de recherches en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2024 : ** Penser la démocratie européenne- Inventions et innovations démocratiques locales**,  URMIS (CNRS UMR 8245) et SAGE (CNRS 7363). Activité : Co-coordination de la journée d'études &amp;quot;Penser la démocratie européenne- Inventions et innovations démocratiques locales des municipalités kurdes de Turquie sous répression &amp;quot;, le 29 avril de 9h à 19h. MISHA-Université de Strasbourg: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.misha.fr/actualites/penser-democratie-europeenne/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis juin 2017 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des migrations dans les Alpes-Maritimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, URMIS (CNRS UMR 8245). Co-coordination, avec Swanie Potot d’un projet collectif et interdisciplinaire de chercheurs qui travaillent sur les questions de migrations dans le territoire frontalier des Alpes-Maritimes. Activité : Co-coordination de l’Observatoire et enquête sur la migration féminine dans la région.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis octobre 2017 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création en migration : réseaux, engagements, frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » URMIS (CNRS UMR 8245, UNS). Programme de recherche initié par Christian Rinaudo. Activité : enquête sur un réseau transnational des musiciens en migration, originaires de Turquie. Enquête de terrain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2015 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », avec Annick Madec (LABERS) etSylvie Monchatre (SAGE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d'ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Trucco Daniela (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières: criminalisation des migrations et solidarités dans les Alpes-Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Migration dans les AM, Pais, Les Passager clandestin, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Özgürlüğü Ararken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Mobilisations féministes en Turquie,* Istanbul, Amargi, 2005, 324 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Un exemple de production de la violence masculine, Paris, Editions des Femmes, 2023. Traduction catalan : L'olla militar turca: Com es fabrica la violència masculina, Barcelone Edicions Saldonar, 2024 (Prix Veu Lliure.) Traduction italienne: : Caldaia militare turca, Rome, Fandango, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens, Paris, Liana Levi, 2015 (3e édition). Traduction italienne: Rome, Fandango, 2015. Traduction allemande: Berlin, Orlanda, 2015. Traduction arménienne: Erivan, Actuel art, 2015. Traduction grecque: Athène, 2019, Traduction espagnole: Madrid, Lubelula Verde, 2020. (Mémoire vivant, en Turquie, du génocide des Arménien.nes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sürüne sürüne erkek olmak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Iletisim, 2008, 2015 (12e édition), 256 p. (Résultats du programme de recherche (2006-2009) sur la construction de la classe de sexe dominante dans le contexte du service militaire, en Turquie.) Ouvrage traduit en français : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir homme en rampant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, l’Harmattan, Logiques sociales, 2014, 236 p. Ouvrage traduit en allemand, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zum Mann gehätschelt – zum Mann gedrillt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Orlanda, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barısamadık [Nous n’avons pas pu faire la paix],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Ithaki, 2004. 502 p. (Résultats du programme de recherche « Mobilisations au nom de la paix en Turquie face à la structuration politique et sociale du militarisme »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maskeler, süvariler, gacilar.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ülker sokak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ( *Masques, cavaliers et nanas. Rue Ulker: lieu d'exclusion), Ankara, Ayizi, 2016, (11e édition). Résultats de recherche à Istanbul, de 1996, date de l'expulsion des transsexuelles, par une opération de police de la rue Ülker, jusqu’à 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire orale : Les Miettes des souvenirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Amargi, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Anatolian Musicians in Europe: Creation, Political Engagement, Transformation&amp;quot;. Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2022, 978-90-04-51844-5&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La capacidad de comenzar&amp;quot;,* Jot Dowb*, no.38, Madrid, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminists and asylum seekers: a common struggle? A research in the Maritime Alps&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi Migranti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> No.3, 2021, pp. 113-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Frontières franco-italiennes: multiples frontières pour les femmes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.100, Bruxelles, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminist movement in Turkey&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Political Science Series Universitati Bucuresti, Février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Reinventare la politica di fronte alla violenza estrema. L'azione colettiva in Turchia&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Philosopy of International Law and Global Politics, Vol XII, novembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Turquie- La convergence des oppositions dépassera-t-elle le nationalisme ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no.99. 2025 (hal-05113187 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Musiques anatoliennes en exil : transformations, transgressions&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes & migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment concevoir une révolution ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.10, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire la déchirure&amp;quot;,* Revue Entre-Deux*, no.7, mai-juin 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire: une forme de résistance à la violence politique et à la violence de la guerre&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences méditérannées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 103, vol.4, 2009, pp.125-130.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Sociologie et relation d’enquête. Pour une pratique démocratique de la sociologie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no 37, printemps 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Construction de l'Etat-nation turque: prise d'otage des femmes par le Papa 'bienveillant' &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat-Nation- Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Kian Azadeh et Direnberger Lucia, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Faire connaissance(s), Pour une curiosité d’utilité publique »,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 3, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Résistances des mouvements féministes en Turquie face à la violence extrême de guerre- A partir de 1980 jusqu'au aujourd'hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Confluences Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 4, No. 103, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le rôle du mouvement féministe dans l’émergence d’un nouveau cycle de contestation en Turquie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 90, été 2017, pp. 122-128.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec A. Allal, A. Déboulet, N. Le Blanc, , S. Topcu, « Éditorial », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 90, no. 2, 2017, pp. 7-9. (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Massicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 101, été 2016, pp : 165-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Possibilités d’inventer la Politique Face À la Violence Extrême », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vol.85-86, no.2, 2015, pp.148-163. Article traduit enitalienne : Selek Pinar, « Reinventare la politica di fronte alla violenza estrema. L’azione collettiva in Turchia », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy of Intrenational Law and Global Politics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vol XII, Novembre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Travailler avec ceux qui sont en marge », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos. Revue de l'association française de sociologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Yollar birleşir&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Temmuz 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü » (Le mouvement féministe en Turquie: initiateur d'un nouveau cycle de contestation), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Juin 2025, hal-05092447.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Militarizm&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juillet 2021.  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://feministbellek.org/militarizm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> « Şiddetin öznesini kurmak ya da erkek yapmak » (Produire le sujet de violence ou faire homme), *Toplum ve Bilim* (*Société et Science*), no. 145, automne 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Politique de la quotidienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décembre 2008, pp. 5-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Faire parler les traces effacées », Juin 2008, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pp. 67-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La politique de victimisation » Décembre 2007, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 28-34.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaptitres dans les ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Femmes en migration: violences sexistes et solidarités&amp;quot;, Isis Klasen (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et opression des femmes : stratégies des institutions et revendications féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles, Editions Université des Femmes, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Les Apatrides contestent: diaspora arménienne&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthology PEN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Hambourg, Kursbuch-Kulturstiftung Allemagne, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Meral Akbas &amp;quot;On Intellectuals and Intellectualism&amp;quot;, in Altindis, Ozyurek, Ozpinar (dir) Authoritarianism and Resistance in Turkey, Cham, Switzerland, Springer International Publishing. pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Contre les murs du patriarcat -Comment le féminisme peut contribuer à la création de la politique ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Michael Fanizadeh (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie politique de Turquie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vienne,VIDC, Vienna Institute for International Dialogue and Cooperation, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Écouter Istanbul : transformation d’une ville », in Genazino Wilhelm (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istanbul “sterbende Schöne” zwischen Orient und Okzident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Corso/Groothuis, 2011, pp.80-89.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Gegen die Wand der Mannlichkeit », (Contre le mur de masculinité) in Lochbihler Barbara- Heilberger Irmgard (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frau Macht Veranderung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Parlement Européen, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace méditerranéen : Une perspective transculturelle face aux guerres et à la globalisation », *Colloque de Méditerranée,*communication publiée par l’Institut Cervantes de Rome, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Créatrices d’asile : violences et résistances dans les Alpes-Maritimes », in Anouchka Stevellia Moussavou Nyama et al. (dir) Regards croisés sur les Mobilités et l'Altérité, CRISIS, Marseille, PUP, pp.71-80, 2022, Sociétés contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«Autonomiser les sciences sociales face à la répression », in Duclos Mélanie et Fjeld Anders (dir.), 2019, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de la recherche. Conflits, pratiques, horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Kimé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Selek Pinar, « Devenir sujet de la violence ou devenir homme » in Lambert Karine, Oussedik Fatma (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans l'espace euro-méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, PUP (Presses universitaires de Provence), collection Penser le genre, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Où est Istanbul? Sous ma plume?&amp;quot; Johann Strauss (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque: Romans d'Istanbul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUS, mars 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Kian Azadeh et Direnberger Lucia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation - Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d’Université Aix Marseille 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour préface : Une expérience de libération », in Aurélie Stern (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimilitarisme en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Féminin-Masculin, liberté ou/et domination ? », communication publiée du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20e édition des Rencontres d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille, Parenthèses, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes antimilitaristes et féministes en Turquie » in Marie-Claire Caloz-Tschopp (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence, politique et civilité aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes cloisonnées contre la pieuvre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> inMarie-Claire Caloz-Tschopp, Teresa Veloso Bermedo (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les métamorphoses de la politique, de la violence, de la guerre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’Harmattan, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Lucie Veyretout, « La défense des requérantes devant la CEDH », in Lambert Elizabeth (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense des requérants devant la CEDH, St</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rasbourg, Anthemis, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN TURQUIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Sois intelligent : Construction de la Masculinité en Turquie», in Nil Mutluer (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes sexuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, İstanbul, Varlık, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le féminisme dans la construction de la paix » in Bico Cem (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Kurdes en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Heinrich Böll, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« À la quête de la liberté en Turquie », in Zeynep Direk (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être sexué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Yapı Kredi, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace public féminin en prison », in Meral Özbek (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de recherche:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Frontières franco-italiennes : Criminalisation des femmes en mobilité », in CIFE, no.72 ; 2018, Institut européen. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice de dictionnaire:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment définir antimilitarisme », in Kavramlar Sözlüğü –II (Dictionnaire des Termes), Ankara, Université libre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de numéro de revue:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> numéro coordonné avec A. Allal, A. Deboulet, Elise Massicard, Sezin Topçu, Mouvements, no.90, été 2017;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités scientifiques des revues:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’en sortir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Revue de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale de Philosophie Féministe et Théorie Queer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports d’évaluation pour des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications dans le cadre de restitution des résultats de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loin de Chez Moi. Mais jusqu’où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dontilly, Éditions iXe, 2012, 64 p. (6e édition), traduction allemande : Frau im Exil, Orlanda, Berlin, 2013 ( Essai, à partir d’une expérience personnelle, sur la notion d’exil).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Persister et signer&amp;quot;, Droits & Libertés, No.204, 2024, pp.36-37</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Siddetin içindeki erkeklik, Bianet, Février 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vent'anni di Erdogan&amp;quot;, Premioingefeltrinelli, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Devant le même embarcadère », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quart Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 240, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Chemins politiques inédits face à la violence », Silence, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Pour Préface : Bienvenue&amp;quot;, in Janet Biehl, Ecologie ou catastrophe : la vie de Murray Bookchin, L’amourier, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Murray Bookchin et la crise écologique », Silence, no.470, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour Préface : Une expérience de libération », in Aurélie Stern (dir.), Antimilitarisme en Turquie, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un mouvement à la mai 68 s’est emparé de la société civile », Le Monde, 6 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Être loin de chez soi » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*, LM Mag,* no : 320, 2012, pp. 20-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecte et recueil des documents :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ya Basta. Artik Yeter [Ça suffit],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Belge, 1996.168 p. (Traduction des documents sur l’émergence du mouvement zapatiste au Mexique.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbusçu Karincalar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2018. (Roman) Traduction française: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azucena,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Editions des Femmes, 2022. Traduction italienne: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formiche festanti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Roma, Fandango, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Avec Guillaume Gamblin, * Insolente*, Paris, Cambourakis, 2019. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insolente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2023. Traduction almande: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Unverschämte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Heidelberg, Graswurzelrevolution-Verlag, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· * Yol Geçen Hani*, Istanbul, Iletisim, 2011. (Roman) Traduction française : L</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a Maison du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Liana Levi, 2013. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Casa sul Bosforo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2018. Traduction en allemand : Berlin, Orlando, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yesil Kiz,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Gokkusagi, 2005 ( Traduit en français : Verte et les oiseaux, Edition des Lisières, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kara pelerinli kiz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2004. (Traduction en français: Algue et la Sorcière, Edition des Lisières, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Su damlasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser enquêter face au pouvoir turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6upphhfse⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü PINAR SELEK •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turquie – La convergence des oppositions dépassera-t-elle le nationalisme ? Et l’eau finit par creuser la roche…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dettes et bifurcations écologiques, 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yollar Birleşir: Asosyoloji ile Geçmiş ve Bugün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ASOSYOLOJI, https://asosyoloji.com/yollar-birlesir-asosyoloji-ile-gecmis-ve-bugun/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persister et signer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits &amp; Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques anatoliennes en exil : transformations, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féministes et quêteuses d'asile: une lutte commune ? Une enquête dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.113-132. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MM2021-003006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarizm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, https://feministbellek.org/militarizm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 10 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ball.010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la déchirure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrire le voyage centrifuge. Actualité des écritures migrantes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements, Editions du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Recherches et pratiques sociales en expérimentation, 2, pp.2608-5739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ou enquêter avec ? Pour une pratique démocratique de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.85-95. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.038.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples frontières pour les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migrantes dans le capitalisme racial et patriarcal, 100, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s). Pour une curiosité d’utilité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 10-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement féministe en Turquie, initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii, Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances des mouvements féministes en Turquie face à la violence extrême de guerre (des années 1980 à aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire : une forme de résistance à la violence politique et à la violence de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions de méthodes 102, pp.165 - 187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.19321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités d’inventer la politique malgré la « violence extrême »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire Étienne Balibar à Istanbul. Violence et civilité, 2-3 (85-86), http://www.ruedescartes.org/articles/2015-2-les-possibilites-d-inventer-la-politique-malgre-la-i-violence-extreme-i-etienne-balibar/. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.085.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec ceux qui sont en marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever la tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité Editions. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister, écrire, résister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean d'Amérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roja Chamankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-1034402540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Femmes Antoinette Fouque, pp.104, 2023, 9782721012142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bibliothèque des frontières. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passager clandestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Michel Agier et Stefan Le Courant, 978-2-36935-240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques, cavaliers et nanas. La rue Ülker : un lieu d’exclusion,. Traduction de Pinar Selek, Maskeler, süvariler, gacilar. Ülker sokak, Ankara, Ayizi, 2016, (11e édition).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contr éditions, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin de chez moi, mais jusqu'où?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions iXe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-900-62-45-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782867467646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir Homme en Rampant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiques Sociales. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, format : 160 x 240 cm • 220 p., 2014, ISBN : 978-2-343-02441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Préface: Acrobaties pour les libertés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danse Avec les Luttes-Élargir les frontières de l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambourakis, pp.305, 2024, radeau, 9782366249453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter pour mieux comprendre : le projet DataMigration dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Fusco; Xavier Huetz de Lemps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de la ville.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serre Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créatrices d'asile : violences et résistances dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anouchka Stevellia Moussavou Nyama et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les Mobilités et l'Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-80, 2022, Sociétés contemporaines, 9791032004043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolian Musicians in Europe: Creation, Political Engagement, Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-04-51844-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre, des corps et des sexualités, dirigé par Lucia Direnberger et Azadeh Kian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9791032002032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En dehors du spectacle : les révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir Ici et Maintenant par Floréal Romero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-95630-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie ou Catastophe par Janet Biehl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin-Masculin, liberté ou/et domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle, communication à la 20e édition des Rencontres d'Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense des femmes requérantes devant la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Veyretout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lambert Elizabeth (dir.), Défense des requérants devant la CEDH, Strasbourg, Anthemis, 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment en finir avec l’apartheid de genre ? L’entretien de Narges Mohammedi, Society, numéro spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vent’anni di Erdogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes : Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre International de formation européenne- Notes de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.cife.eu/News/NewsDetail.aspx?ID=245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes: Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:41.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pinar Selek </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence- Département Sociologie-Démographie & URMIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 08 octobre1971 à Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pinar.selek@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de Conférence associée au Département de Sociologie, Université Nice Côte d'Azur (UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’URMIS Nice (CNRS UMR 8245, IRD UMR 205, UCA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’Observatoire des migrations dans les AM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure de l’université de Strasbourg, elle a soutenu sa thèse en 2014 sur les « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">possibilités et les effets de convergences des mouvements contestataires, sous la répression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».Docteure Honoris Causa de l'Ecole norméle supérieure de Lyon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genre, sexualités. Militarisation. Dispositifs et stratégies de pouvoirs & structuration des violences. Territorialisation des pouvoirs.  Action collective. Réseaux. Espaces transnationaux. Mobilité. Nomadismes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches, programmes de recherches en cours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2024 : ** Penser la démocratie européenne- Inventions et innovations démocratiques locales**,  URMIS (CNRS UMR 8245) et SAGE (CNRS 7363). Activité : Co-coordination de la journée d'études &amp;quot;Penser la démocratie européenne- Inventions et innovations démocratiques locales des municipalités kurdes de Turquie sous répression &amp;quot;, le 29 avril de 9h à 19h. MISHA-Université de Strasbourg: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.misha.fr/actualites/penser-democratie-europeenne/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis juin 2017 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des migrations dans les Alpes-Maritimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, URMIS (CNRS UMR 8245). Co-coordination, avec Swanie Potot d’un projet collectif et interdisciplinaire de chercheurs qui travaillent sur les questions de migrations dans le territoire frontalier des Alpes-Maritimes. Activité : Co-coordination de l’Observatoire et enquête sur la migration féminine dans la région.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis octobre 2017 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création en migration : réseaux, engagements, frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » URMIS (CNRS UMR 8245, UNS). Programme de recherche initié par Christian Rinaudo. Activité : enquête sur un réseau transnational des musiciens en migration, originaires de Turquie. Enquête de terrain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* Depuis septembre 2015 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », avec Annick Madec (LABERS) etSylvie Monchatre (SAGE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d'ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Trucco Daniela (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières: criminalisation des migrations et solidarités dans les Alpes-Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Migration dans les AM, Pais, Les Passager clandestin, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Özgürlüğü Ararken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Mobilisations féministes en Turquie,* Istanbul, Amargi, 2005, 324 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Un exemple de production de la violence masculine, Paris, Editions des Femmes, 2023. Traduction catalan : L'olla militar turca: Com es fabrica la violència masculina, Barcelone Edicions Saldonar, 2024 (Prix Veu Lliure.) Traduction italienne: : Caldaia militare turca, Rome, Fandango, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens, Paris, Liana Levi, 2015 (3e édition). Traduction italienne: Rome, Fandango, 2015. Traduction allemande: Berlin, Orlanda, 2015. Traduction arménienne: Erivan, Actuel art, 2015. Traduction grecque: Athène, 2019, Traduction espagnole: Madrid, Lubelula Verde, 2020. (Mémoire vivant, en Turquie, du génocide des Arménien.nes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sürüne sürüne erkek olmak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Iletisim, 2008, 2015 (12e édition), 256 p. (Résultats du programme de recherche (2006-2009) sur la construction de la classe de sexe dominante dans le contexte du service militaire, en Turquie.) Ouvrage traduit en français : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir homme en rampant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, l’Harmattan, Logiques sociales, 2014, 236 p. Ouvrage traduit en allemand, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zum Mann gehätschelt – zum Mann gedrillt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Orlanda, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barısamadık [Nous n’avons pas pu faire la paix],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Ithaki, 2004. 502 p. (Résultats du programme de recherche « Mobilisations au nom de la paix en Turquie face à la structuration politique et sociale du militarisme »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maskeler, süvariler, gacilar.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ülker sokak,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ( *Masques, cavaliers et nanas. Rue Ulker: lieu d'exclusion), Ankara, Ayizi, 2016, (11e édition). Résultats de recherche à Istanbul, de 1996, date de l'expulsion des transsexuelles, par une opération de police de la rue Ülker, jusqu’à 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire orale : Les Miettes des souvenirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Amargi, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Anatolian Musicians in Europe: Creation, Political Engagement, Transformation&amp;quot;. Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2022, 978-90-04-51844-5&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La capacidad de comenzar&amp;quot;,* Jot Dowb*, no.38, Madrid, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminists and asylum seekers: a common struggle? A research in the Maritime Alps&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi Migranti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> No.3, 2021, pp. 113-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Frontières franco-italiennes: multiples frontières pour les femmes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.100, Bruxelles, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Feminist movement in Turkey&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Political Science Series Universitati Bucuresti, Février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Reinventare la politica di fronte alla violenza estrema. L'azione colettiva in Turchia&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Philosopy of International Law and Global Politics, Vol XII, novembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Turquie- La convergence des oppositions dépassera-t-elle le nationalisme ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no.99. 2025 (hal-05113187 )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Musiques anatoliennes en exil : transformations, transgressions&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes & migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment concevoir une révolution ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no.10, décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire la déchirure&amp;quot;,* Revue Entre-Deux*, no.7, mai-juin 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Ecrire: une forme de résistance à la violence politique et à la violence de la guerre&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences méditérannées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 103, vol.4, 2009, pp.125-130.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Sociologie et relation d’enquête. Pour une pratique démocratique de la sociologie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no 37, printemps 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Construction de l'Etat-nation turque: prise d'otage des femmes par le Papa 'bienveillant' &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat-Nation- Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Kian Azadeh et Direnberger Lucia, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Madec Annick et Monchatre Sylvie, « Faire connaissance(s), Pour une curiosité d’utilité publique »,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 3, hiver 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Résistances des mouvements féministes en Turquie face à la violence extrême de guerre- A partir de 1980 jusqu'au aujourd'hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Confluences Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 4, No. 103, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le rôle du mouvement féministe dans l’émergence d’un nouveau cycle de contestation en Turquie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 90, été 2017, pp. 122-128.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec A. Allal, A. Déboulet, N. Le Blanc, , S. Topcu, « Éditorial », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 90, no. 2, 2017, pp. 7-9. (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Massicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> no : 101, été 2016, pp : 165-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Possibilités d’inventer la Politique Face À la Violence Extrême », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vol.85-86, no.2, 2015, pp.148-163. Article traduit enitalienne : Selek Pinar, « Reinventare la politica di fronte alla violenza estrema. L’azione collettiva in Turchia », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy of Intrenational Law and Global Politics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vol XII, Novembre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Travailler avec ceux qui sont en marge », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos. Revue de l'association française de sociologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Yollar birleşir&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Temmuz 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü » (Le mouvement féministe en Turquie: initiateur d'un nouveau cycle de contestation), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Juin 2025, hal-05092447.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Militarizm&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, juillet 2021.  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://feministbellek.org/militarizm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> « Şiddetin öznesini kurmak ya da erkek yapmak » (Produire le sujet de violence ou faire homme), *Toplum ve Bilim* (*Société et Science*), no. 145, automne 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Politique de la quotidienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Décembre 2008, pp. 5-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Faire parler les traces effacées », Juin 2008, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pp. 67-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La politique de victimisation » Décembre 2007, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 28-34.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaptitres dans les ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Femmes en migration: violences sexistes et solidarités&amp;quot;, Isis Klasen (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et opression des femmes : stratégies des institutions et revendications féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles, Editions Université des Femmes, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Les Apatrides contestent: diaspora arménienne&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthology PEN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Hambourg, Kursbuch-Kulturstiftung Allemagne, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Meral Akbas &amp;quot;On Intellectuals and Intellectualism&amp;quot;, in Altindis, Ozyurek, Ozpinar (dir) Authoritarianism and Resistance in Turkey, Cham, Switzerland, Springer International Publishing. pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Contre les murs du patriarcat -Comment le féminisme peut contribuer à la création de la politique ? </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Michael Fanizadeh (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie politique de Turquie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vienne,VIDC, Vienna Institute for International Dialogue and Cooperation, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Écouter Istanbul : transformation d’une ville », in Genazino Wilhelm (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istanbul “sterbende Schöne” zwischen Orient und Okzident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin, Corso/Groothuis, 2011, pp.80-89.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Gegen die Wand der Mannlichkeit », (Contre le mur de masculinité) in Lochbihler Barbara- Heilberger Irmgard (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frau Macht Veranderung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Parlement Européen, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace méditerranéen : Une perspective transculturelle face aux guerres et à la globalisation », *Colloque de Méditerranée,*communication publiée par l’Institut Cervantes de Rome, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Créatrices d’asile : violences et résistances dans les Alpes-Maritimes », in Anouchka Stevellia Moussavou Nyama et al. (dir) Regards croisés sur les Mobilités et l'Altérité, CRISIS, Marseille, PUP, pp.71-80, 2022, Sociétés contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«Autonomiser les sciences sociales face à la répression », in Duclos Mélanie et Fjeld Anders (dir.), 2019, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de la recherche. Conflits, pratiques, horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Kimé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Selek Pinar, « Devenir sujet de la violence ou devenir homme » in Lambert Karine, Oussedik Fatma (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans l'espace euro-méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, PUP (Presses universitaires de Provence), collection Penser le genre, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Où est Istanbul? Sous ma plume?&amp;quot; Johann Strauss (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque: Romans d'Istanbul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUS, mars 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant” », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Kian Azadeh et Direnberger Lucia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation - Fabrique du genre et des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d’Université Aix Marseille 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour préface : Une expérience de libération », in Aurélie Stern (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimilitarisme en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Féminin-Masculin, liberté ou/et domination ? », communication publiée du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20e édition des Rencontres d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille, Parenthèses, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes antimilitaristes et féministes en Turquie » in Marie-Claire Caloz-Tschopp (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence, politique et civilité aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les luttes cloisonnées contre la pieuvre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> inMarie-Claire Caloz-Tschopp, Teresa Veloso Bermedo (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les métamorphoses de la politique, de la violence, de la guerre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’Harmattan, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Lucie Veyretout, « La défense des requérantes devant la CEDH », in Lambert Elizabeth (dir), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense des requérants devant la CEDH, St</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rasbourg, Anthemis, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EN TURQUIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Sois intelligent : Construction de la Masculinité en Turquie», in Nil Mutluer (dir.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes sexuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, İstanbul, Varlık, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le féminisme dans la construction de la paix » in Bico Cem (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Kurdes en Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Heinrich Böll, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« À la quête de la liberté en Turquie », in Zeynep Direk (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être sexué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Yapı Kredi, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’espace public féminin en prison », in Meral Özbek (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de recherche:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Frontières franco-italiennes : Criminalisation des femmes en mobilité », in CIFE, no.72 ; 2018, Institut européen. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice de dictionnaire:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment définir antimilitarisme », in Kavramlar Sözlüğü –II (Dictionnaire des Termes), Ankara, Université libre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de numéro de revue:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> numéro coordonné avec A. Allal, A. Deboulet, Elise Massicard, Sezin Topçu, Mouvements, no.90, été 2017;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités scientifiques des revues:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’en sortir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Revue de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale de Philosophie Féministe et Théorie Queer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amargi Féministe Théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports d’évaluation pour des revues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture & Conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications dans le cadre de restitution des résultats de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loin de Chez Moi. Mais jusqu’où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dontilly, Éditions iXe, 2012, 64 p. (6e édition), traduction allemande : Frau im Exil, Orlanda, Berlin, 2013 ( Essai, à partir d’une expérience personnelle, sur la notion d’exil).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Persister et signer&amp;quot;, Droits & Libertés, No.204, 2024, pp.36-37</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Siddetin içindeki erkeklik, Bianet, Février 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vent'anni di Erdogan&amp;quot;, Premioingefeltrinelli, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Devant le même embarcadère », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quart Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, no. 240, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Chemins politiques inédits face à la violence », Silence, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Pour Préface : Bienvenue&amp;quot;, in Janet Biehl, Ecologie ou catastrophe : la vie de Murray Bookchin, L’amourier, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Murray Bookchin et la crise écologique », Silence, no.470, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour Préface : Une expérience de libération », in Aurélie Stern (dir.), Antimilitarisme en Turquie, Lyon, ACL, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un mouvement à la mai 68 s’est emparé de la société civile », Le Monde, 6 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Être loin de chez soi » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*, LM Mag,* no : 320, 2012, pp. 20-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecte et recueil des documents :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ya Basta. Artik Yeter [Ça suffit],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Belge, 1996.168 p. (Traduction des documents sur l’émergence du mouvement zapatiste au Mexique.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection d'autres publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbusçu Karincalar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Iletisim, 2018. (Roman) Traduction française: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azucena,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Editions des Femmes, 2022. Traduction italienne: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formiche festanti,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Roma, Fandango, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Avec Guillaume Gamblin, * Insolente*, Paris, Cambourakis, 2019. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insolente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2023. Traduction almande: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Unverschämte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Heidelberg, Graswurzelrevolution-Verlag, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· * Yol Geçen Hani*, Istanbul, Iletisim, 2011. (Roman) Traduction française : L</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a Maison du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Liana Levi, 2013. Traduction italienne :  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Casa sul Bosforo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Fandango, 2018. Traduction en allemand : Berlin, Orlando, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yesil Kiz,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Istanbul, Gokkusagi, 2005 ( Traduit en français : Verte et les oiseaux, Edition des Lisières, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kara pelerinli kiz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2004. (Traduction en français: Algue et la Sorcière, Edition des Lisières, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Su damlasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul, Gokkusagi, 2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser enquêter face au pouvoir turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6upphhfse⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Türkiye'de feminist hareket: yeni bir itiraz döngüsünün öncüsü PINAR SELEK •</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turquie – La convergence des oppositions dépassera-t-elle le nationalisme ? Et l’eau finit par creuser la roche…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dettes et bifurcations écologiques, 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yollar Birleşir: Asosyoloji ile Geçmiş ve Bugün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asosyoloji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ASOSYOLOJI, https://asosyoloji.com/yollar-birlesir-asosyoloji-ile-gecmis-ve-bugun/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persister et signer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits &amp; Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques anatoliennes en exil : transformations, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1342, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féministes et quêteuses d'asile: une lutte commune ? Une enquête dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.113-132. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MM2021-003006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarizm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Bellek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, https://feministbellek.org/militarizm/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 10 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ball.010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la déchirure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrire le voyage centrifuge. Actualité des écritures migrantes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Agencements, Editions du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Recherches et pratiques sociales en expérimentation, 2, pp.2608-5739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur ou enquêter avec ? Pour une pratique démocratique de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.85-95. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.038.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiples frontières pour les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gresea Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migrantes dans le capitalisme racial et patriarcal, 100, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaissance(s). Pour une curiosité d’utilité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Monchatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 10-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03204387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement féministe en Turquie, initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii, Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances des mouvements féministes en Turquie face à la violence extrême de guerre (des années 1980 à aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire : une forme de résistance à la violence politique et à la violence de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.103.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement féministe en Turquie : initiateur d’un nouveau cycle de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.090.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Apatrides et les Infidèles contestent : territoires, conflits, innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions de méthodes 102, pp.165 - 187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.19321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités d’inventer la politique malgré la « violence extrême »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire Étienne Balibar à Istanbul. Violence et civilité, 2-3 (85-86), http://www.ruedescartes.org/articles/2015-2-les-possibilites-d-inventer-la-politique-malgre-la-i-violence-extreme-i-etienne-balibar/. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.085.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec ceux qui sont en marge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever la tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité Editions. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister, écrire, résister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean d'Amérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roja Chamankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-1034402540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chaudron militaire turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Femmes Antoinette Fouque, pp.104, 2023, 9782721012142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manège des Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bibliothèque des frontières. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passager clandestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Michel Agier et Stefan Le Courant, 978-2-36935-240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques, cavaliers et nanas. La rue Ülker : un lieu d’exclusion,. Traduction de Pinar Selek, Maskeler, süvariler, gacilar. Ülker sokak, Ankara, Ayizi, 2016, (11e édition).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contr éditions, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin de chez moi, mais jusqu'où?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions iXe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-900-62-45-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parce qu'ils sont arméniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782867467646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir Homme en Rampant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiques Sociales. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, format : 160 x 240 cm • 220 p., 2014, ISBN : 978-2-343-02441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Préface: Acrobaties pour les libertés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danse Avec les Luttes-Élargir les frontières de l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambourakis, pp.305, 2024, radeau, 9782366249453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter pour mieux comprendre : le projet DataMigration dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesclingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Fusco; Xavier Huetz de Lemps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de la ville.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serre Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782864106920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créatrices d'asile : violences et résistances dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anouchka Stevellia Moussavou Nyama et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les Mobilités et l'Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-80, 2022, Sociétés contemporaines, 9791032004043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolian Musicians in Europe: Creation, Political Engagement, Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pénélope Larzillière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Politics of Artistic Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-04-51844-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’État-nation turque : prise d’otage des femmes par le Papa “bienveillant”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre, des corps et des sexualités, dirigé par Lucia Direnberger et Azadeh Kian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9791032002032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En dehors du spectacle : les révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir Ici et Maintenant par Floréal Romero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-95630-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie ou Catastophe par Janet Biehl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin-Masculin, liberté ou/et domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Méditerranée au XXIe siècle, communication à la 20e édition des Rencontres d'Averroès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense des femmes requérantes devant la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Veyretout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Lambert Elizabeth (dir.), Défense des requérants devant la CEDH, Strasbourg, Anthemis, 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment en finir avec l’apartheid de genre ? L’entretien de Narges Mohammedi, Society, numéro spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vent’anni di Erdogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes : Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre International de formation européenne- Notes de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.cife.eu/News/NewsDetail.aspx?ID=245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières franco-italiennes: Criminalisation des femmes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Selek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84877089"/>
+    <w:nsid w:val="BB3A4F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="096518CB"/>
+    <w:nsid w:val="82485190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="181469B5"/>
+    <w:nsid w:val="E0BA3C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57A92885"/>
+    <w:nsid w:val="4E1B46F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.misha.fr/actualites/penser-democratie-europeenne/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/lobservatoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-%C3%89lise-Massicard--5620.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feministbellek.org/militarizm/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6upphhfse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05113187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04442633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ball.010.0036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.038.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.085.0148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Am&#233;rique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roja Chamankar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/exister-ecrire-resister/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/le-manege-des-frontieres-criminalisation-des-migrations-et-solidarites-dans-les-alpes-maritimes/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/loin-de-chez-moi-mais-jusquou/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lianalevi.fr/catalogue/parce-quils-sont-armeniens/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42357" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04732566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-croises-mobilites-lalterite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62934?language=en" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/agir-ici-et-maintenant-floreal-m-romero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amourier.fr/?s=selek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Veyretout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04750610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.misha.fr/actualites/penser-democratie-europeenne/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/lobservatoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Gulcin-Erdi%20Lelandais--669657.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-%C3%89lise-Massicard--5620.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feministbellek.org/militarizm/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cife.eu/Ressources/FCK/files/publications/policy%20paper/2018/CIFE_PP72_Pinar_Selek_Frontieres_Franco_Italiennes_CriminalisationFemmesMobilite.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6upphhfse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05113187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04442633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ball.010.0036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.038.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.085.0148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean d'Am&#233;rique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roja Chamankar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/exister-ecrire-resister/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04247352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/le-manege-des-frontieres-criminalisation-des-migrations-et-solidarites-dans-les-alpes-maritimes/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/loin-de-chez-moi-mais-jusquou/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lianalevi.fr/catalogue/parce-quils-sont-armeniens/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42357" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04732566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-croises-mobilites-lalterite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62934?language=en" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/agir-ici-et-maintenant-floreal-m-romero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amourier.fr/?s=selek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Veyretout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04750610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>