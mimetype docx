--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -438,351 +438,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact resisting mechanism of tension-torsion coupling metamaterials</w:t>
+                <w:t xml:space="preserve">Primal–dual on-the-fly reduced-order modeling for large-scale transient dynamic topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Meng</w:t>
+                <w:t xml:space="preserve">Manyu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingzhe Zhong</w:t>
+                <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yushan Gao</w:t>
+                <w:t xml:space="preserve">Xinran Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuliang Hou</w:t>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109100⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 428, pp.117099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474515v1</w:t>
+                <w:t xml:space="preserve">hal-04732225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal–dual on-the-fly reduced-order modeling for large-scale transient dynamic topology optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact resisting mechanism of tension-torsion coupling metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manyu Xiao</w:t>
+                <w:t xml:space="preserve">Mingzhe Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Ma</w:t>
+                <w:t xml:space="preserve">Yushan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinran Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+                <w:t xml:space="preserve">Tong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">Yuliang Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 428, pp.117099. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732225v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Fibonacci spiral pattern for stiffening rib design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliang Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,51 +989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1123,51 +1123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sougata Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongcheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1231,51 +1231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: From Topology Optimization Design to Additive Manufacturing: Today’s Success and Tomorrow’s Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1495,103 +1495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emerging class of hyperbolic lattice exhibiting tunable elastic properties and impact absorption through chiral twisting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiong Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliang Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40, pp.100869. </w:t>
@@ -1623,425 +1623,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained multi-fidelity surrogate framework using Bayesian optimization with non-intrusive reduced-order basis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tariq Benamara</w:t>
+                <w:t xml:space="preserve">Automated Identification of Defect Morphology and Spatial Distribution in Woven Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Madra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Thuy Van-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanh-Nghiem Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-00176-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), pp.178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs4040178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328334v1</w:t>
+                <w:t xml:space="preserve">hal-03328332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Identification of Defect Morphology and Spatial Distribution in Woven Composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chanh-Nghiem Nguyen</w:t>
+                <w:t xml:space="preserve">On-the-fly model reduction for large-scale structural topology optimization using principal components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manyu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongcheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhrajit Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs4040178⟩</w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (1), pp.209-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00158-019-02485-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328332v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly model reduction for large-scale structural topology optimization using principal components analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dongcheng Lu</w:t>
+                <w:t xml:space="preserve">Constrained multi-fidelity surrogate framework using Bayesian optimization with non-intrusive reduced-order basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Khatouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (1), pp.209-230. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00158-019-02485-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-00176-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531425v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on mixed-integer formulations for hyper-reduction schemes in nonlinear dynamics</w:t>
               </w:r>
@@ -2291,51 +2291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Topology Optimization Design to Additive Manufacturing: Today’s Success and Tomorrow’s Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2555,90 +2555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Shape-Manifold Learning Approach: Concepts, Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2685,77 +2685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse manifold learning of the geometry of woven reinforcements in composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Madra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2828,51 +2828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanyi Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manyu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gongnan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,581 +2926,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering method for analysis of morphology of short natural fibers in composites based on X-ray microtomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Madra</w:t>
+                <w:t xml:space="preserve">An objective meta-modeling approach for indentation-based material characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.07.028⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613938v1</w:t>
+                <w:t xml:space="preserve">hal-01451417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into the identifiability of material properties by instrumented indentation test using manifold approach based on P-h curve and imprint shape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Meng</w:t>
+                <w:t xml:space="preserve">Towards surrogate modeling of material microstructures through the processing variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 294, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2016.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328341v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards surrogate modeling of material microstructures through the processing variables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">An insight into the identifiability of material properties by instrumented indentation test using manifold approach based on P-h curve and imprint shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2016.08.056⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106-107, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358149v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An objective meta-modeling approach for indentation-based material characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bartier</w:t>
+                <w:t xml:space="preserve">A clustering method for analysis of morphology of short natural fibers in composites based on X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Madra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Hernot</w:t>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trochu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 107, pp.31-44. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.184-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451417v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of material properties using indentation test and shape manifold learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 297, pp.239-257. </w:t>
@@ -3538,51 +3538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale structural topology optimization with an approximate constitutive model for local material microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4103,450 +4103,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAILORED GAUSSIAN PROCESS KERNELS FOR LEARNING REPRESENTATIVE VOLUME ELEMENTS (RVE) FROM EBSD TEXTURE DATA OF POLYCRYSTALS</w:t>
+                <w:t xml:space="preserve">Gaussian Process Regression for Texture Analysis: Reconstruction and Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIII International Conference on Computational Plasticity, COMPLAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021415v1</w:t>
+                <w:t xml:space="preserve">hal-05462804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Process Regression for Texture Analysis: Reconstruction and Homogenization</w:t>
+                <w:t xml:space="preserve">TAILORED GAUSSIAN PROCESS KERNELS FOR LEARNING REPRESENTATIVE VOLUME ELEMENTS (RVE) FROM EBSD TEXTURE DATA OF POLYCRYSTALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Conference on Computational Plasticity, COMPLAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462804v1</w:t>
+                <w:t xml:space="preserve">hal-05021415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive reduced order approximation for multi-physics problems</w:t>
+                <w:t xml:space="preserve">Utilisation de fonctions d'agrégation en optimisation topologique et application au design d'aimants supraconducteurs pour les IRMs hauts champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
+                <w:t xml:space="preserve">Jason Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Brancherie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+                <w:t xml:space="preserve">Justin Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Gaied</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611007v1</w:t>
+                <w:t xml:space="preserve">hal-04611061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de fonctions d'agrégation en optimisation topologique et application au design d'aimants supraconducteurs pour les IRMs hauts champs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-intrusive reduced order approximation for multi-physics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Fischer</w:t>
+                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Di Paola</w:t>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dilasser</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sadok Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611061v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la dimensionnalité de textures de métaux polycristallins</w:t>
               </w:r>
@@ -4634,272 +4634,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of Reduced-Order Model for polycrystalline plasticity</w:t>
+                <w:t xml:space="preserve">Using a Reduced-Order Modeling strategy for accounting for texture information in the context of polycrystalline plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPU-UTC Bilateral Symposium on Data-driven Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Xi'An, China</w:t>
+              <w:t xml:space="preserve">2023 International Conference on the Cooperation and Integration of Industry, Education, Research and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404373v1</w:t>
+                <w:t xml:space="preserve">hal-04404368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction in the context of polycrystalline plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bingqian Li</w:t>
+                <w:t xml:space="preserve">A NEW MODELING STRATEGY ACCOUNTING FOR MATERIAL TEXTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mayer Grigoleto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403924v1</w:t>
+                <w:t xml:space="preserve">hal-04404030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-Order Polycrystalline Texture Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4908,578 +4921,565 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Reduced-Order Modeling strategy for accounting for texture information in the context of polycrystalline plasticity</w:t>
+                <w:t xml:space="preserve">Model reduction in the context of polycrystalline plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang Jin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on the Cooperation and Integration of Industry, Education, Research and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Wuhan, China</w:t>
+              <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404368v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW MODELING STRATEGY ACCOUNTING FOR MATERIAL TEXTURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An application of Reduced-Order Model for polycrystalline plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">NPU-UTC Bilateral Symposium on Data-driven Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404030v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of experiments for data-driven optimization in the field of direct metal laser sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic Zettel</w:t>
+                <w:t xml:space="preserve">Vers un paradigme d'apprentissage de variété pour la caractérisation de l'anisotropie plastique dans des métaux et des alliages métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Willmann</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718079v1</w:t>
+                <w:t xml:space="preserve">hal-03717743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un paradigme d'apprentissage de variété pour la caractérisation de l'anisotropie plastique dans des métaux et des alliages métalliques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">Design of experiments for data-driven optimization in the field of direct metal laser sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Zettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Bouvier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nicolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Willmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717743v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Structures Using Higher Order Finite Elements in Analysis</w:t>
               </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5593,407 +5593,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machines à Vecteurs Supports pour l'approximation de contraintes de couplage en optimisation composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrichissement des modèles réduits POD non intrusifs multiniveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Khatouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+                <w:t xml:space="preserve">Marguin Virgile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824663v1</w:t>
+                <w:t xml:space="preserve">hal-04824664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement des modèles réduits POD non intrusifs multiniveaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tariq Benamara</w:t>
+                <w:t xml:space="preserve">Critère temporel pour la sélection des modes POD et application à la dynamique des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Phalippou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marguin Virgile</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824664v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère temporel pour la sélection des modes POD et application à la dynamique des structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Phalippou</w:t>
+                <w:t xml:space="preserve">Machines à Vecteurs Supports pour l'approximation de contraintes de couplage en optimisation composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824579v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of highly anisotropic polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,51 +6057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Shape-­Manifold Learning Approach Applied to Material Property Identification from Instrumented Indentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6152,51 +6152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Material Properties by Instrumented Indentation using Manifold Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6345,450 +6345,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit kriging model of fibrous reinforcements in composites based on X-ray microtomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Trochu</w:t>
+                <w:t xml:space="preserve">On the uniqueness of the elastoplastic properties identified from the indentation test on materials following the Vocé hardening law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922524v1</w:t>
+                <w:t xml:space="preserve">hal-01922520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the uniqueness of the elastoplastic properties identified from the indentation test on materials following the Vocé hardening law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Meng</w:t>
+                <w:t xml:space="preserve">Implicit kriging model of fibrous reinforcements in composites based on X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Madra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922520v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TUComp framework for modeling and analysis of composite materials based on X-ray microtomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Trochu</w:t>
+                <w:t xml:space="preserve">Optimisation aérodynamique assistée par métamodèles POD multi-fidélité non-intrusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sainvitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908918v1</w:t>
+                <w:t xml:space="preserve">hal-01926329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation aérodynamique assistée par métamodèles POD multi-fidélité non-intrusifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tariq Benamara</w:t>
+                <w:t xml:space="preserve">TUComp framework for modeling and analysis of composite materials based on X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Madra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Sainvitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926329v1</w:t>
+                <w:t xml:space="preserve">hal-01908918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la fiabilité en Mécanique de la Rupture assistée par un classificateur de machine à vecteurs de support</w:t>
               </w:r>
@@ -6893,510 +6893,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Material Parameters Using Indentation Test and Manifold Learning Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Meng</w:t>
+                <w:t xml:space="preserve">Shape Optimization in Metal Forming Applications Based on the Shape-Manifold Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Technology of Troyes, Troyes, France, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373544v1</w:t>
+                <w:t xml:space="preserve">hal-01382209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization by Shape Manifold Based on Level Set Interpolation Applied to Deep Drawing Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Vers une approche objective pour l'identification des paramètres mécaniques basée sur l'interpolation d'empreinte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Indentation Multi Echelle Nord Pas-de-Calais, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373543v1</w:t>
+                <w:t xml:space="preserve">hal-01371342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche objective pour l'identification des paramètres mécaniques basée sur l'interpolation d'empreinte.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification of Material Parameters Using Indentation Test and Manifold Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Indentation Multi Echelle Nord Pas-de-Calais, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371342v1</w:t>
+                <w:t xml:space="preserve">hal-01373544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization in Metal Forming Applications Based on the Shape-Manifold Approach</w:t>
+                <w:t xml:space="preserve">Optimization by Shape Manifold Based on Level Set Interpolation Applied to Deep Drawing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Technology of Troyes, Troyes, France, Jul 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382209v1</w:t>
+                <w:t xml:space="preserve">hal-01373543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle basée sur l’apprentissage par variété appliquée à l’optimisation du procédé d’emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7434,51 +7434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards simultaneous meta-modeling for both the output and input spaces in the context of design shape optimization using asynchronous high-performance computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8271,51 +8271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On P-refinement in Topology Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sougata Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhrajit Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,51 +8790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05521213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118825" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04937472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Zettel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Willmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.01.237" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Zhong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Gao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117099" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khatouri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Benamara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00214-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukherjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.09.078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougata Mukherjee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongcheng Lu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Dutta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-021-09544-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Quan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Shi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09445-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phalippou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Shi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.100869" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00176-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Thuy Van-Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tri Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanh-Nghiem Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4040178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02485-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phalippou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00167-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chocat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaucaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Debeugny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sainvitu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106514" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09331-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6243" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9189-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trochu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyi Lv" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongnan Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/csci.2018.19.4.2868" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.07.028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2016.08.056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hernot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.12.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Oujebbour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1190-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01994269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Naceur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Knopf-Lenoir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01213588" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97CTZQXR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleiber Michal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1630030503" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWJXP41N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gaied" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Le Coz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Fischer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dilasser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Jin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04403924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mayer Grigoleto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9829-6_61" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguin Virgile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824579v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lepot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-65106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trochu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01371342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Filomeno Coelho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6866-4_1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88664-2.00005-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05521213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118825" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04937472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Zettel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Willmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.01.237" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Xiao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Zhong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Gao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Hou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khatouri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Benamara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00214-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukherjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.09.078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougata Mukherjee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongcheng Lu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Dutta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-021-09544-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Quan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Shi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09445-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phalippou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Shi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.100869" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Thuy Van-Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tri Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanh-Nghiem Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4040178" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02485-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00176-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phalippou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00167-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chocat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaucaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Debeugny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sainvitu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106514" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09331-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6243" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9189-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trochu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyi Lv" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongnan Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/csci.2018.19.4.2868" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hernot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2016.08.056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613938v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.07.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.12.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Oujebbour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1190-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01994269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Naceur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Knopf-Lenoir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01213588" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97CTZQXR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleiber Michal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1630030503" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWJXP41N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Le Coz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dilasser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gaied" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Jin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404368v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mayer Grigoleto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leclerc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04403924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9829-6_61" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguin Virgile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lepot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-65106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trochu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382209v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01371342v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Filomeno Coelho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6866-4_1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88664-2.00005-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>