--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -438,351 +438,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal–dual on-the-fly reduced-order modeling for large-scale transient dynamic topology optimization</w:t>
+                <w:t xml:space="preserve">Impact resisting mechanism of tension-torsion coupling metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manyu Xiao</w:t>
+                <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Ma</w:t>
+                <w:t xml:space="preserve">Mingzhe Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinran Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+                <w:t xml:space="preserve">Yushan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">Tong Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliang Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117099⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732225v1</w:t>
+                <w:t xml:space="preserve">hal-04474515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact resisting mechanism of tension-torsion coupling metamaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primal–dual on-the-fly reduced-order modeling for large-scale transient dynamic topology optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingzhe Zhong</w:t>
+                <w:t xml:space="preserve">Manyu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yushan Gao</w:t>
+                <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Gao</w:t>
+                <w:t xml:space="preserve">Xinran Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliang Hou</w:t>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.109100. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 428, pp.117099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474515v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Fibonacci spiral pattern for stiffening rib design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliang Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,51 +989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1123,51 +1123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sougata Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongcheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1231,51 +1231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: From Topology Optimization Design to Additive Manufacturing: Today’s Success and Tomorrow’s Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1495,103 +1495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emerging class of hyperbolic lattice exhibiting tunable elastic properties and impact absorption through chiral twisting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiong Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliang Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40, pp.100869. </w:t>
@@ -1763,90 +1763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-the-fly model reduction for large-scale structural topology optimization using principal components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manyu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongcheng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhrajit Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2291,51 +2291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Topology Optimization Design to Additive Manufacturing: Today’s Success and Tomorrow’s Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2555,90 +2555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Shape-Manifold Learning Approach: Concepts, Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2711,51 +2711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Madra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2828,51 +2828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanyi Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manyu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gongnan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,581 +2926,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An objective meta-modeling approach for indentation-based material characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">A clustering method for analysis of morphology of short natural fibers in composites based on X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Madra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bartier</w:t>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Hernot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trochu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.01.011⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451417v1</w:t>
+                <w:t xml:space="preserve">hal-01613938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards surrogate modeling of material microstructures through the processing variables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">An insight into the identifiability of material properties by instrumented indentation test using manifold approach based on P-h curve and imprint shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2016.08.056⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106-107, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358149v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into the identifiability of material properties by instrumented indentation test using manifold approach based on P-h curve and imprint shape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">An objective meta-modeling approach for indentation-based material characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328341v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering method for analysis of morphology of short natural fibers in composites based on X-ray microtomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+                <w:t xml:space="preserve">Towards surrogate modeling of material microstructures through the processing variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102, pp.184-195. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 294, pp.157-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2016.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613938v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of material properties using indentation test and shape manifold learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 297, pp.239-257. </w:t>
@@ -3538,51 +3538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale structural topology optimization with an approximate constitutive model for local material microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4103,450 +4103,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Process Regression for Texture Analysis: Reconstruction and Homogenization</w:t>
+                <w:t xml:space="preserve">TAILORED GAUSSIAN PROCESS KERNELS FOR LEARNING REPRESENTATIVE VOLUME ELEMENTS (RVE) FROM EBSD TEXTURE DATA OF POLYCRYSTALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Conference on Computational Plasticity, COMPLAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462804v1</w:t>
+                <w:t xml:space="preserve">hal-05021415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAILORED GAUSSIAN PROCESS KERNELS FOR LEARNING REPRESENTATIVE VOLUME ELEMENTS (RVE) FROM EBSD TEXTURE DATA OF POLYCRYSTALS</w:t>
+                <w:t xml:space="preserve">Gaussian Process Regression for Texture Analysis: Reconstruction and Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIII International Conference on Computational Plasticity, COMPLAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021415v1</w:t>
+                <w:t xml:space="preserve">hal-05462804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de fonctions d'agrégation en optimisation topologique et application au design d'aimants supraconducteurs pour les IRMs hauts champs</w:t>
+                <w:t xml:space="preserve">Non-intrusive reduced order approximation for multi-physics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Le Coz</w:t>
+                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Fischer</w:t>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Di Paola</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sadok Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611061v1</w:t>
+                <w:t xml:space="preserve">hal-04611007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive reduced order approximation for multi-physics problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de fonctions d'agrégation en optimisation topologique et application au design d'aimants supraconducteurs pour les IRMs hauts champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
+                <w:t xml:space="preserve">Justin Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Brancherie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+                <w:t xml:space="preserve">François Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Gaied</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611007v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la dimensionnalité de textures de métaux polycristallins</w:t>
               </w:r>
@@ -4634,285 +4634,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Reduced-Order Modeling strategy for accounting for texture information in the context of polycrystalline plasticity</w:t>
+                <w:t xml:space="preserve">Model reduction in the context of polycrystalline plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang Jin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on the Cooperation and Integration of Industry, Education, Research and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Wuhan, China</w:t>
+              <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404368v1</w:t>
+                <w:t xml:space="preserve">hal-04403924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW MODELING STRATEGY ACCOUNTING FOR MATERIAL TEXTURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An application of Reduced-Order Model for polycrystalline plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">NPU-UTC Bilateral Symposium on Data-driven Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404030v1</w:t>
+                <w:t xml:space="preserve">hal-04404373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-Order Polycrystalline Texture Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4921,565 +4908,578 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction in the context of polycrystalline plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bingqian Li</w:t>
+                <w:t xml:space="preserve">A NEW MODELING STRATEGY ACCOUNTING FOR MATERIAL TEXTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mayer Grigoleto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403924v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of Reduced-Order Model for polycrystalline plasticity</w:t>
+                <w:t xml:space="preserve">Using a Reduced-Order Modeling strategy for accounting for texture information in the context of polycrystalline plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPU-UTC Bilateral Symposium on Data-driven Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Xi'An, China</w:t>
+              <w:t xml:space="preserve">2023 International Conference on the Cooperation and Integration of Industry, Education, Research and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404373v1</w:t>
+                <w:t xml:space="preserve">hal-04404368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un paradigme d'apprentissage de variété pour la caractérisation de l'anisotropie plastique dans des métaux et des alliages métalliques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">Design of experiments for data-driven optimization in the field of direct metal laser sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Zettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Bouvier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nicolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Willmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717743v1</w:t>
+                <w:t xml:space="preserve">hal-03718079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of experiments for data-driven optimization in the field of direct metal laser sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic Zettel</w:t>
+                <w:t xml:space="preserve">Vers un paradigme d'apprentissage de variété pour la caractérisation de l'anisotropie plastique dans des métaux et des alliages métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Willmann</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718079v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Structures Using Higher Order Finite Elements in Analysis</w:t>
               </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5593,407 +5593,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement des modèles réduits POD non intrusifs multiniveaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tariq Benamara</w:t>
+                <w:t xml:space="preserve">Machines à Vecteurs Supports pour l'approximation de contraintes de couplage en optimisation composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marguin Virgile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824664v1</w:t>
+                <w:t xml:space="preserve">hal-04824663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère temporel pour la sélection des modes POD et application à la dynamique des structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Phalippou</w:t>
+                <w:t xml:space="preserve">Enrichissement des modèles réduits POD non intrusifs multiniveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Khatouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malek Zarroug</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguin Virgile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824579v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machines à Vecteurs Supports pour l'approximation de contraintes de couplage en optimisation composite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
+                <w:t xml:space="preserve">Critère temporel pour la sélection des modes POD et application à la dynamique des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Phalippou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824663v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of highly anisotropic polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,51 +6057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Shape-­Manifold Learning Approach Applied to Material Property Identification from Instrumented Indentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6152,51 +6152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Material Properties by Instrumented Indentation using Manifold Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6351,103 +6351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the uniqueness of the elastoplastic properties identified from the indentation test on materials following the Vocé hardening law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
@@ -6893,510 +6893,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization in Metal Forming Applications Based on the Shape-Manifold Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification of Material Parameters Using Indentation Test and Manifold Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Technology of Troyes, Troyes, France, Jul 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382209v1</w:t>
+                <w:t xml:space="preserve">hal-01373544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche objective pour l'identification des paramètres mécaniques basée sur l'interpolation d'empreinte.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimization by Shape Manifold Based on Level Set Interpolation Applied to Deep Drawing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Indentation Multi Echelle Nord Pas-de-Calais, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371342v1</w:t>
+                <w:t xml:space="preserve">hal-01373543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Material Parameters Using Indentation Test and Manifold Learning Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vers une approche objective pour l'identification des paramètres mécaniques basée sur l'interpolation d'empreinte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bartier</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Indentation Multi Echelle Nord Pas-de-Calais, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373544v1</w:t>
+                <w:t xml:space="preserve">hal-01371342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization by Shape Manifold Based on Level Set Interpolation Applied to Deep Drawing Applications</w:t>
+                <w:t xml:space="preserve">Shape Optimization in Metal Forming Applications Based on the Shape-Manifold Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Technology of Troyes, Troyes, France, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373543v1</w:t>
+                <w:t xml:space="preserve">hal-01382209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle basée sur l’apprentissage par variété appliquée à l’optimisation du procédé d’emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7434,51 +7434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards simultaneous meta-modeling for both the output and input spaces in the context of design shape optimization using asynchronous high-performance computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8271,51 +8271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On P-refinement in Topology Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sougata Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhrajit Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,51 +8790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05521213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118825" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04937472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Zettel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Willmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.01.237" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Xiao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Zhong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Gao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Hou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khatouri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Benamara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00214-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukherjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.09.078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougata Mukherjee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongcheng Lu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Dutta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-021-09544-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Quan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Shi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09445-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phalippou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Shi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.100869" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Thuy Van-Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tri Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanh-Nghiem Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4040178" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02485-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00176-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phalippou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00167-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chocat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaucaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Debeugny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sainvitu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106514" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09331-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6243" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9189-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trochu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyi Lv" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongnan Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/csci.2018.19.4.2868" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hernot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2016.08.056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613938v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.07.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.12.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Oujebbour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1190-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01994269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Naceur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Knopf-Lenoir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01213588" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97CTZQXR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleiber Michal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1630030503" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWJXP41N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Le Coz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dilasser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gaied" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Jin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404368v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mayer Grigoleto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leclerc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04403924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9829-6_61" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguin Virgile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lepot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-65106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trochu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382209v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01371342v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Filomeno Coelho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6866-4_1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88664-2.00005-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05521213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118825" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04937472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Zettel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Willmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.01.237" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Zhong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Gao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117099" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khatouri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Benamara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00214-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukherjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.09.078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougata Mukherjee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongcheng Lu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Dutta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-021-09544-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Quan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Shi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09445-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phalippou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouabdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Shi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.100869" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Thuy Van-Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tri Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanh-Nghiem Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4040178" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02485-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00176-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phalippou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00167-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chocat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaucaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Debeugny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sainvitu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106514" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09331-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6243" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9189-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trochu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyi Lv" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongnan Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/csci.2018.19.4.2868" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.07.028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03328341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451417v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hernot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2016.08.056" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.12.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Oujebbour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1190-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01994269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Naceur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Knopf-Lenoir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01213588" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97CTZQXR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleiber Michal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1630030503" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWJXP41N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gaied" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Le Coz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Fischer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dilasser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Jin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04403924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mayer Grigoleto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9829-6_61" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguin Virgile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824579v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lepot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-65106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trochu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01371342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Filomeno Coelho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6866-4_1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88664-2.00005-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>