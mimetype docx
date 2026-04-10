--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2443,238 +2443,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des sentiers pédestres sur la rive du lac Léman. L'action publique territoriale à la croisée des chemins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les singularités d'aménagement du sentier du littoral face aux multiples usages pédestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clivaz</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.129-147, 2022, 978-2-37496-162-0</w:t>
+              <w:t xml:space="preserve">, pp.111-128, 2022, 978-2-37496-162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03661672v1</w:t>
+                <w:t xml:space="preserve">halshs-03661673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les singularités d'aménagement du sentier du littoral face aux multiples usages pédestres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gouvernance des sentiers pédestres sur la rive du lac Léman. L'action publique territoriale à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clivaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.111-128, 2022, 978-2-37496-162-0</w:t>
+              <w:t xml:space="preserve">, pp.129-147, 2022, 978-2-37496-162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03661673v1</w:t>
+                <w:t xml:space="preserve">halshs-03661672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de la destination touristique : quelles pratiques spatiales par les acteurs ?</w:t>
               </w:r>
@@ -2727,363 +2727,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03111994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « slow tourism » : ambitions et contraintes institutionnelles pour un développement touristique différencié</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’office de tourisme, une institution locale centenaire : la créativité pour adaptation à sa destination touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t>
+              <w:t xml:space="preserve">ISTE éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre Slow. Enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.357-371, 2020, 978-2-8143-0568-7</w:t>
+              <w:t xml:space="preserve">Organisations créatives et culturelles : évolutions et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-146, 2020, 9781784056841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02925968v1</w:t>
+                <w:t xml:space="preserve">halshs-02624496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’office de tourisme, une institution locale centenaire : la créativité pour adaptation à sa destination touristique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le « slow tourism » : ambitions et contraintes institutionnelles pour un développement touristique différencié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE éditions. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations créatives et culturelles : évolutions et mutations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vivre Slow. Enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.357-371, 2020, 978-2-8143-0568-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02624496v1</w:t>
+                <w:t xml:space="preserve">halshs-02925968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de compétence de la promotion des destinations touristiques en France et en Suisse. Le cas de l’espace transfrontalier de l’Arc Lémanique.</w:t>
+                <w:t xml:space="preserve">The Cognac vineyard area : territorial quality as a focus for tourism development within the context of a globally consumed product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le tourisme, un domaine de compétence partagé.</w:t>
+              <w:t xml:space="preserve">Gastronomy and local development : The quality of products, and places experiences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-120, 2018</w:t>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-170, 2018, 978-1138731998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02011505v1</w:t>
+                <w:t xml:space="preserve">halshs-02011490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cognac vineyard area : territorial quality as a focus for tourism development within the context of a globally consumed product</w:t>
+                <w:t xml:space="preserve">Partage de compétence de la promotion des destinations touristiques en France et en Suisse. Le cas de l’espace transfrontalier de l’Arc Lémanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastronomy and local development : The quality of products, and places experiences.</w:t>
+              <w:t xml:space="preserve">Le tourisme, un domaine de compétence partagé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-170, 2018, 978-1138731998</w:t>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-120, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02011490v1</w:t>
+                <w:t xml:space="preserve">halshs-02011505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme, évènementiel : des rencontres, une quête d’altérité</w:t>
               </w:r>
@@ -3175,221 +3175,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déplacements et visites pendant le séjour, un indicateur sur l’expérience d’une destination touristique</w:t>
+                <w:t xml:space="preserve">La mobilisation des ressources territoriales dans les trajectoires des stations littorales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatt Emeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le tourisme comme expérience, regards interdisciplinaire sur le vécu touristique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-85, 2016, 978-2-7605-4357-7</w:t>
+              <w:t xml:space="preserve">Stations en tension - Dir V.Vlès &amp; C.Bouneau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIE Peter Lang, pp.19-30, 2016, 978-2-87574-318-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547694v1</w:t>
+                <w:t xml:space="preserve">halshs-01327115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation des ressources territoriales dans les trajectoires des stations littorales françaises</w:t>
+                <w:t xml:space="preserve">Les déplacements et visites pendant le séjour, un indicateur sur l’expérience d’une destination touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Québec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stations en tension - Dir V.Vlès &amp; C.Bouneau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIE Peter Lang, pp.19-30, 2016, 978-2-87574-318-3</w:t>
+              <w:t xml:space="preserve">Le tourisme comme expérience, regards interdisciplinaire sur le vécu touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-85, 2016, 978-2-7605-4357-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01327115v1</w:t>
+                <w:t xml:space="preserve">hal-02547694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fest-noz, patrimoine culturel immatériel classé par l’UNESCO : une ressource touristique ?</w:t>
               </w:r>
@@ -3894,286 +3894,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of education and research in tourism and culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des pratiques pédestres et touristiques au sein des Grands sites de France. Quels enjeux de transition pour les territoires littoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint Working Group in Higher Education, Research and Innovation Indonesia-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Surabaya (UNESA); Indonesian Ministry of Education, Culture, Research and Technology; Indonesian National Research and Innovation Agency (BRIN); East Java Province; Ambassade de France en Indonésie, au Timor Oriental et auprès de l'ASEAN; Institut Français Indonésie; Campus France, Jul 2024, Surabaya, Indonesia</w:t>
+              <w:t xml:space="preserve">3e Congrès de la Société Savante de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, CREGO / MSH, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637426v1</w:t>
+                <w:t xml:space="preserve">halshs-04849084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des pratiques pédestres et touristiques au sein des Grands sites de France. Quels enjeux de transition pour les territoires littoraux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques pédestres sur le sentier du littoral français à l’aune d’une gouvernance : freins et enjeux de (dis)continuité de l’itinérance à des fins touristiques et de loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Rech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès de la Société Savante de Management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, CREGO / MSH, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">13e édition du colloque pluridisciplinaire AsTRES « Tourisme et itinérances : des expériences aux enjeux d’adaptation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, InREnT, Dec 2024, Boulogne-Sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04849084v1</w:t>
+                <w:t xml:space="preserve">halshs-04849107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques pédestres sur le sentier du littoral français à l’aune d’une gouvernance : freins et enjeux de (dis)continuité de l’itinérance à des fins touristiques et de loisirs</w:t>
+                <w:t xml:space="preserve">The challenges of education and research in tourism and culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e édition du colloque pluridisciplinaire AsTRES « Tourisme et itinérances : des expériences aux enjeux d’adaptation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, InREnT, Dec 2024, Boulogne-Sur-Mer, France</w:t>
+              <w:t xml:space="preserve">13th Joint Working Group in Higher Education, Research and Innovation Indonesia-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Surabaya (UNESA); Indonesian Ministry of Education, Culture, Research and Technology; Indonesian National Research and Innovation Agency (BRIN); East Java Province; Ambassade de France en Indonésie, au Timor Oriental et auprès de l'ASEAN; Institut Français Indonésie; Campus France, Jul 2024, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04849107v1</w:t>
+                <w:t xml:space="preserve">hal-04637426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités touristiques: habiter le Monde en quête d’ailleurs ?</w:t>
               </w:r>
@@ -4481,217 +4481,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de la destination touristique : quelles pratiques spatiales par les acteurs ?</w:t>
+                <w:t xml:space="preserve">Perspectives d’aménagement durable des stations touristiques littorales. Le cas de la station de Lacanau-Océan (Gironde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Ducroquet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">4e conférence annuelle de l’Association Francophone de Management en Tourisme, « Les autres tourismes : émergence de modèles alternatifs et défis pour le management »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Sup de Co La Rochelle, May 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525474v1</w:t>
+                <w:t xml:space="preserve">halshs-02548216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d’aménagement durable des stations touristiques littorales. Le cas de la station de Lacanau-Océan (Gironde)</w:t>
+                <w:t xml:space="preserve">Les territoires de la destination touristique : quelles pratiques spatiales par les acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Violier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e conférence annuelle de l’Association Francophone de Management en Tourisme, « Les autres tourismes : émergence de modèles alternatifs et défis pour le management »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Sup de Co La Rochelle, May 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02548216v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des mesures de gestion de la fréquentation dans les sites naturels exceptionnels</w:t>
               </w:r>
@@ -4766,398 +4766,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02556115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation au service d’un tourisme transfrontalier : lecture des pratiques touristiques franco-suisses autour du lac Léman</w:t>
+                <w:t xml:space="preserve">Perspectives d'un tourisme durable dans les trajectoires de stations littorales par la mobilisation des ressources territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gombault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e conférence annuelle de l’Association Francophone de Management en Tourisme, « L’innovation dans le tourisme, l’heure des défis»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEEC Alpes Savoie, May 2016, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Littoral et tourisme durable : quel champs opérationnel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02548253v1</w:t>
+                <w:t xml:space="preserve">halshs-01327128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des mesures de préservation des sites naturels exceptionnels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’innovation au service d’un tourisme transfrontalier : lecture des pratiques touristiques franco-suisses autour du lac Léman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche : Les sites exceptionnels : quelle contribution au développement local ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plan urbanisme construction architecture (PUCA); Ministère de l'Écologie, du Développement durable et de l'Énergie; Ministère de l'Égalité des Territoires, du Logement et de la Ruralité, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">3e conférence annuelle de l’Association Francophone de Management en Tourisme, « L’innovation dans le tourisme, l’heure des défis»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEEC Alpes Savoie, May 2016, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02556137v1</w:t>
+                <w:t xml:space="preserve">halshs-02548253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces publics de points de vue pour un moment de lieu de la ville touristique. Analyse de pratiques touristiques dans deux villes chinoises : Canton et Shanghaï</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts des mesures de préservation des sites naturels exceptionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moulinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rendez-vous Champlain sur le Tourisme « Enjeux et défis du tourisme urbain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche : Les sites exceptionnels : quelle contribution au développement local ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plan urbanisme construction architecture (PUCA); Ministère de l'Écologie, du Développement durable et de l'Énergie; Ministère de l'Égalité des Territoires, du Logement et de la Ruralité, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02548235v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d'un tourisme durable dans les trajectoires de stations littorales par la mobilisation des ressources territoriales</w:t>
+                <w:t xml:space="preserve">Les espaces publics de points de vue pour un moment de lieu de la ville touristique. Analyse de pratiques touristiques dans deux villes chinoises : Canton et Shanghaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Gombault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral et tourisme durable : quel champs opérationnel ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Boulogne sur Mer, France</w:t>
+              <w:t xml:space="preserve">6e Rendez-vous Champlain sur le Tourisme « Enjeux et défis du tourisme urbain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01327128v1</w:t>
+                <w:t xml:space="preserve">halshs-02548235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative-led Regeneration in French Seaside Resorts: three case studies on transition</w:t>
               </w:r>
@@ -5802,51 +5802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5911,64 +5911,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatt Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6200,51 +6200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DFCBA55"/>
+    <w:nsid w:val="EC70241C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6431,51 +6431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/piriouj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053323" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02748355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074279ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2376" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jim.s.2015040101.20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-ie/Tourist+Destinations+According+to+Stakeholder+Strategies%3A+From+Clusters+to+Local+Tourist+Systems-p-9781786306593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-destinations-touristiques-a-lepreuve-des-acteurs/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/The+Tourist+Region:+A+Co+Construction+of+Tourism+Stakeholders-p-9781119618201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-region-touristique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-evenementiel-3090.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_territoires_de_la_gastronomie_jean_claude_taddei_pascaline_lepeltier-9782140354885-79540.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/organisations-creatives-et-culturelles/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59488" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gastronomy-and-Local-Development-The-Quality-of-Products-Places-and-Experiences/Bellini-Clergeau-Etcheverria/p/book/9781138731998" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-comme-experience-2792.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/themes/destinations-territoires-volume-1-1885.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03525474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moulini&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772471v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/piriouj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053323" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02748355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074279ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2376" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jim.s.2015040101.20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-ie/Tourist+Destinations+According+to+Stakeholder+Strategies%3A+From+Clusters+to+Local+Tourist+Systems-p-9781786306593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-destinations-touristiques-a-lepreuve-des-acteurs/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/The+Tourist+Region:+A+Co+Construction+of+Tourism+Stakeholders-p-9781119618201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-region-touristique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-evenementiel-3090.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_territoires_de_la_gastronomie_jean_claude_taddei_pascaline_lepeltier-9782140354885-79540.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/organisations-creatives-et-culturelles/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gastronomy-and-Local-Development-The-Quality-of-Products-Places-and-Experiences/Bellini-Clergeau-Etcheverria/p/book/9781138731998" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59488" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-comme-experience-2792.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/themes/destinations-territoires-volume-1-1885.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03525474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moulini&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772471v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>