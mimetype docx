--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -682,187 +682,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03656715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sentier du littoral à l’épreuve de la stratégie de déconfinement</w:t>
+                <w:t xml:space="preserve">Lieux en marge et mobilités touristiques. Différencier les lieux ordinaires des lieux à fonctions touristiques régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074279ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02748355v1</w:t>
+                <w:t xml:space="preserve">halshs-02881963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux en marge et mobilités touristiques. Différencier les lieux ordinaires des lieux à fonctions touristiques régionales</w:t>
+                <w:t xml:space="preserve">Le sentier du littoral à l’épreuve de la stratégie de déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1074279ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02881963v1</w:t>
+                <w:t xml:space="preserve">halshs-02748355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du sentier du littoral par les EPCI</w:t>
               </w:r>
@@ -1175,252 +1175,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02003661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation touristique des ressources territoriales dans les trajectoires des stations : les cas de Lacanau-Océan, Biarritz et Martigues</w:t>
+                <w:t xml:space="preserve">Creative resources for attractive seaside resorts: The French turn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Gombault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Investment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.jim.s.2015040101.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01240258v1</w:t>
+                <w:t xml:space="preserve">halshs-01122193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creative resources for attractive seaside resorts: The French turn</w:t>
+                <w:t xml:space="preserve">La valorisation touristique des ressources territoriales dans les trajectoires des stations : les cas de Lacanau-Océan, Biarritz et Martigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Gombault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investment and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Trajectoires des stations touristique, 39, pp.65-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11648/j.jim.s.2015040101.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01122193v1</w:t>
+                <w:t xml:space="preserve">halshs-01240258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GIZC et le développement touristique : enjeux d’un principe organisateur pour la durabilité des stations littorales atlantiques</w:t>
               </w:r>
@@ -3207,51 +3207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatt Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Falaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3756,493 +3756,493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Entrée libre ? » : enjeux et défis de l’accès aux rivages</w:t>
+                <w:t xml:space="preserve">Intercultural Education and &amp;quot;Global Competence&amp;quot; Tourism Talent Cultivation – Case study of National Institute of Tourism of the University of Angers (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e ateliers Rivages de France "L'accès libre et gratuit aux espaces naturels littoraux et lacustres : cela a un prix !"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rivages de France; Conservatoire du Littoral; Syndicat Mixte Baie de Somme Grand Littoral Picard; Conservatoire des Espaces Naturels des Hauts-de-France; Agence de l'eau Artois-Picardie; Ville de Fort-Mahon-Plage, Oct 2025, Fort-Mahon-Plage, France</w:t>
+              <w:t xml:space="preserve">2nd Global Dean’s Forum of Tourism Education, “Innovation in Tourism Education amid Global Changes: Consensus, Empowerment and Leadership"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ningbo University, Sun-Yat Sen University, Université d'Angers, Sep 2025, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312274v1</w:t>
+                <w:t xml:space="preserve">hal-05279309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercultural Education and &amp;quot;Global Competence&amp;quot; Tourism Talent Cultivation – Case study of National Institute of Tourism of the University of Angers (France)</w:t>
+                <w:t xml:space="preserve">« Entrée libre ? » : enjeux et défis de l’accès aux rivages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Global Dean’s Forum of Tourism Education, “Innovation in Tourism Education amid Global Changes: Consensus, Empowerment and Leadership"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ningbo University, Sun-Yat Sen University, Université d'Angers, Sep 2025, Ningbo, China</w:t>
+              <w:t xml:space="preserve">5e ateliers Rivages de France "L'accès libre et gratuit aux espaces naturels littoraux et lacustres : cela a un prix !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rivages de France; Conservatoire du Littoral; Syndicat Mixte Baie de Somme Grand Littoral Picard; Conservatoire des Espaces Naturels des Hauts-de-France; Agence de l'eau Artois-Picardie; Ville de Fort-Mahon-Plage, Oct 2025, Fort-Mahon-Plage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279309v1</w:t>
+                <w:t xml:space="preserve">hal-05312274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des pratiques pédestres et touristiques au sein des Grands sites de France. Quels enjeux de transition pour les territoires littoraux ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mobilités touristiques: habiter le Monde en quête d’ailleurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès de la Société Savante de Management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, CREGO / MSH, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">F/francophonies en contextes universitaires et diversités de l’ailleurs Langues, mobilités, (trans)formations, identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRPALL, CREN, ESO, Université d'Angers, Le Mans Université, Apr 2024, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04849084v1</w:t>
+                <w:t xml:space="preserve">hal-04533896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques pédestres sur le sentier du littoral français à l’aune d’une gouvernance : freins et enjeux de (dis)continuité de l’itinérance à des fins touristiques et de loisirs</w:t>
+                <w:t xml:space="preserve">The challenges of education and research in tourism and culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e édition du colloque pluridisciplinaire AsTRES « Tourisme et itinérances : des expériences aux enjeux d’adaptation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, InREnT, Dec 2024, Boulogne-Sur-Mer, France</w:t>
+              <w:t xml:space="preserve">13th Joint Working Group in Higher Education, Research and Innovation Indonesia-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Surabaya (UNESA); Indonesian Ministry of Education, Culture, Research and Technology; Indonesian National Research and Innovation Agency (BRIN); East Java Province; Ambassade de France en Indonésie, au Timor Oriental et auprès de l'ASEAN; Institut Français Indonésie; Campus France, Jul 2024, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04849107v1</w:t>
+                <w:t xml:space="preserve">hal-04637426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of education and research in tourism and culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des pratiques pédestres et touristiques au sein des Grands sites de France. Quels enjeux de transition pour les territoires littoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint Working Group in Higher Education, Research and Innovation Indonesia-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Surabaya (UNESA); Indonesian Ministry of Education, Culture, Research and Technology; Indonesian National Research and Innovation Agency (BRIN); East Java Province; Ambassade de France en Indonésie, au Timor Oriental et auprès de l'ASEAN; Institut Français Indonésie; Campus France, Jul 2024, Surabaya, Indonesia</w:t>
+              <w:t xml:space="preserve">3e Congrès de la Société Savante de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, CREGO / MSH, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637426v1</w:t>
+                <w:t xml:space="preserve">halshs-04849084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités touristiques: habiter le Monde en quête d’ailleurs ?</w:t>
+                <w:t xml:space="preserve">Les pratiques pédestres sur le sentier du littoral français à l’aune d’une gouvernance : freins et enjeux de (dis)continuité de l’itinérance à des fins touristiques et de loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F/francophonies en contextes universitaires et diversités de l’ailleurs Langues, mobilités, (trans)formations, identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRPALL, CREN, ESO, Université d'Angers, Le Mans Université, Apr 2024, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
+              <w:t xml:space="preserve">13e édition du colloque pluridisciplinaire AsTRES « Tourisme et itinérances : des expériences aux enjeux d’adaptation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, InREnT, Dec 2024, Boulogne-Sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533896v1</w:t>
+                <w:t xml:space="preserve">halshs-04849107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation du Cognac : un moyen de fédérer les acteurs du spiritueux et les acteurs du tourisme</w:t>
               </w:r>
@@ -4392,51 +4392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stations touristiques littorales face au changement climatique : quelles stratégies d’adaptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,217 +4481,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d’aménagement durable des stations touristiques littorales. Le cas de la station de Lacanau-Océan (Gironde)</w:t>
+                <w:t xml:space="preserve">Les territoires de la destination touristique : quelles pratiques spatiales par les acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Violier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e conférence annuelle de l’Association Francophone de Management en Tourisme, « Les autres tourismes : émergence de modèles alternatifs et défis pour le management »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Sup de Co La Rochelle, May 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02548216v1</w:t>
+                <w:t xml:space="preserve">hal-03525474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de la destination touristique : quelles pratiques spatiales par les acteurs ?</w:t>
+                <w:t xml:space="preserve">Perspectives d’aménagement durable des stations touristiques littorales. Le cas de la station de Lacanau-Océan (Gironde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Ducroquet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">4e conférence annuelle de l’Association Francophone de Management en Tourisme, « Les autres tourismes : émergence de modèles alternatifs et défis pour le management »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Sup de Co La Rochelle, May 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525474v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02548216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des mesures de gestion de la fréquentation dans les sites naturels exceptionnels</w:t>
               </w:r>
@@ -4785,77 +4785,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'un tourisme durable dans les trajectoires de stations littorales par la mobilisation des ressources territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gombault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral et tourisme durable : quel champs opérationnel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moulinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5143,77 +5143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative-led Regeneration in French Seaside Resorts: three case studies on transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5641,51 +5641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation touristique des territoires littoraux : quelles représentations territoriales pour quelle gouvernance environnementale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5757,271 +5757,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport scientifique intermédiaire 2015. Impacts des mesures de préservation des grands sites naturels.</w:t>
+                <w:t xml:space="preserve">Impacts des mesures de préservation des grands sites naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Hatt</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatt Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR CERTOP 5044. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'écologie et du développement durable; Ministère du logement; Plan Urbanisme Construction et Architecture. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288187v1</w:t>
+                <w:t xml:space="preserve">hal-01465068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des mesures de préservation des grands sites naturels</w:t>
+                <w:t xml:space="preserve">Rapport scientifique intermédiaire 2015. Impacts des mesures de préservation des grands sites naturels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hatt Emeline</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'écologie et du développement durable; Ministère du logement; Plan Urbanisme Construction et Architecture. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR CERTOP 5044. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465068v1</w:t>
+                <w:t xml:space="preserve">hal-01288187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6200,51 +6200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC70241C"/>
+    <w:nsid w:val="339303C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6431,51 +6431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/piriouj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053323" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02748355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074279ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2376" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jim.s.2015040101.20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-ie/Tourist+Destinations+According+to+Stakeholder+Strategies%3A+From+Clusters+to+Local+Tourist+Systems-p-9781786306593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-destinations-touristiques-a-lepreuve-des-acteurs/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/The+Tourist+Region:+A+Co+Construction+of+Tourism+Stakeholders-p-9781119618201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-region-touristique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-evenementiel-3090.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_territoires_de_la_gastronomie_jean_claude_taddei_pascaline_lepeltier-9782140354885-79540.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/organisations-creatives-et-culturelles/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gastronomy-and-Local-Development-The-Quality-of-Products-Places-and-Experiences/Bellini-Clergeau-Etcheverria/p/book/9781138731998" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59488" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-comme-experience-2792.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/themes/destinations-territoires-volume-1-1885.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03525474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moulini&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772471v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/piriouj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053323" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074279ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02748355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2376" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jim.s.2015040101.20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-ie/Tourist+Destinations+According+to+Stakeholder+Strategies%3A+From+Clusters+to+Local+Tourist+Systems-p-9781786306593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-destinations-touristiques-a-lepreuve-des-acteurs/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/The+Tourist+Region:+A+Co+Construction+of+Tourism+Stakeholders-p-9781119618201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-region-touristique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-evenementiel-3090.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_territoires_de_la_gastronomie_jean_claude_taddei_pascaline_lepeltier-9782140354885-79540.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/organisations-creatives-et-culturelles/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gastronomy-and-Local-Development-The-Quality-of-Products-Places-and-Experiences/Bellini-Clergeau-Etcheverria/p/book/9781138731998" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59488" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-comme-experience-2792.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/themes/destinations-territoires-volume-1-1885.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03525474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moulini&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772471v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>