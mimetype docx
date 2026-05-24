--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -375,51 +375,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -682,187 +682,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03656715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux en marge et mobilités touristiques. Différencier les lieux ordinaires des lieux à fonctions touristiques régionales</w:t>
+                <w:t xml:space="preserve">Le sentier du littoral à l’épreuve de la stratégie de déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02881963v1</w:t>
+                <w:t xml:space="preserve">halshs-02748355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sentier du littoral à l’épreuve de la stratégie de déconfinement</w:t>
+                <w:t xml:space="preserve">Lieux en marge et mobilités touristiques. Différencier les lieux ordinaires des lieux à fonctions touristiques régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074279ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02748355v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02881963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du sentier du littoral par les EPCI</w:t>
               </w:r>
@@ -937,821 +937,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02964628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformes territoriales et exercice de la compétence tourisme par l’institution publique départementale française. Cas exploratoires de la Charente Maritime et des Deux Sèvres</w:t>
+                <w:t xml:space="preserve">La gestion du sentier littoral par les EPCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clivaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.23-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02535074v1</w:t>
+                <w:t xml:space="preserve">hal-05621512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d’un tourisme durable dans les trajectoires de stations littorales.</w:t>
+                <w:t xml:space="preserve">Réformes territoriales et exercice de la compétence tourisme par l’institution publique départementale française. Cas exploratoires de la Charente Maritime et des Deux Sèvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.2376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02011499v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension régionale du système touristique : une lecture réticulaire par les pratiques spatiales des touristes au sein de l’espace des « châteaux de la Loire »</w:t>
+                <w:t xml:space="preserve">Perspectives d’un tourisme durable dans les trajectoires de stations littorales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Littoral et tourisme durable, 191, pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02003661v1</w:t>
+                <w:t xml:space="preserve">halshs-02011499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creative resources for attractive seaside resorts: The French turn</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dimension régionale du système touristique : une lecture réticulaire par les pratiques spatiales des touristes au sein de l’espace des « châteaux de la Loire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investment and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.jim.s.2015040101.20⟩</w:t>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors-série, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.1276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01122193v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02003661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation touristique des ressources territoriales dans les trajectoires des stations : les cas de Lacanau-Océan, Biarritz et Martigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Hatt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Falaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gombault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Trajectoires des stations touristique, 39, pp.65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La GIZC et le développement touristique : enjeux d’un principe organisateur pour la durabilité des stations littorales atlantiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
+                <w:t xml:space="preserve">Creative resources for attractive seaside resorts: The French turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.jim.s.2015040101.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02003669v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01122193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès des chinois au tourisme international : tout change et rien ne change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lu Li</w:t>
+                <w:t xml:space="preserve">La GIZC et le développement touristique : enjeux d’un principe organisateur pour la durabilité des stations littorales atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02462446v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02003669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le haut-lieu touristique Un cadre d’analyse de l’excellence d’une destination.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accès des chinois au tourisme international : tout change et rien ne change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Taunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Violier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02102636v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le haut-lieu touristique Un cadre d’analyse de l’excellence d’une destination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02102636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Destinations et positions de lieux de l’arc Lémanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tourisme et mondialisation, Hors série, pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1761,725 +1856,725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourist Destinations According to Stakeholder Strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Violier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley / ISTE Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-1-786-30659-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les destinations touristiques à l'épreuve des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9781784059958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-37496-162-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03657833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tourist region. A co-construction of tourism stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley; ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9781786304162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119618300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02350154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La région touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9781784055271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02003587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et évènementiel, enjeux territoriaux et stratégies d’acteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Ananian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 299 p., 2017, 978-2-7605-4622-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02003641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système oenotouristique du cognac. Un assemblage complexe entre filière du spiritueux et professionnels du tourisme pour un développement local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de la gastronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-280, 2024, Questions alimentaires et gastronomiques, 978-2-14-035488-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les singularités d'aménagement du sentier du littoral face aux multiples usages pédestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2489,96 +2584,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-128, 2022, 978-2-37496-162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03661673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des sentiers pédestres sur la rive du lac Léman. L'action publique territoriale à la croisée des chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2601,961 +2696,1172 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clivaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-147, 2022, 978-2-37496-162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03661672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de la destination touristique : quelles pratiques spatiales par les acteurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gouvernance des sentiers pédestres sur la rive française du lac Léman : l’action publique territoriale à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions et Presses Universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires fabriqués/territoires instrumentalisés : entre considération et négation de la complexité territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.87-96, 2021, 978-2-7535-7989-7</w:t>
+              <w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socio-économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03111994v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’office de tourisme, une institution locale centenaire : la créativité pour adaptation à sa destination touristique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les impacts des loisirs pédestres sur le littoral entre aménagements et usages : une approche pluridisciplinaire des changements et transformations à l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE éditions. </w:t>
+              <w:t xml:space="preserve">Editions et Presses Universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations créatives et culturelles : évolutions et mutations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socio-économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02624496v1</w:t>
+                <w:t xml:space="preserve">hal-05621856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « slow tourism » : ambitions et contraintes institutionnelles pour un développement touristique différencié</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les territoires de la destination touristique : quelles pratiques spatiales par les acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre Slow. Enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.357-371, 2020, 978-2-8143-0568-7</w:t>
+              <w:t xml:space="preserve">Territoires fabriqués/territoires instrumentalisés : entre considération et négation de la complexité territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.87-96, 2021, 978-2-7535-7989-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02925968v1</w:t>
+                <w:t xml:space="preserve">halshs-03111994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cognac vineyard area : territorial quality as a focus for tourism development within the context of a globally consumed product</w:t>
+                <w:t xml:space="preserve">L’office de tourisme, une institution locale centenaire : la créativité pour adaptation à sa destination touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastronomy and local development : The quality of products, and places experiences.</w:t>
+              <w:t xml:space="preserve">Organisations créatives et culturelles : évolutions et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-170, 2018, 978-1138731998</w:t>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-146, 2020, 9781784056841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02011490v1</w:t>
+                <w:t xml:space="preserve">halshs-02624496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de compétence de la promotion des destinations touristiques en France et en Suisse. Le cas de l’espace transfrontalier de l’Arc Lémanique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le « slow tourism » : ambitions et contraintes institutionnelles pour un développement touristique différencié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le tourisme, un domaine de compétence partagé.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-120, 2018</w:t>
+              <w:t xml:space="preserve">Vivre Slow. Enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.357-371, 2020, 978-2-8143-0568-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02011505v1</w:t>
+                <w:t xml:space="preserve">halshs-02925968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme, évènementiel : des rencontres, une quête d’altérité</w:t>
+                <w:t xml:space="preserve">Partage de compétence de la promotion des destinations touristiques en France et en Suisse. Le cas de l’espace transfrontalier de l’Arc Lémanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme et évènementiel, enjeux territoriaux et stratégies d’acteurs</w:t>
+              <w:t xml:space="preserve">Le tourisme, un domaine de compétence partagé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-5, 2017, 978-2-7605-4622-6</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-120, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02548546v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02011505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation des ressources territoriales dans les trajectoires des stations littorales françaises</w:t>
+                <w:t xml:space="preserve">The Cognac vineyard area : territorial quality as a focus for tourism development within the context of a globally consumed product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Falaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stations en tension - Dir V.Vlès &amp; C.Bouneau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIE Peter Lang, pp.19-30, 2016, 978-2-87574-318-3</w:t>
+              <w:t xml:space="preserve">Gastronomy and local development : The quality of products, and places experiences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-170, 2018, 978-1138731998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01327115v1</w:t>
+                <w:t xml:space="preserve">halshs-02011490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déplacements et visites pendant le séjour, un indicateur sur l’expérience d’une destination touristique</w:t>
+                <w:t xml:space="preserve">Tourisme, évènementiel : des rencontres, une quête d’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires du Québec. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Ananian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le tourisme comme expérience, regards interdisciplinaire sur le vécu touristique</w:t>
+              <w:t xml:space="preserve">Tourisme et évènementiel, enjeux territoriaux et stratégies d’acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-85, 2016, 978-2-7605-4357-7</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-5, 2017, 978-2-7605-4622-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547694v1</w:t>
+                <w:t xml:space="preserve">halshs-02548546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fest-noz, patrimoine culturel immatériel classé par l’UNESCO : une ressource touristique ?</w:t>
+                <w:t xml:space="preserve">Les déplacements et visites pendant le séjour, un indicateur sur l’expérience d’une destination touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'immatériel touristique</w:t>
+              <w:t xml:space="preserve">Le tourisme comme expérience, regards interdisciplinaire sur le vécu touristique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.181-201, 2014, 978-2-343-03080-7</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-85, 2016, 978-2-7605-4357-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547722v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilisation des ressources territoriales dans les trajectoires des stations littorales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatt Emeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stations en tension - Dir V.Vlès &amp; C.Bouneau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIE Peter Lang, pp.19-30, 2016, 978-2-87574-318-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fest-noz, patrimoine culturel immatériel classé par l’UNESCO : une ressource touristique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'immatériel touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-201, 2014, 978-2-343-03080-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche régionale de la destination touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Destinations et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.38-44, 2010, Coprésence à l'oeuvre, 978-2760524996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02547930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3565,51 +3871,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivages de France : comment concilier tourisme durable et gestion de sites naturels sensibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3625,120 +3931,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCMP Publishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léman sans Frontière. Une collaboration marketing franco-suisse pour développer une destination touristique transfrontalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCMP Publishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02350172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3748,586 +4054,586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercultural Education and &amp;quot;Global Competence&amp;quot; Tourism Talent Cultivation – Case study of National Institute of Tourism of the University of Angers (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Global Dean’s Forum of Tourism Education, “Innovation in Tourism Education amid Global Changes: Consensus, Empowerment and Leadership"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ningbo University, Sun-Yat Sen University, Université d'Angers, Sep 2025, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entrée libre ? » : enjeux et défis de l’accès aux rivages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e ateliers Rivages de France "L'accès libre et gratuit aux espaces naturels littoraux et lacustres : cela a un prix !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rivages de France; Conservatoire du Littoral; Syndicat Mixte Baie de Somme Grand Littoral Picard; Conservatoire des Espaces Naturels des Hauts-de-France; Agence de l'eau Artois-Picardie; Ville de Fort-Mahon-Plage, Oct 2025, Fort-Mahon-Plage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités touristiques: habiter le Monde en quête d’ailleurs ?</w:t>
+                <w:t xml:space="preserve">Les pratiques pédestres sur le sentier du littoral français à l’aune d’une gouvernance : freins et enjeux de (dis)continuité de l’itinérance à des fins touristiques et de loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F/francophonies en contextes universitaires et diversités de l’ailleurs Langues, mobilités, (trans)formations, identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRPALL, CREN, ESO, Université d'Angers, Le Mans Université, Apr 2024, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
+              <w:t xml:space="preserve">13e édition du colloque pluridisciplinaire AsTRES « Tourisme et itinérances : des expériences aux enjeux d’adaptation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, InREnT, Dec 2024, Boulogne-Sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533896v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of education and research in tourism and culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des pratiques pédestres et touristiques au sein des Grands sites de France. Quels enjeux de transition pour les territoires littoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint Working Group in Higher Education, Research and Innovation Indonesia-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Surabaya (UNESA); Indonesian Ministry of Education, Culture, Research and Technology; Indonesian National Research and Innovation Agency (BRIN); East Java Province; Ambassade de France en Indonésie, au Timor Oriental et auprès de l'ASEAN; Institut Français Indonésie; Campus France, Jul 2024, Surabaya, Indonesia</w:t>
+              <w:t xml:space="preserve">3e Congrès de la Société Savante de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, CREGO / MSH, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637426v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des pratiques pédestres et touristiques au sein des Grands sites de France. Quels enjeux de transition pour les territoires littoraux ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mobilités touristiques: habiter le Monde en quête d’ailleurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès de la Société Savante de Management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, CREGO / MSH, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">F/francophonies en contextes universitaires et diversités de l’ailleurs Langues, mobilités, (trans)formations, identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRPALL, CREN, ESO, Université d'Angers, Le Mans Université, Apr 2024, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04849084v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques pédestres sur le sentier du littoral français à l’aune d’une gouvernance : freins et enjeux de (dis)continuité de l’itinérance à des fins touristiques et de loisirs</w:t>
+                <w:t xml:space="preserve">The challenges of education and research in tourism and culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e édition du colloque pluridisciplinaire AsTRES « Tourisme et itinérances : des expériences aux enjeux d’adaptation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, InREnT, Dec 2024, Boulogne-Sur-Mer, France</w:t>
+              <w:t xml:space="preserve">13th Joint Working Group in Higher Education, Research and Innovation Indonesia-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Surabaya (UNESA); Indonesian Ministry of Education, Culture, Research and Technology; Indonesian National Research and Innovation Agency (BRIN); East Java Province; Ambassade de France en Indonésie, au Timor Oriental et auprès de l'ASEAN; Institut Français Indonésie; Campus France, Jul 2024, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04849107v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation du Cognac : un moyen de fédérer les acteurs du spiritueux et les acteurs du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque sino-européen du Tourisme et 13ème Colloque International sur le Développement et les Tendances du Tourisme Innovation patrimoniale ici et ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers; Ningbo University, Mar 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02547963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’action publique territoriale sur le développement des loisirs pédestres. Le cas de la rive française du lac Léman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4356,1268 +4662,1268 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe Congrès International de la Société de Sociologie du Sport de Langue Française : « Pratiques sportives, logiques sociales et enjeux territoriaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, UFR STAPS, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02547940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stations touristiques littorales face au changement climatique : quelles stratégies d’adaptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ré-invention des territoires touristiques : entre attentes des consommateurs, adaptation de l’offre et nouvelles formes de résidentialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Sep 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de la destination touristique : quelles pratiques spatiales par les acteurs ?</w:t>
+                <w:t xml:space="preserve">Perspectives d’aménagement durable des stations touristiques littorales. Le cas de la station de Lacanau-Océan (Gironde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Ducroquet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">4e conférence annuelle de l’Association Francophone de Management en Tourisme, « Les autres tourismes : émergence de modèles alternatifs et défis pour le management »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Sup de Co La Rochelle, May 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525474v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02548216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d’aménagement durable des stations touristiques littorales. Le cas de la station de Lacanau-Océan (Gironde)</w:t>
+                <w:t xml:space="preserve">Les territoires de la destination touristique : quelles pratiques spatiales par les acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Violier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e conférence annuelle de l’Association Francophone de Management en Tourisme, « Les autres tourismes : émergence de modèles alternatifs et défis pour le management »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Sup de Co La Rochelle, May 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02548216v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des mesures de gestion de la fréquentation dans les sites naturels exceptionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche : Les sites exceptionnels : quelle contribution au développement local ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plan urbanisme construction architecture (PUCA), Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02556115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d'un tourisme durable dans les trajectoires de stations littorales par la mobilisation des ressources territoriales</w:t>
+                <w:t xml:space="preserve">L’innovation au service d’un tourisme transfrontalier : lecture des pratiques touristiques franco-suisses autour du lac Léman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Gombault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral et tourisme durable : quel champs opérationnel ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Boulogne sur Mer, France</w:t>
+              <w:t xml:space="preserve">3e conférence annuelle de l’Association Francophone de Management en Tourisme, « L’innovation dans le tourisme, l’heure des défis»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEEC Alpes Savoie, May 2016, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01327128v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02548253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation au service d’un tourisme transfrontalier : lecture des pratiques touristiques franco-suisses autour du lac Léman</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts des mesures de préservation des sites naturels exceptionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moulinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e conférence annuelle de l’Association Francophone de Management en Tourisme, « L’innovation dans le tourisme, l’heure des défis»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEEC Alpes Savoie, May 2016, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche : Les sites exceptionnels : quelle contribution au développement local ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plan urbanisme construction architecture (PUCA); Ministère de l'Écologie, du Développement durable et de l'Énergie; Ministère de l'Égalité des Territoires, du Logement et de la Ruralité, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02548253v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des mesures de préservation des sites naturels exceptionnels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les espaces publics de points de vue pour un moment de lieu de la ville touristique. Analyse de pratiques touristiques dans deux villes chinoises : Canton et Shanghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche : Les sites exceptionnels : quelle contribution au développement local ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plan urbanisme construction architecture (PUCA); Ministère de l'Écologie, du Développement durable et de l'Énergie; Ministère de l'Égalité des Territoires, du Logement et de la Ruralité, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6e Rendez-vous Champlain sur le Tourisme « Enjeux et défis du tourisme urbain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02556137v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02548235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces publics de points de vue pour un moment de lieu de la ville touristique. Analyse de pratiques touristiques dans deux villes chinoises : Canton et Shanghaï</w:t>
+                <w:t xml:space="preserve">Perspectives d'un tourisme durable dans les trajectoires de stations littorales par la mobilisation des ressources territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gombault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rendez-vous Champlain sur le Tourisme « Enjeux et défis du tourisme urbain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Littoral et tourisme durable : quel champs opérationnel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02548235v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative-led Regeneration in French Seaside Resorts: three case studies on transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural and creative industries : economic development and urban regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01243300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le touriste contemporain dans sa relation au paysage : des images de la destination à la pratique de lieux de contemplation. Enquête sur les rives du lac Léman</w:t>
+                <w:t xml:space="preserve">Répartition géographique du pouvoir et compétences tourisme des institutions publiques : le « cluster tourisme », une nouvelle gouvernance pour les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Le paysage, La Suisse au regard du tourisme »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Apr 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">4e Colloque de l’AIRMAP « Les nouveaux territoires du management public »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Lyon, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02548287v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02548275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition géographique du pouvoir et compétences tourisme des institutions publiques : le « cluster tourisme », une nouvelle gouvernance pour les territoires ?</w:t>
+                <w:t xml:space="preserve">Le touriste contemporain dans sa relation au paysage : des images de la destination à la pratique de lieux de contemplation. Enquête sur les rives du lac Léman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Colloque de l’AIRMAP « Les nouveaux territoires du management public »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Lyon, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Le paysage, La Suisse au regard du tourisme »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Apr 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02548275v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02548287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital social appliqué à la destination touristique : quelles conditions pour la création d’un cluster tourisme ? Exemple de la démarche du département du Morbihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1e conférence annuelle de l'Association Francophone en Management du Tourisme "Quels enjeux de la recherche en management du tourisme?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEP Aix en Provence, May 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cognac : mondialisation d’un spiritueux et développement touristique d’un vignoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saintives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e conférence internationale de la chaire UNESCO / Réseau UNITWIN-UNESCO « Tourisme, culture et développement », « Tourism and Gastronomy heritage : foodscapes, gastroregions and gastronomy tourism »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de Barcelona, Jun 2014, Barcelona, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déplacements de séjour comme mesure de l'expérience d'une destination touristique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Franco-Québecoise de recherche Rendez-vous Champlain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5627,395 +5933,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation touristique des territoires littoraux : quelles représentations territoriales pour quelle gouvernance environnementale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Hatt</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Falaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation de France; Aix-Marseille Université (AMU) - LIEU. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des mesures de préservation des grands sites naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatt Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'écologie et du développement durable; Ministère du logement; Plan Urbanisme Construction et Architecture. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique intermédiaire 2015. Impacts des mesures de préservation des grands sites naturels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR CERTOP 5044. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6025,114 +6331,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur la région touristique. Une recherche sur les pratiques spatiales de dimension régionale des acteurs du tourisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université d'Angers, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00772471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6200,51 +6506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="339303C5"/>
+    <w:nsid w:val="3D25B0D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6431,51 +6737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/piriouj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053323" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074279ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02748355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2376" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jim.s.2015040101.20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-ie/Tourist+Destinations+According+to+Stakeholder+Strategies%3A+From+Clusters+to+Local+Tourist+Systems-p-9781786306593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-destinations-touristiques-a-lepreuve-des-acteurs/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/The+Tourist+Region:+A+Co+Construction+of+Tourism+Stakeholders-p-9781119618201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-region-touristique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-evenementiel-3090.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_territoires_de_la_gastronomie_jean_claude_taddei_pascaline_lepeltier-9782140354885-79540.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/organisations-creatives-et-culturelles/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gastronomy-and-Local-Development-The-Quality-of-Products-Places-and-Experiences/Bellini-Clergeau-Etcheverria/p/book/9781138731998" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59488" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-comme-experience-2792.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/themes/destinations-territoires-volume-1-1885.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03525474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moulini&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772471v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/piriouj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17901210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053323" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02748355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074279ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2376" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1276" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jim.s.2015040101.20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taunay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-ie/Tourist+Destinations+According+to+Stakeholder+Strategies%3A+From+Clusters+to+Local+Tourist+Systems-p-9781786306593" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-destinations-touristiques-a-lepreuve-des-acteurs/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/The+Tourist+Region:+A+Co+Construction+of+Tourism+Stakeholders-p-9781119618201" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-region-touristique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-evenementiel-3090.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_territoires_de_la_gastronomie_jean_claude_taddei_pascaline_lepeltier-9782140354885-79540.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/organisations-creatives-et-culturelles/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59488" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gastronomy-and-Local-Development-The-Quality-of-Products-Places-and-Experiences/Bellini-Clergeau-Etcheverria/p/book/9781138731998" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-comme-experience-2792.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt Emeline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/themes/destinations-territoires-volume-1-1885.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04533896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03525474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moulini&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288187v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772471v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>