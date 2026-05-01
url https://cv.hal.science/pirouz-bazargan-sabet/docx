--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -1932,286 +1932,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy Of Security on Smart On Smart</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Phan</w:t>
+                <w:t xml:space="preserve">Formal Verification of Timed VHDL Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrezzak Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Encrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Dû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACA Security Trends In embedded Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum on Specification &amp; Design Languages, FDL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Southampton, United Kingdom. pp.80-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ic.2010.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01097124v1</w:t>
+                <w:t xml:space="preserve">hal-01290704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Timed VHDL Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelrezzak Bara</w:t>
+                <w:t xml:space="preserve">Strategy Of Security on Smart On Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Le Dû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on Specification &amp; Design Languages, FDL 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PACA Security Trends In embedded Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Gardanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/ic.2010.0133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290704v1</w:t>
+                <w:t xml:space="preserve">cea-01097124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Method to Determine the RC Interconnect Circuit Outputs</w:t>
               </w:r>
@@ -4374,312 +4374,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes Probabilistes et Problèmes de Corrélations pour l'Evaluation de la Consommation des Circuits VLSI</w:t>
+                <w:t xml:space="preserve">Méthodes Probabilistes pour l'Evaluation de la Consommation des Circuits Intégrés VLSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dunoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nizar Abdallah</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Faible Tension Faible Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Paris, France. pp.131-134</w:t>
+              <w:t xml:space="preserve">1er Colloque CAO de Circuits Intégrés et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, Grenoble, France. pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649136v1</w:t>
+                <w:t xml:space="preserve">hal-01627836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Outil d'Evaluation de la Consommation Basée sur l'Extraction d'un Réseau de Portes Caractérisées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Greiner</w:t>
+                <w:t xml:space="preserve">Méthodes Probabilistes et Problèmes de Corrélations pour l'Evaluation de la Consommation des Circuits VLSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dunoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque CAO de Circuits Intégrés et Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1997, Grenoble, France. pp.128-131</w:t>
+              <w:t xml:space="preserve">Journées Faible Tension Faible Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Paris, France. pp.131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627813v1</w:t>
+                <w:t xml:space="preserve">hal-01649136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes Probabilistes pour l'Evaluation de la Consommation des Circuits Intégrés VLSI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vuillemin</w:t>
+                <w:t xml:space="preserve">Un Outil d'Evaluation de la Consommation Basée sur l'Extraction d'un Réseau de Portes Caractérisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque CAO de Circuits Intégrés et Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 1997, Grenoble, France. pp.116-119</w:t>
+              <w:t xml:space="preserve">, Jan 1997, Grenoble, France. pp.128-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627836v1</w:t>
+                <w:t xml:space="preserve">hal-01627813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWISSE: A Fast Switch-Level Timing Simulator with Slope Effects for Large Digital MOS Circuits</w:t>
               </w:r>
@@ -5011,51 +5011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01447976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agoyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le-Henaff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0143-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Fujimoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hayashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouattara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan Sabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Emad Abdelazim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsburt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Henaff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le D&#251;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2013.6615570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endo Sho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Aoki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Katashita" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huu Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bekkou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquet Sylvain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Darvish" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrezzak Bara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevallier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2010.0133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abdallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSST.2006.1619069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434771" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.2003.1192829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046284" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ilponse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2001.915218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2001.915074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2001.933856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Paget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dromard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Body" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lester" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Guettaf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1998.668488" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.1998.825615" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dunoyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01447976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agoyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le-Henaff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0143-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Fujimoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hayashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouattara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan Sabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Emad Abdelazim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsburt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Henaff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le D&#251;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2013.6615570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endo Sho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Aoki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Katashita" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huu Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bekkou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquet Sylvain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Darvish" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrezzak Bara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2010.0133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abdallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSST.2006.1619069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434771" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.2003.1192829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046284" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ilponse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2001.915218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2001.915074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2001.933856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Paget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dromard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Body" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lester" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Guettaf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1998.668488" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.1998.825615" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dunoyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>