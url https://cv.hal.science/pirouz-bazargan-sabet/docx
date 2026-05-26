--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1587,631 +1587,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00620741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart On Smart</w:t>
+                <w:t xml:space="preserve">SOS An innovative secure system architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Agoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Henaff</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Huu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Systèmes embarqués, sécurité et sûreté de fonctionnement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Cryptarchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01097115v1</w:t>
+                <w:t xml:space="preserve">cea-01097117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOS An innovative secure system architecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodology for Analysis of Voltage Drop in VLSI Digital Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bita Darvish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptarchi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Modeling, Simulation and Control (ICMSC'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01097117v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for Analysis of Voltage Drop in VLSI Digital Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Verification of Timed VHDL Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrezzak Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bita Darvish</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Encrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Dû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modeling, Simulation and Control (ICMSC'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum on Specification &amp; Design Languages, FDL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Southampton, United Kingdom. pp.80-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ic.2010.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292483v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Timed VHDL Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelrezzak Bara</w:t>
+                <w:t xml:space="preserve">Strategy Of Security on Smart On Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Le Dû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on Specification &amp; Design Languages, FDL 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PACA Security Trends In embedded Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Gardanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290704v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01097124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy Of Security on Smart On Smart</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart On Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Agoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bekkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouquet Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACA Security Trends In embedded Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Colloque « Systèmes embarqués, sécurité et sûreté de fonctionnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01097124v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01097115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Method to Determine the RC Interconnect Circuit Outputs</w:t>
               </w:r>
@@ -2446,200 +2446,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting of RC-Network for Accurate Model Reduction</w:t>
+                <w:t xml:space="preserve">Determining The Analytic Waveform of an RC-Circuit Output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM 2004 - 16th International Conference on Microelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIXDES Mixed Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Szczecin, Poland. pp.363-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498584v1</w:t>
+                <w:t xml:space="preserve">hal-01521118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining The Analytic Waveform of an RC-Circuit Output</w:t>
+                <w:t xml:space="preserve">Splitting of RC-Network for Accurate Model Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIXDES Mixed Design of Integrated Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM 2004 - 16th International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Tunis, Tunisia. pp.734-737, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2004.1434771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521118v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Symbolic Simulation to Exhibit Worst Case Crosstalk</w:t>
               </w:r>
@@ -3168,209 +3168,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Crosstalk Evaluation in Deep Submicron Processes</w:t>
+                <w:t xml:space="preserve">Modeling Croostalk Noise for Deep Submicron Verification Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ilponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED'2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, San Jose, California, United States. pp.139-144, </w:t>
+              <w:t xml:space="preserve">Design Automation and Test in Europe Conference (DATE'2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Munich, Germany. pp.530-534, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISQED.2001.915218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DATE.2001.915074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572082v1</w:t>
+                <w:t xml:space="preserve">hal-01572081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Croostalk Noise for Deep Submicron Verification Tools</w:t>
+                <w:t xml:space="preserve">A Model for Crosstalk Evaluation in Deep Submicron Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ilponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation and Test in Europe Conference (DATE'2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Munich, Germany. pp.530-534, </w:t>
+              <w:t xml:space="preserve">International Symposium on Quality Electronic Design (ISQED'2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, San Jose, California, United States. pp.139-144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DATE.2001.915074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISQED.2001.915218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572081v1</w:t>
+                <w:t xml:space="preserve">hal-01572082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'évaluation du bruit de diaphonie pour les technologies submicroniques</w:t>
               </w:r>
@@ -4002,399 +4002,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit Disassembly for Verification and functional Abstraction of CMOS Circuits</w:t>
+                <w:t xml:space="preserve">Efficient Partitioning Method for Distributed Logic Simulation of VLSI Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lester</w:t>
+                <w:t xml:space="preserve">Amar Guettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Greiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sophia Antipolis forum on MicroElectronics (SAME'98)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st Annual Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Boston, MA, United States. pp.196-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIMSYM.1998.668488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618063v1</w:t>
+                <w:t xml:space="preserve">hal-01618373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Partitioning Method for Distributed Logic Simulation of VLSI Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Using Node Replication to Improve Circuit's Partition in Distributed Logic Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Guettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Simulation Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Manchester, United Kingdom. pp.235-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618373v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Node Replication to Improve Circuit's Partition in Distributed Logic Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Guettaf</w:t>
+                <w:t xml:space="preserve">YAGLE, a Second generation Functional Abstractor for CMOS VLSI Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Greiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Simulation Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Microelectronics (ICM'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Monastir, Tunisia. pp.265-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.1998.825615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618352v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAGLE, a Second generation Functional Abstractor for CMOS VLSI Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Circuit Disassembly for Verification and functional Abstraction of CMOS Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Greiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Microelectronics (ICM'98)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sophia Antipolis forum on MicroElectronics (SAME'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Sophia Antipolis, France. pp.60-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICM.1998.825615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618044v1</w:t>
+                <w:t xml:space="preserve">hal-01618063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes Probabilistes pour l'Evaluation de la Consommation des Circuits Intégrés VLSI</w:t>
               </w:r>
@@ -4570,51 +4570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Outil d'Evaluation de la Consommation Basée sur l'Extraction d'un Réseau de Portes Caractérisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5011,51 +5011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01447976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agoyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le-Henaff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0143-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Fujimoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hayashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouattara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan Sabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Emad Abdelazim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsburt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Henaff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le D&#251;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2013.6615570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endo Sho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Aoki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Katashita" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huu Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bekkou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquet Sylvain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Darvish" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrezzak Bara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2010.0133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abdallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSST.2006.1619069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434771" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.2003.1192829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046284" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ilponse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2001.915218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2001.915074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2001.933856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Paget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dromard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Body" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lester" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Guettaf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1998.668488" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.1998.825615" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dunoyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01447976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agoyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le-Henaff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0143-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Fujimoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hayashi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouattara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan Sabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Emad Abdelazim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsburt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Henaff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le D&#251;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2013.6615570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endo Sho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Aoki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Katashita" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huu Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Darvish" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrezzak Bara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevallier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2010.0133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bekkou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquet Sylvain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abdallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSST.2006.1619069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434771" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.2003.1192829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046284" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ilponse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2001.915074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2001.915218" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2001.933856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Paget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dromard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Body" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Guettaf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1998.668488" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lester" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.1998.825615" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dunoyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>