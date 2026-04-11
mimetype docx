--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -829,191 +829,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizey Onomatopoeia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morpho-phonological adaptation and the development of secret languages: The case of Chamtok in Mutengene, South-West Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guitang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+                <w:t xml:space="preserve">Esther P. Chie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Societas Linguistica Europaea Workshop: Sound Symbolism and Onomatopoeia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lívia Körtvélyessy, Maria Flaksman, and Pius W. Akumbu, Aug 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">West African Linguistic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Accra, Ghana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245337v1</w:t>
+                <w:t xml:space="preserve">hal-04264280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-phonological adaptation and the development of secret languages: The case of Chamtok in Mutengene, South-West Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gizey Onomatopoeia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guitang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther P. Chie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West African Linguistic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Accra, Ghana</w:t>
+              <w:t xml:space="preserve">Societas Linguistica Europaea Workshop: Sound Symbolism and Onomatopoeia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lívia Körtvélyessy, Maria Flaksman, and Pius W. Akumbu, Aug 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264280v1</w:t>
+                <w:t xml:space="preserve">hal-04245337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conative animal calls in Babanki and Bum (Grassfields languages of Cameroon)</w:t>
               </w:r>
@@ -1239,178 +1239,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammaticalization of Babanki quotative markers</w:t>
+                <w:t xml:space="preserve">Remnants of nasal prefixes in Western Grassfields Bantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Wills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross-disciplinary perspectives on quoting and speech reporting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">First Conference on Bantoid Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812891v1</w:t>
+                <w:t xml:space="preserve">hal-03709233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remnants of nasal prefixes in Western Grassfields Bantu</w:t>
+                <w:t xml:space="preserve">Grammaticalization of Babanki quotative markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Wills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference on Bantoid Languages and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Cross-disciplinary perspectives on quoting and speech reporting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709233v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1526,321 +1526,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05242036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE LIMINAL SYSTEM OF BABANKI</w:t>
+                <w:t xml:space="preserve">Integrating traditional stories in formal education in the Cameroonian Grassfields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lionnet</w:t>
+                <w:t xml:space="preserve">Roland Kießling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Kouankem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine G Nzweundji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius W Wuchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of West African Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Cameroon Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.205-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jcas.v21i3.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203757v1</w:t>
+                <w:t xml:space="preserve">halshs-05097795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating traditional stories in formal education in the Cameroonian Grassfields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gizey onomatopoeias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guitang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cornelius W Wuchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Cameroon Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Lexical Iconicity, 22 (2), pp.48-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05097795v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizey onomatopoeias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guitang</w:t>
+                <w:t xml:space="preserve">THE LIMINAL SYSTEM OF BABANKI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Studies in Lexical Iconicity, 22 (2), pp.48-60</w:t>
+              <w:t xml:space="preserve">Journal of West African Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (1), pp.14-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203918v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decolonization and Linguistics: A Conversation on Opportunities and Challenges</w:t>
               </w:r>
@@ -2029,51 +2029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Babanki pronoun system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kießling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (2), pp.155-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2293,51 +2293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remnants of nasal prefixes in Western Grassfields Bantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Wills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africana Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.3-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2650,77 +2650,350 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A community approach to language documentation in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACAL in SoCAL: Selected papers from the 53rd Annual Conference on African Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-25, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250500v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V2 and extensions in Ring languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Wills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rebecca Grollemund, Derek Nurse, John Watters. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bantoid and Bantu in Cameroon: An historical re-assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Gruyter Mouton, In press, Studies in Language Change</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babanki logophoricity in a Ring perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kiessling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rose-Juliet Anyanwu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logophoricity in African languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afrika und Übersee 97: Proceedings of the First Conference on Bantoid Languages and Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2729,480 +3002,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kiessling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamburg University Press. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bum Living Dictionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndokobaï Dadak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Living Tongues Institute for Endangered Languages. https://livingdictionaries.app/bum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babanki (Kejom) living dictionary. Living Tongues Institute for Endangered Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769958v1</w:t>
-              </w:r>
-[...271 lines deleted...]
-                <w:t xml:space="preserve">hal-04250435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3357,51 +3357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius W. Akumbu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vydrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kiessling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guitang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther P. Chie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jenks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wills" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi E. Mokake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/auue.2025.98.1.347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kie&#223;ling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Kouankem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine G Nzweundji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W Wuchu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jcas.v21i3.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mazzoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-M&#225;ret Outakoski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Sippola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2024-2006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250226v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250289v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16312" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.28.0.3291206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Flaksman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Di Carlo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/v3-n1-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndokoba&#239; Dadak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hedinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250500v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius W. Akumbu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vydrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kiessling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther P. Chie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guitang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jenks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wills" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi E. Mokake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/auue.2025.98.1.347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kie&#223;ling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Kouankem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine G Nzweundji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W Wuchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jcas.v21i3.4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mazzoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-M&#225;ret Outakoski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Sippola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2024-2006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250226v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250289v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16312" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.28.0.3291206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Flaksman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Di Carlo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/v3-n1-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250500v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndokoba&#239; Dadak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hedinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>