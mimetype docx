--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -66,2402 +66,1080 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
-[...1320 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (low) phylogenetic relatedness of Conative Animal Calls: The case of Mokpe and Oroko (Bantu Zone A)</w:t>
+                <w:t xml:space="preserve">THE LIMINAL SYSTEM OF BABANKI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Levi E. Mokake</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrika und Übersee</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of West African Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (1), pp.14-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05242036v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating traditional stories in formal education in the Cameroonian Grassfields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gizey onomatopoeias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guitang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cornelius W Wuchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Cameroon Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Lexical Iconicity, 22 (2), pp.48-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05097795v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizey onomatopoeias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guitang</w:t>
+                <w:t xml:space="preserve">Integrating traditional stories in formal education in the Cameroonian Grassfields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kießling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Kouankem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine G Nzweundji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius W Wuchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Cameroon Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.205-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jcas.v21i3.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203918v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05097795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE LIMINAL SYSTEM OF BABANKI</w:t>
+                <w:t xml:space="preserve">The (low) phylogenetic relatedness of Conative Animal Calls: The case of Mokpe and Oroko (Bantu Zone A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Lionnet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Andrason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levi E. Mokake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of West African Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrika und Übersee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.166-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15460/auue.2025.98.1.347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203757v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decolonization and Linguistics: A Conversation on Opportunities and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna-Máret Outakoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eeva Sippola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Postcolonial Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.26-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a linguistic analysis of conative animal calls in Babanki and Bum (Grassfields languages of Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Andrason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28, pp.3-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Babanki pronoun system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kießling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (2), pp.155-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/jall-2024-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conative animal calls in Babanki and Bum (Grassfields languages of Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Andrason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in Central Ring: Convergence or divergence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kiessling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (1), pp.19-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remnants of nasal prefixes in Western Grassfields Bantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Wills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africana Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.3-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/AL.28.0.3291206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lexical semantics of verbs in the Babanki food domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kiessling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of West African Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (2), pp.34-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2471,738 +1149,2060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies in Lexical Iconicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. Flaksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (2), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language contact and non-convergent change: cases from Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (1), 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.2785-0943/v3-n1-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The language of Nàkàŋ: A Babanki variety for entertainment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth Cultural Linguistics International Conference 2025 (CLIC 25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low tone anticipatory spreading in Babanki: A typological anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vydrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE58)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound-symbolism in Central Ring Grassfields Bantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word-Formation Theories VII &amp; Typology and Universals in Word-Formation VI, workshop “Methods of research into sound-symbolism”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kosice, Slovakia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low tone anticipatory spreading in Babanki: A typological anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vydrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th West African Linguistic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decolonization and linguistics – opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea (SLE57)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bubbling belly' and 'bursting bile' - The linguistic expression of anger in Babanki (Grassfields Bantu, Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kiessling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Afrikanist*innentag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Frankfurt Am Main, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of noun prefix and concord markers in Bantoid languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bantoid gender workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing a Grassfields Bantu nominal prefix low tone: Evidence from associative constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Conference on Bantoid Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yaounde, Cameroon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant partonomy and individuation strategies in Babanki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th World Congress of African Linguistics (WOCAL 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nairobi, Kenya</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in the realization of /t/ in Babanki Tungoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Congress of Linguists 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demonstratives and definiteness in Babanki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Definiteness in the Niger-Congo Noun Phrase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Linguistics, University of California, Berkeley, May 2023, Berkeley, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morpho-phonological adaptation and the development of secret languages: The case of Chamtok in Mutengene, South-West Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther P. Chie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West African Linguistic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Accra, Ghana</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizey Onomatopoeia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guitang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Societas Linguistica Europaea Workshop: Sound Symbolism and Onomatopoeia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lívia Körtvélyessy, Maria Flaksman, and Pius W. Akumbu, Aug 2023, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conative animal calls in Babanki and Bum (Grassfields languages of Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Andrason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar Series: La communication au-delà de l'humain, STL, Universite de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babanki logophoricity in a Ring perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kiessling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "Reported Discourse within Grammar: Cross-linguistic insights"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remnants of nasal prefixes in Western Grassfields Bantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Wills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Conference on Bantoid Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04317389v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaticalization of Babanki quotative markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cross-disciplinary perspectives on quoting and speech reporting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrika und Übersee 97: Proceedings of the First Conference on Bantoid Languages and Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kiessling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hamburg University Press. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bum Living Dictionary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndokobaï Dadak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Living Tongues Institute for Endangered Languages. https://livingdictionaries.app/bum. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babanki (Kejom) living dictionary. Living Tongues Institute for Endangered Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A community approach to language documentation in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAL in SoCAL: Selected papers from the 53rd Annual Conference on African Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-25, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V2 and extensions in Ring languages</w:t>
+                <w:t xml:space="preserve">Babanki logophoricity in a Ring perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rebecca Grollemund, Derek Nurse, John Watters. </w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kiessling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rose-Juliet Anyanwu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bantoid and Bantu in Cameroon: An historical re-assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, Gruyter Mouton, In press, Studies in Language Change</w:t>
+              <w:t xml:space="preserve">Logophoricity in African languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250423v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babanki logophoricity in a Ring perspective</w:t>
+                <w:t xml:space="preserve">V2 and extensions in Ring languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rose-Juliet Anyanwu. </w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Wills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rebecca Grollemund, Derek Nurse, John Watters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logophoricity in African languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Bantoid and Bantu in Cameroon: An historical re-assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Gruyter Mouton, In press, Studies in Language Change</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...215 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03769958v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3357,51 +3357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius W. Akumbu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vydrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kiessling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther P. Chie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guitang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jenks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wills" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi E. Mokake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/auue.2025.98.1.347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kie&#223;ling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Kouankem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine G Nzweundji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W Wuchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jcas.v21i3.4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mazzoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-M&#225;ret Outakoski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Sippola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2024-2006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250226v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250289v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16312" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.28.0.3291206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Flaksman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Di Carlo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/v3-n1-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250500v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndokoba&#239; Dadak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hedinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius W. Akumbu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guitang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097795v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kie&#223;ling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Kouankem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine G Nzweundji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W Wuchu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jcas.v21i3.4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi E. Mokake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/auue.2025.98.1.347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mazzoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-M&#225;ret Outakoski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Sippola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2024-2006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250226v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250289v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kiessling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wills" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.28.0.3291206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Flaksman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Di Carlo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/v3-n1-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vydrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jenks" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther P. Chie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndokoba&#239; Dadak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hedinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250500v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>