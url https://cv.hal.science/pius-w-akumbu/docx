--- v2 (2026-05-04)
+++ v3 (2026-05-04)
@@ -66,1080 +66,2402 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound-symbolism in Central Ring Grassfields Bantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word-Formation Theories VII &amp; Typology and Universals in Word-Formation VI, workshop “Methods of research into sound-symbolism”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kosice, Slovakia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The language of Nàkàŋ: A Babanki variety for entertainment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth Cultural Linguistics International Conference 2025 (CLIC 25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low tone anticipatory spreading in Babanki: A typological anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vydrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE58)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low tone anticipatory spreading in Babanki: A typological anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vydrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th West African Linguistic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05317140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bubbling belly' and 'bursting bile' - The linguistic expression of anger in Babanki (Grassfields Bantu, Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kiessling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Afrikanist*innentag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Frankfurt Am Main, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of noun prefix and concord markers in Bantoid languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bantoid gender workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decolonization and linguistics – opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea (SLE57)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing a Grassfields Bantu nominal prefix low tone: Evidence from associative constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Conference on Bantoid Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yaounde, Cameroon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant partonomy and individuation strategies in Babanki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th World Congress of African Linguistics (WOCAL 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nairobi, Kenya</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in the realization of /t/ in Babanki Tungoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Congress of Linguists 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morpho-phonological adaptation and the development of secret languages: The case of Chamtok in Mutengene, South-West Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther P. Chie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West African Linguistic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Accra, Ghana</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizey Onomatopoeia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guitang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Societas Linguistica Europaea Workshop: Sound Symbolism and Onomatopoeia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lívia Körtvélyessy, Maria Flaksman, and Pius W. Akumbu, Aug 2023, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conative animal calls in Babanki and Bum (Grassfields languages of Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Andrason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar Series: La communication au-delà de l'humain, STL, Universite de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babanki logophoricity in a Ring perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kiessling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "Reported Discourse within Grammar: Cross-linguistic insights"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demonstratives and definiteness in Babanki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Definiteness in the Niger-Congo Noun Phrase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Linguistics, University of California, Berkeley, May 2023, Berkeley, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaticalization of Babanki quotative markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cross-disciplinary perspectives on quoting and speech reporting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remnants of nasal prefixes in Western Grassfields Bantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Wills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Conference on Bantoid Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE LIMINAL SYSTEM OF BABANKI</w:t>
+                <w:t xml:space="preserve">The (low) phylogenetic relatedness of Conative Animal Calls: The case of Mokpe and Oroko (Bantu Zone A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Lionnet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Andrason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levi E. Mokake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of West African Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrika und Übersee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.166-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15460/auue.2025.98.1.347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203757v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05242036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizey onomatopoeias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guitang</w:t>
+                <w:t xml:space="preserve">Integrating traditional stories in formal education in the Cameroonian Grassfields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pius W. Akumbu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kießling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Kouankem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine G Nzweundji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius W Wuchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Cameroon Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.205-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jcas.v21i3.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203918v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05097795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating traditional stories in formal education in the Cameroonian Grassfields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gizey onomatopoeias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guitang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cornelius W Wuchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Cameroon Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Lexical Iconicity, 22 (2), pp.48-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05097795v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (low) phylogenetic relatedness of Conative Animal Calls: The case of Mokpe and Oroko (Bantu Zone A)</w:t>
+                <w:t xml:space="preserve">THE LIMINAL SYSTEM OF BABANKI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Levi E. Mokake</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrika und Übersee</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of West African Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (1), pp.14-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05242036v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decolonization and Linguistics: A Conversation on Opportunities and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna-Máret Outakoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eeva Sippola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Postcolonial Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.26-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a linguistic analysis of conative animal calls in Babanki and Bum (Grassfields languages of Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Andrason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28, pp.3-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Babanki pronoun system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kießling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (2), pp.155-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/jall-2024-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conative animal calls in Babanki and Bum (Grassfields languages of Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Andrason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in Central Ring: Convergence or divergence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kiessling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (1), pp.19-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remnants of nasal prefixes in Western Grassfields Bantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Wills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africana Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.3-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/AL.28.0.3291206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lexical semantics of verbs in the Babanki food domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kiessling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of West African Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (2), pp.34-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1149,2060 +2471,738 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies in Lexical Iconicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. Flaksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (2), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language contact and non-convergent change: cases from Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (1), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/issn.2785-0943/v3-n1-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The language of Nàkàŋ: A Babanki variety for entertainment</w:t>
+                <w:t xml:space="preserve">A community approach to language documentation in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Cultural Linguistics International Conference 2025 (CLIC 25)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-05317095v1</w:t>
+              <w:t xml:space="preserve">ACAL in SoCAL: Selected papers from the 53rd Annual Conference on African Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-25, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low tone anticipatory spreading in Babanki: A typological anomaly</w:t>
+                <w:t xml:space="preserve">V2 and extensions in Ring languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Wills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rebecca Grollemund, Derek Nurse, John Watters. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE58)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-05317130v1</w:t>
+              <w:t xml:space="preserve">Bantoid and Bantu in Cameroon: An historical re-assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Gruyter Mouton, In press, Studies in Language Change</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound-symbolism in Central Ring Grassfields Bantu</w:t>
+                <w:t xml:space="preserve">Babanki logophoricity in a Ring perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kiessling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rose-Juliet Anyanwu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word-Formation Theories VII &amp; Typology and Universals in Word-Formation VI, workshop “Methods of research into sound-symbolism”</w:t>
-[...1091 lines deleted...]
-                <w:t xml:space="preserve">hal-03812891v1</w:t>
+              <w:t xml:space="preserve">Logophoricity in African languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afrika und Übersee 97: Proceedings of the First Conference on Bantoid Languages and Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kiessling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamburg University Press. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bum Living Dictionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndokobaï Dadak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Living Tongues Institute for Endangered Languages. https://livingdictionaries.app/bum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babanki (Kejom) living dictionary. Living Tongues Institute for Endangered Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pius W. Akumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769958v1</w:t>
-              </w:r>
-[...271 lines deleted...]
-                <w:t xml:space="preserve">hal-04250423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3357,51 +3357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius W. Akumbu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guitang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097795v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kie&#223;ling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Kouankem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine G Nzweundji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W Wuchu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jcas.v21i3.4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi E. Mokake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/auue.2025.98.1.347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mazzoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-M&#225;ret Outakoski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Sippola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2024-2006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250226v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250289v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kiessling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wills" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.28.0.3291206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Flaksman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Di Carlo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/v3-n1-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vydrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jenks" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther P. Chie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndokoba&#239; Dadak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hedinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250500v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius W. Akumbu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vydrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kiessling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther P. Chie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guitang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jenks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wills" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi E. Mokake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/auue.2025.98.1.347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kie&#223;ling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Kouankem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine G Nzweundji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius W Wuchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jcas.v21i3.4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mazzoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-M&#225;ret Outakoski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Sippola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2024-2006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250226v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250289v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16312" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.28.0.3291206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Flaksman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Di Carlo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/v3-n1-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250500v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndokoba&#239; Dadak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hedinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>