--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -1000,252 +1000,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Plasticity of Topologically Close‐packed Phases via the Crystals’ Fundamental Building Blocks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra high strength and plasticity mechanisms of Si and SiC nanoparticles revealed by first principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202300586⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (23), pp.236201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.236201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083174v2</w:t>
+                <w:t xml:space="preserve">hal-04434174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra high strength and plasticity mechanisms of Si and SiC nanoparticles revealed by first principles molecular dynamics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tailoring the Plasticity of Topologically Close‐packed Phases via the Crystals’ Fundamental Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei‐ling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (23), pp.236201. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2300586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.236201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202300586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434174v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083174v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles molecular dynamics calculations of the mechanical properties of endofullerenes containing noble gas atoms or small molecules</w:t>
               </w:r>
@@ -2724,222 +2724,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculations of threading screw dislocations in AlN and InN</w:t>
+                <w:t xml:space="preserve">Atomistic modeling of point defect contributions to swelling in Xe- implanted silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.064607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 512, pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114776v1</w:t>
+                <w:t xml:space="preserve">hal-02418257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modeling of point defect contributions to swelling in Xe- implanted silicon carbide</w:t>
+                <w:t xml:space="preserve">First-principles calculations of threading screw dislocations in AlN and InN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kioseoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 512, pp.349-356. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.064607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418257v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniaxial compression of silicon nanoparticles: an atomistic study on the shape and size effects</w:t>
               </w:r>
@@ -3668,291 +3668,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio modeling of dislocation core properties in metals and semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of helium bubbles in covalent systems at the nanoscale: A combined numerical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rodney</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. T L Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.09.049⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.014110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317567v1</w:t>
+                <w:t xml:space="preserve">hal-02114780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of helium bubbles in covalent systems at the nanoscale: A combined numerical and experimental study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Hébert</w:t>
+                <w:t xml:space="preserve">Ab initio modeling of dislocation core properties in metals and semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ventelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. T L Alexander</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Willaime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (1), </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.633-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.014110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114780v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface atomic structure on the mechanical response of aluminum nanospheres under compression</w:t>
               </w:r>
@@ -5120,51 +5120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,51 +5332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5534,235 +5534,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environment-dependent interatomic potential for silicon carbide: calculation of bulk properties, high-pressure phases, point and extended defects, and amorphous structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Pizzagalli</w:t>
+                <w:t xml:space="preserve">Determination of activation parameters for the core transformation of the screw dislocation in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/22/3/035802⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.065001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/18/6/065001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05503953v1</w:t>
+                <w:t xml:space="preserve">hal-02459331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of activation parameters for the core transformation of the screw dislocation in silicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">An environment-dependent interatomic potential for silicon carbide: calculation of bulk properties, high-pressure phases, point and extended defects, and amorphous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertolus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (6), pp.065001. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (3), pp.035802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/18/6/065001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/22/3/035802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459331v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05503953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glissile dislocations with transient cores in silicon</w:t>
               </w:r>
@@ -7651,235 +7651,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles determination of the Peierls stress of the shuffle screw dislocation in silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of dislocation nucleation from simple surface defects in semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84 (11), pp.729. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (5), pp.054109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500830500041377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.054109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170960v1</w:t>
+                <w:t xml:space="preserve">hal-00170983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of dislocation nucleation from simple surface defects in semiconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First principles determination of the Peierls stress of the shuffle screw dislocation in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70 (5), pp.054109. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (11), pp.729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.054109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09500830500041377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170983v1</w:t>
+                <w:t xml:space="preserve">hal-00170960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical Atomistic Simulations in Materials Sciences: An Introduction</w:t>
               </w:r>
@@ -9787,51 +9787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on the mechanical properties of nanowires investigated by simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10145,51 +10145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Roco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Pedrero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Amigo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123703" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Mass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083174v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei&#8208;ling Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202300586" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.236201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00622g" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2022.108870" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.70" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41313-021-00028-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2021.1909167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pedersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes J&#243;nsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.054204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Godet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Gotsis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093603" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belabbas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02062d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.01.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.064607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh V Waghmare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;bert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1431412" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abed El Nabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ala-Nissila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jonsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12009-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ventelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willaime" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.049" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T L Alexander" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014110" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bel Haj Salah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.12.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Demkowicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.03.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JV25D9P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szewc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/2/025010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201500001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0NT44HF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charaf-Eddin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D2NXTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614884v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXDSZXJK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7JSMPH8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05504044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pizzagalli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/6/065002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.06.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582612" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05503953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/3/035802" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.065505" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072707" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728916v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/3/035803" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881460" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M01H62HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830802136222" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pailloux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2980301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Arnaldsson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.064106" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02487181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.78.064109" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970062" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175884v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.08.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170794v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/8/086208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513845v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701767402" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.092105" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.12.119" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10259-y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.161202" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170969v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Williamson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bostedt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Buuren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Willey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Terminello" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049654m" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830500041377" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170983v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.054109" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170987v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/41/004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baratoff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.115427" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0141861031000071999" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cicero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Catellani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.195302" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171009v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.156101" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00183-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04464999v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joachim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dujardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01177-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHN1X6MZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329809v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.907" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049582v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bouju" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.16498" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136322v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05861-6_128" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00170884v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Roco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Pedrero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Amigo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123703" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Mass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.236201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083174v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei&#8208;ling Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202300586" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00622g" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2022.108870" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.70" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41313-021-00028-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2021.1909167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pedersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes J&#243;nsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.054204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Godet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Gotsis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093603" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belabbas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02062d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.01.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.064607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh V Waghmare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;bert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1431412" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abed El Nabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ala-Nissila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jonsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12009-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114780v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T L Alexander" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014110" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ventelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clouet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willaime" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.049" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bel Haj Salah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.12.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Demkowicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.03.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JV25D9P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szewc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/2/025010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201500001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0NT44HF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charaf-Eddin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D2NXTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614884v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXDSZXJK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7JSMPH8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05504044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pizzagalli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/6/065002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.06.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582612" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05503953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/3/035802" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.065505" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072707" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728916v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/3/035803" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881460" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M01H62HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830802136222" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pailloux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2980301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Arnaldsson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.064106" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02487181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.78.064109" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970062" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175884v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.08.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170794v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/8/086208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513845v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701767402" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.092105" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.12.119" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10259-y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.161202" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170969v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Williamson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bostedt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Buuren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Willey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Terminello" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049654m" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170983v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.054109" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170960v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830500041377" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170987v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/41/004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baratoff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.115427" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0141861031000071999" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cicero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Catellani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.195302" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171009v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.156101" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00183-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04464999v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joachim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dujardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01177-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHN1X6MZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329809v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.907" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049582v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bouju" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.16498" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136322v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05861-6_128" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00170884v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>