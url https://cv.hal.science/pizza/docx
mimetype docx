--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling plastic deformation in hollow metallic glass nanoparticles under compression: Competition between bending and shear banding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between strength and local stresses in nanostructures as a function of their size and shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiorella Roco</w:t>
+                <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Pedrero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123703⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232634v1</w:t>
+                <w:t xml:space="preserve">hal-05232618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between strength and local stresses in nanostructures as a function of their size and shape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling plastic deformation in hollow metallic glass nanoparticles under compression: Competition between bending and shear banding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Roco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Pedrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.106306. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 666, pp.123703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232618v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of hydrogen-passivated silicon and silicon carbide nanoparticles</w:t>
               </w:r>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the mechanical properties of nanoparticles: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1836,235 +1836,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking fault formation created by plastic deformation at low temperature and small scales in silicon</w:t>
+                <w:t xml:space="preserve">Finite temperature mechanical properties of nanostructures with first principles accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.093603⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.094102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990149v1</w:t>
+                <w:t xml:space="preserve">hal-02933767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite temperature mechanical properties of nanostructures with first principles accuracy</w:t>
+                <w:t xml:space="preserve">Stacking fault formation created by plastic deformation at low temperature and small scales in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H J Gotsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.094102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.093603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933767v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core properties and the role of screw dislocations in the bulk n-type conductivity in InN</w:t>
               </w:r>
@@ -2724,222 +2724,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modeling of point defect contributions to swelling in Xe- implanted silicon carbide</w:t>
+                <w:t xml:space="preserve">First-principles calculations of threading screw dislocations in AlN and InN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kioseoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.064607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418257v1</w:t>
+                <w:t xml:space="preserve">hal-02114776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculations of threading screw dislocations in AlN and InN</w:t>
+                <w:t xml:space="preserve">Atomistic modeling of point defect contributions to swelling in Xe- implanted silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 512, pp.349-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.064607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114776v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniaxial compression of silicon nanoparticles: an atomistic study on the shape and size effects</w:t>
               </w:r>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kilymis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umesh V Waghmare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,291 +3668,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of helium bubbles in covalent systems at the nanoscale: A combined numerical and experimental study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio modeling of dislocation core properties in metals and semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. T L Alexander</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Rodney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ventelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Willaime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.014110⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.633-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114780v1</w:t>
+                <w:t xml:space="preserve">hal-02317567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio modeling of dislocation core properties in metals and semiconductors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">Properties of helium bubbles in covalent systems at the nanoscale: A combined numerical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Willaime</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. T L Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124, pp.633-659. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.09.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.014110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317567v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface atomic structure on the mechanical response of aluminum nanospheres under compression</w:t>
               </w:r>
@@ -7517,278 +7517,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Electronic Density of States of Germanium Nanoparticles: A Method for Determining Atomic Structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of dislocation nucleation from simple surface defects in semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl049654m⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (5), pp.054109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.054109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170969v1</w:t>
+                <w:t xml:space="preserve">hal-00170983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of dislocation nucleation from simple surface defects in semiconductors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the Electronic Density of States of Germanium Nanoparticles: A Method for Determining Atomic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bostedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Buuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. Willey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. J. Terminello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70 (5), pp.054109. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (6), pp.1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.054109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl049654m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170983v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles determination of the Peierls stress of the shuffle screw dislocation in silicon</w:t>
               </w:r>
@@ -10145,51 +10145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Roco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Pedrero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Amigo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123703" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Mass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.236201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083174v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei&#8208;ling Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202300586" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00622g" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2022.108870" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.70" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41313-021-00028-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2021.1909167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pedersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes J&#243;nsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.054204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Godet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Gotsis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093603" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belabbas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02062d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.01.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.064607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh V Waghmare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;bert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1431412" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abed El Nabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ala-Nissila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jonsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12009-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114780v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T L Alexander" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014110" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ventelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clouet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willaime" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.049" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bel Haj Salah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.12.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Demkowicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.03.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JV25D9P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szewc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/2/025010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201500001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0NT44HF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charaf-Eddin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D2NXTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614884v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXDSZXJK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7JSMPH8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05504044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pizzagalli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/6/065002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.06.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582612" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05503953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/3/035802" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.065505" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072707" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728916v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/3/035803" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881460" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M01H62HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830802136222" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pailloux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2980301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Arnaldsson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.064106" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02487181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.78.064109" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970062" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175884v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.08.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170794v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/8/086208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513845v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701767402" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.092105" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.12.119" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10259-y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.161202" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170969v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Williamson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bostedt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Buuren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Willey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Terminello" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049654m" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170983v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.054109" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170960v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830500041377" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170987v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/41/004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baratoff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.115427" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0141861031000071999" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cicero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Catellani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.195302" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171009v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.156101" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00183-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04464999v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joachim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dujardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01177-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHN1X6MZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329809v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.907" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049582v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bouju" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.16498" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136322v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05861-6_128" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00170884v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Roco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Pedrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Amigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Mass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.236201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083174v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei&#8208;ling Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202300586" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00622g" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2022.108870" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.70" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41313-021-00028-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2021.1909167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pedersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes J&#243;nsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.054204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Godet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Gotsis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093603" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belabbas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02062d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.01.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.064607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh V Waghmare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;bert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1431412" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abed El Nabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ala-Nissila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jonsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12009-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ventelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willaime" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.049" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T L Alexander" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014110" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bel Haj Salah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.12.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Demkowicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.03.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JV25D9P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szewc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/2/025010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201500001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0NT44HF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charaf-Eddin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D2NXTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498585v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614884v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXDSZXJK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7JSMPH8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05504044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pizzagalli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/6/065002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.06.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582612" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/6/065001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05503953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lucas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/3/035802" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.065505" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072707" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728916v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/3/035803" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881460" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M01H62HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830802136222" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pailloux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2980301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Arnaldsson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.064106" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02487181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.78.064109" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970062" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175884v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.08.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170794v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/8/086208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513845v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701767402" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.092105" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.12.119" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10259-y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.161202" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170983v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.054109" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170969v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Williamson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bostedt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Buuren" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Willey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Terminello" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049654m" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170960v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830500041377" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170987v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/41/004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baratoff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.115427" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0141861031000071999" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cicero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Catellani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.195302" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171009v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.156101" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00183-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04464999v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joachim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dujardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01177-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHN1X6MZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329809v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.907" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049582v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bouju" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.16498" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136322v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05861-6_128" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00170884v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>