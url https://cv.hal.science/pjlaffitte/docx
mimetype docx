--- v0 (2026-03-05)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Johan Laffitte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sémiologue, photographe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Critique et clinique des praxis, des discours et des langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités, chaire de philosophie critique de l’éducation et de la pédagogie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l'École normale supérieure de la rue d'Ulm</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé de lettres modernes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilité à diriger des recherches en sciences de l'éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris 8 Vincennes Saint-Denis</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Département de Sciences de l’éducation, psychanalyse et Fle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe Paris 8/Pau du laboratoire </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experice</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre co-fondateur de la Coopérative d'écriture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-président de l'Association internationale de recherche scientifique et praxique en éducation, association francophone (Airspé)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la recherche en sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique de l'Institut supérieur des langues de la République française (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.islrf.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et d'Aprene (centre supérieur de formation enseignante occitan, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.aprene.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de La Tuchê, centre de formation en art-thérapie institutionnelle, Association Art&Motion, Elne (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.art-motion.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du Diplôme universitaire &amp;quot;Psychothérapie institutionnelle et psychiatrie de secteur&amp;quot;, Université de Paris(ex-Paris 7-Denis Diderot)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pjlaffitte@almageste.net</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Site personnel: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sensetpraxis.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre, espace pour une clinique institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rinsho byori. The Japanese journal of clinical pathology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposition au sens de ce numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Épistémologie et Éthique. Entre sciences de l’éducation et praxis pédagogiques (2022), pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie des fragilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Épistémologie et Éthique. Entre sciences de l’éducation et praxis pédagogiques, 2022, pp.243-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois une conteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions : revue de psychothérapie institutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le silence, la fabrique du dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le dire du silence, 67, pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d’une esthétique du vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école au temps du corona Quelques praticiens de pédagogie Freinet face à la pandémie du coronavirus en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://journals.openedition.org/rechercheseducations/10528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois négativités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cognition et éducation (2020), pp.152-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychothérapie institutionnelle, pedagogia speciale, sujet de l’inconscient et/vs positivisme cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Colloque Éducation et cognition — de la pédagogie Freinet aux éléments théoriques amenés par les diverses modélisations, Afirse &amp; Icem-pédagogie Freinet, Bordeaux 8-10 juillet, 2020, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies multilingues et coopératives en Calandretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cognition et éducation (2020), pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance au langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes rabelaisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Langues et langages dans l’œuvre de François Rabelais, Actes du colloque international de Turin et Torre-Pelice, du 11 au 13 septembre 2015, 59, pp.195-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies multilingues et coopératives en Calandretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Colloque Éducation et cognition — de la pédagogie Freinet aux éléments théoriques amenés par les diverses modélisations, Afirse &amp; Icem-pédagogie Freinet, Bordeaux 8-10 juillet, 2020, pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradigme pédagogique et du paradigme freudien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cognition et éducation (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique du sens et pathologie de l’intégration (au sujet de Logique du sens de Gilles Deleuze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Herméneutiques et dynamiques du sens, 2019, pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici naît une culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Coopération, éducation, formation. La pédagogie Freinet face aux défis du XXIe siècle, actes du colloque de Bordeaux (juillet 2017), 2018, pp.293-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture, écritures… Les adultes aussi apprennent à écrire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouvel Educateur, Revue de l'Institut Coopératif de l'Ecole Moderne, ICEM Pédagogie Freinet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture en Calandreta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrici Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavièr Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabèu Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Coopération, éducation, formation. La pédagogie Freinet face aux défis du XXIe siècle, actes du colloque de Bordeaux (juillet 2017), 2018, pp.281-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme ou loi symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud / Nord : folies et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’Intime désaccord. Entre contrainte et consentement, 27, pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline du passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Perspectives pour la transdisciplinarité, 2017, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil quotidien de la folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms et des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliopsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une praxis, deux pensées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avec Jean Oury, 85, pp.81-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité éditoriale autour du GTPSI, compte-rendu d’Olivier Apprill, Une Avant-garde psychiatrique. Le moment GTPSI (1960-1966) et Apprill & al., Actes du GTPSI, vol.1 & 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliopsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Calandretas, écoles occitanes, ou la vie d’une langue à régime praxique. Cohérence dans les pratiques de formation d’élèves et d’enseignants au bilinguisme en immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.217-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité des flots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie et Éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie et éthique. Entre sciences de l'éducation et praxis pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Epistémologie et éthique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération, éducation, formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Langage en-deçà des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 979-10-94346-28-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2020, 978-2-343-19271-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie Freinet à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut coopératif de l'école moderne ICEM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie Freinet de la maternelle à l'université. Témoignages de pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-025260-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène intenable au cœur de toute rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.407-423, 2022, 978-2-406-12712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi e i suoi contemporanei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia istituzionale. Dalle origine all’attualità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bolonia University Press, pp.137-224, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une disposition au dehors. D’une rencontre possible entre pédagogie et écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petite enfance et plein air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chroniques sociales, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes institutionnalisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alma mater dolorosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une praxis pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chercheurs collectifs coopératifs : perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler du sujet sans en parler…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Narrativité. Racines, enjeux et ouvertures, Actes du Colloque international de Cerisy de septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2017, 978-2-84835-441-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humour de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chaire est triste. Humour et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-343-13594-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique et son objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-160, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux régimes d’invisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités invisibles : diversité et complexité (ethno)sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.40-52, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maistre François Villon ou la construction d’une auctoritas par le jeu des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et la question du sens. Actes du colloque international de Cerisy-la-Salle (1-11 août 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libraire Droz, 2011, 9782600014151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maistre François (Villon), figure exemplaire dans le Quart Livre de Maistre François (Rabelais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villon entre mythe et poésie, Actes du Colloque international organisé à la Bibliothèque historique de la ville de Paris les 15-17 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occitan, institution de la classe coopérative Calandreta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calandretas, 30 ans de creacions pedagogicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Poesia, p.272-284, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flot sacré des paroles dans le sel des larmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du sucre. Actes de la Journée d’études Le Sucre dans la littérature tenue à l’Université de Pau en 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Œuvre d’art comme lieu commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rewriting the political</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Exeter, pp.37-45, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire soutenance. Rapports, pré-rapports de thèse, discours, lettres. Rhétorique universitaire, exercice de style, essai de sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple libre des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychothérapie et pédagogie institutionnelles. Sur les traces de Fernand Oury. Actes du colloque de Strasbourg du 28 et 29 septembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance coopérative d’un chercheur collectif. Pédagogie Freinet et matérialisme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique et critique des langages, des discours et des praxis. Coopération, transmission et recherche en pédagogie, éducation et sciences humaines. Propositions d’axes, écrits et rapports de chantiers de formation et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris 8; Fimem; Star School (Séoul). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques propositions concrètes d’Experice pour renouer avec un certain Vincennes pédagogique et intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris 8. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits institutionnalisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris 8; Fimem. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état des IUFM en 2010. Un point de vue personnel. Note à l’attention d’un cadre du MEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l' Education nationale (France). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Johan Laffitte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sémiologue, photographe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Critique et clinique des praxis, des discours et des langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités, chaire de philosophie critique de l’éducation et de la pédagogie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l'École normale supérieure de la rue d'Ulm</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé de lettres modernes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilité à diriger des recherches en sciences de l'éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Paris 8 Vincennes Saint-Denis</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Département de Sciences de l’éducation, psychanalyse et Fle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe Paris 8/Pau du laboratoire </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experice</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre co-fondateur de la Coopérative d'écriture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-président de l'Association internationale de recherche scientifique et praxique en éducation, association francophone (Airspé)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la recherche en sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique de l'Institut supérieur des langues de la République française (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.islrf.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et d'Aprene (centre supérieur de formation enseignante occitan, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.aprene.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de La Tuchê, centre de formation en art-thérapie institutionnelle, Association Art&Motion, Elne (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.art-motion.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du Diplôme universitaire &amp;quot;Psychothérapie institutionnelle et psychiatrie de secteur&amp;quot;, Université de Paris(ex-Paris 7-Denis Diderot)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pjlaffitte@almageste.net</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Site personnel: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sensetpraxis.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre, espace pour une clinique institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rinsho byori. The Japanese journal of clinical pathology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie des fragilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Épistémologie et Éthique. Entre sciences de l’éducation et praxis pédagogiques, 2022, pp.243-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposition au sens de ce numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Épistémologie et Éthique. Entre sciences de l’éducation et praxis pédagogiques (2022), pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le silence, la fabrique du dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le dire du silence, 67, pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois une conteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions : revue de psychothérapie institutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d’une esthétique du vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois négativités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cognition et éducation (2020), pp.152-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école au temps du corona Quelques praticiens de pédagogie Freinet face à la pandémie du coronavirus en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://journals.openedition.org/rechercheseducations/10528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychothérapie institutionnelle, pedagogia speciale, sujet de l’inconscient et/vs positivisme cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Colloque Éducation et cognition — de la pédagogie Freinet aux éléments théoriques amenés par les diverses modélisations, Afirse &amp; Icem-pédagogie Freinet, Bordeaux 8-10 juillet, 2020, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies multilingues et coopératives en Calandretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cognition et éducation (2020), pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance au langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes rabelaisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Langues et langages dans l’œuvre de François Rabelais, Actes du colloque international de Turin et Torre-Pelice, du 11 au 13 septembre 2015, 59, pp.195-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies multilingues et coopératives en Calandretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Colloque Éducation et cognition — de la pédagogie Freinet aux éléments théoriques amenés par les diverses modélisations, Afirse &amp; Icem-pédagogie Freinet, Bordeaux 8-10 juillet, 2020, pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradigme pédagogique et du paradigme freudien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cognition et éducation (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique du sens et pathologie de l’intégration (au sujet de Logique du sens de Gilles Deleuze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Herméneutiques et dynamiques du sens, 2019, pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici naît une culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Coopération, éducation, formation. La pédagogie Freinet face aux défis du XXIe siècle, actes du colloque de Bordeaux (juillet 2017), 2018, pp.293-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture, écritures… Les adultes aussi apprennent à écrire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouvel Educateur, Revue de l'Institut Coopératif de l'Ecole Moderne, ICEM Pédagogie Freinet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture en Calandreta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrici Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavièr Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabèu Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Coopération, éducation, formation. La pédagogie Freinet face aux défis du XXIe siècle, actes du colloque de Bordeaux (juillet 2017), 2018, pp.281-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme ou loi symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud / Nord : folies et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’Intime désaccord. Entre contrainte et consentement, 27, pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline du passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Perspectives pour la transdisciplinarité, 2017, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil quotidien de la folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms et des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliopsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une praxis, deux pensées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avec Jean Oury, 85, pp.81-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité éditoriale autour du GTPSI, compte-rendu d’Olivier Apprill, Une Avant-garde psychiatrique. Le moment GTPSI (1960-1966) et Apprill & al., Actes du GTPSI, vol.1 & 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliopsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Calandretas, écoles occitanes, ou la vie d’une langue à régime praxique. Cohérence dans les pratiques de formation d’élèves et d’enseignants au bilinguisme en immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.217-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité des flots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie et Éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie et éthique. Entre sciences de l'éducation et praxis pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Epistémologie et éthique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération, éducation, formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Langage en-deçà des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 979-10-94346-28-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2020, 978-2-343-19271-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie Freinet à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut coopératif de l'école moderne ICEM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie Freinet de la maternelle à l'université. Témoignages de pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-025260-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène intenable au cœur de toute rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.407-423, 2022, 978-2-406-12712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi e i suoi contemporanei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogia istituzionale. Dalle origine all’attualità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bolonia University Press, pp.137-224, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une disposition au dehors. D’une rencontre possible entre pédagogie et écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petite enfance et plein air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chroniques sociales, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes institutionnalisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alma mater dolorosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une praxis pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chercheurs collectifs coopératifs : perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler du sujet sans en parler…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Narrativité. Racines, enjeux et ouvertures, Actes du Colloque international de Cerisy de septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2017, 978-2-84835-441-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humour de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chaire est triste. Humour et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-343-13594-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique et son objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-160, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux régimes d’invisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités invisibles : diversité et complexité (ethno)sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.40-52, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maistre François Villon ou la construction d’une auctoritas par le jeu des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et la question du sens. Actes du colloque international de Cerisy-la-Salle (1-11 août 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libraire Droz, 2011, 9782600014151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maistre François (Villon), figure exemplaire dans le Quart Livre de Maistre François (Rabelais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villon entre mythe et poésie, Actes du Colloque international organisé à la Bibliothèque historique de la ville de Paris les 15-17 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occitan, institution de la classe coopérative Calandreta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calandretas, 30 ans de creacions pedagogicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Poesia, p.272-284, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flot sacré des paroles dans le sel des larmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du sucre. Actes de la Journée d’études Le Sucre dans la littérature tenue à l’Université de Pau en 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Œuvre d’art comme lieu commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rewriting the political</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Exeter, pp.37-45, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire soutenance. Rapports, pré-rapports de thèse, discours, lettres. Rhétorique universitaire, exercice de style, essai de sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple libre des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychothérapie et pédagogie institutionnelles. Sur les traces de Fernand Oury. Actes du colloque de Strasbourg du 28 et 29 septembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance coopérative d’un chercheur collectif. Pédagogie Freinet et matérialisme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique et critique des langages, des discours et des praxis. Coopération, transmission et recherche en pédagogie, éducation et sciences humaines. Propositions d’axes, écrits et rapports de chantiers de formation et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris 8; Fimem; Star School (Séoul). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques propositions concrètes d’Experice pour renouer avec un certain Vincennes pédagogique et intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris 8. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits institutionnalisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris 8; Fimem. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état des IUFM en 2010. Un point de vue personnel. Note à l’attention d’un cadre du MEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Johan Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l' Education nationale (France). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experice.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.islrf.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprene.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art-motion.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjlaffitte@almageste.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensetpraxis.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Johan Laffitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03893014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francomme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrici Baccou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;r Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isab&#232;u Vergnes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03902271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03891620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experice.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.islrf.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprene.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.art-motion.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjlaffitte@almageste.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensetpraxis.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Johan Laffitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03893014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrici Baccou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;r Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isab&#232;u Vergnes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03902271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03891620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03916049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03915941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03917061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>