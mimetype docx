--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -449,1647 +449,1781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition of biobased concretes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in Bio-Based Materials for Construction and Energy Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherryhane Labeni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Rachid Agounoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahib Arairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Arayro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natale Arcuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137423⟩</w:t>
+              <w:t xml:space="preserve">Woodhead Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.xiii-xvii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-32800-8.09991-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660709v1</w:t>
+                <w:t xml:space="preserve">hal-05573652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain measurement in glulam timber for bridges with embedded strain gauges and detection of moisture-variation effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larricq</w:t>
+                <w:t xml:space="preserve">Ignition of biobased concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Eyma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sherryhane Labeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17480272.2023.2165147⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 440, pp.137423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210049v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability study of glulam timber under cyclic moisture loading</w:t>
+                <w:t xml:space="preserve">Strain measurement in glulam timber for bridges with embedded strain gauges and detection of moisture-variation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Laügt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.1597-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2023.2165147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04314474v1</w:t>
+                <w:t xml:space="preserve">hal-04210049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Durability study of glulam timber under cyclic moisture loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laügt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 315, pp.125715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moisture monitoring in glulam timber structures with embedded resistive sensors: study of influence parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54, pp.1463 - 1478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00226-020-01228-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 8 - Fire performance of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fernando Pacheco-Torgal; Daniel C. W. Tsang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Bio-Based Materials for Construction and Energy Efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.199-228, 2025, 978-0-443-32800-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-32800-8.00019-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of specific smoldering fire tracers for construction systems incorporating bio-based materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche expérimentale et modélisation hygrothermique de matériaux géosourcés et biosourcés soumis à des sollicitations climatiques transitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cevaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t>
+              <w:t xml:space="preserve">Ecole d'automne 2025 du GDR MBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Douai, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039349v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche expérimentale et modélisation hygrothermique de matériaux géosourcés et biosourcés soumis à des sollicitations climatiques transitoires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fire Behavior of Biobased Concretes: Experimental and Numerical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'automne 2025 du GDR MBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Douai, France. 2025</w:t>
+              <w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318421v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Behavior of Biobased Concretes: Experimental and Numerical Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Identification of specific smoldering fire tracers for construction systems incorporating bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moularat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Mikalsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038249v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène du feu couvant dans les bétons biosourcés - Thèse BIOFEU (2023-2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'automne 2024 du GdR Matériaux de Construction Biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Obernai, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement au feu des agrobétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR MBS Matériaux de construction biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bagnères-de-Bigorre, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 8 - Fire performance of hemp concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Gas Emissions during Smoldering in Biobased Insulation: Experimental Study of the Role of Wood Fiber Board Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moularat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rukshala Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Bio-Based Materials for Construction and Energy Efficiency</w:t>
-[...169 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Interflam 2025 - 16th International Fire Science &amp; Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Royal Holloway, University of London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379319v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Emissions during Smoldering in Biobased Insulation: Experimental Study of the Role of Wood Fiber Board Density</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brahim Ismail</w:t>
+                <w:t xml:space="preserve">Etude des couplages hygrothermiques au sein de pierres naturelles de construction dans le contexte de l'habitat méditerranéen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cevaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interflam 2025 - 16th International Fire Science &amp; Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Royal Holloway, University of London, United Kingdom</w:t>
+              <w:t xml:space="preserve">NoMaD 2025 - Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166691v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire resistance of lightweight earth concretes: the evaluation of the thermal insulation criterion at the cone calorimeter test scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raissa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,1193 +2231,1068 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2025 - 6th International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of smoldering in biobased concretes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Reynaud</w:t>
+                <w:t xml:space="preserve">Hygrothermal Performance Investigation of Building Limestones in Variable Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2025 - 6th International Conference on Bio-based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">SMS 2024 - 78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132579v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal Performance Investigation of Building Limestones in Variable Climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire behavior of biobased concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMS 2024 - 78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2024 - International Conference on Eco-Friendly Additives and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692585v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behavior of biobased concretes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Prédiction de l’ignition de bétons biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2024 - International Conference on Eco-Friendly Additives and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Bâtiments et ouvrages en béton, pierre ou terre : comportement du matériau en situation d’incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652335v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’ignition de bétons biosourcés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of glulam structures: moisture monitoring and investigation on the effect of climatic conditions on durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bâtiments et ouvrages en béton, pierre ou terre : comportement du matériau en situation d’incendie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">International Conference on Timber Bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428877v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of glulam structures: moisture monitoring and investigation on the effect of climatic conditions on durability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Health Monitoring of glulam infrastructures with non-destructive embedded sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Timber Bridges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/27293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324575v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Health Monitoring of glulam infrastructures with non-destructive embedded sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence des conditions climatiques variables sur les propriétés mécaniques des structures en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324536v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions climatiques variables sur les propriétés mécaniques des structures en bois</w:t>
+                <w:t xml:space="preserve">CONTINUOUS MEASUREMENT OF MOISTURE CONTENT IN GLULAM STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th international conference on structural health assessment of timber structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487476v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTINUOUS MEASUREMENT OF MOISTURE CONTENT IN GLULAM STRUCTURES</w:t>
+                <w:t xml:space="preserve">Evaluation de la santé structurale des structures en bois lamellé-collé : détermination d'un modèle pour le suivi de l'humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on structural health assessment of timber structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">8èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153173v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la santé structurale des structures en bois lamellé-collé : détermination d'un modèle pour le suivi de l'humidité</w:t>
+                <w:t xml:space="preserve">Suivi de la santé structurale des infrastructures en bois par intégration de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3293,114 +3302,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la santé structurale des infrastructures en bois par intégration de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université Toulouse 3 Paul Sabatier, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05055135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3468,51 +3477,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D85CB6E3"/>
+    <w:nsid w:val="6D2EC888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3699,51 +3708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/placide-uwizeyimana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1302-6945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255252285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05505719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mnasri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Musial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05317971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sturl&#232;se" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143949" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherryhane Labeni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137423" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05039349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mikalsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Darnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04466032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lopes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.00019-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05132534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05132579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04692585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04652335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04428877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lopes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05055135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/placide-uwizeyimana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1302-6945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255252285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05505719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mnasri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Musial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05317971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sturl&#232;se" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143949" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Agounoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Arcuri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.09991-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherryhane Labeni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137423" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.00019-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Darnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05039349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mikalsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04466032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lopes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05132534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04692585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04652335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04428877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lopes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05055135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>