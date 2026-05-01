--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Placide UWIZEYIMANA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences, IMT Mines Alès</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -147,3269 +153,3649 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the hygrothermal behaviour of various building limestones</w:t>
+                <w:t xml:space="preserve">Ressources biosourcées pour l'isolation : diversité des comportements au feu des matériaux innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdoulay Sadou Ahmadou Roufaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriche Michael Nzouatoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffray Musial</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">36èmes journées du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Epernon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505719v1</w:t>
+                <w:t xml:space="preserve">hal-05607078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoldering in biobased concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feu couvant dans les matériaux biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+                <w:t xml:space="preserve">Lydia Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sturlèse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Véronique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05317971v1</w:t>
+              <w:t xml:space="preserve">36èmes journées du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Epernon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Bio-Based Materials for Construction and Energy Efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natale Arcuri</w:t>
+                <w:t xml:space="preserve">Gas Emissions during Smoldering in Biobased Insulation: Experimental Study of the Role of Wood Fiber Board Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moularat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rukshala Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Woodhead Publishing</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05573652v1</w:t>
+              <w:t xml:space="preserve">Interflam 2025 - 16th International Fire Science &amp; Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Royal Holloway, University of London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition of biobased concretes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Etude des couplages hygrothermiques au sein de pierres naturelles de construction dans le contexte de l'habitat méditerranéen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cevaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04660709v1</w:t>
+              <w:t xml:space="preserve">NoMaD 2025 - Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain measurement in glulam timber for bridges with embedded strain gauges and detection of moisture-variation effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fire resistance of lightweight earth concretes: the evaluation of the thermal insulation criterion at the cone calorimeter test scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04210049v1</w:t>
+              <w:t xml:space="preserve">ICBBM 2025 - 6th International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability study of glulam timber under cyclic moisture loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hygrothermal Performance Investigation of Building Limestones in Variable Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04314474v1</w:t>
+              <w:t xml:space="preserve">SMS 2024 - 78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fire behavior of biobased concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOFRAM 2024 - International Conference on Eco-Friendly Additives and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédiction de l’ignition de bétons biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bâtiments et ouvrages en béton, pierre ou terre : comportement du matériau en situation d’incendie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Health Monitoring of glulam infrastructures with non-destructive embedded sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/27293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of glulam structures: moisture monitoring and investigation on the effect of climatic conditions on durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Timber Bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bern, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des conditions climatiques variables sur les propriétés mécaniques des structures en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONTINUOUS MEASUREMENT OF MOISTURE CONTENT IN GLULAM STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th international conference on structural health assessment of timber structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Guimaraes, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la santé structurale des structures en bois lamellé-collé : détermination d'un modèle pour le suivi de l'humidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la santé structurale des infrastructures en bois par intégration de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal Recycling of Gypsum–Hemp Bio-Concrete: Experimental Evaluation of Dehydration Conditions and Properties Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rakkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (4), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/recycling11040071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the hygrothermal behaviour of various building limestones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Musial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 120, pp.115477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smoldering in biobased concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sturlèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 498, pp.143949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in Bio-Based Materials for Construction and Energy Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Agounoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahib Arairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Arayro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natale Arcuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Woodhead Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.xiii-xvii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-32800-8.09991-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignition of biobased concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherryhane Labeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 440, pp.137423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain measurement in glulam timber for bridges with embedded strain gauges and detection of moisture-variation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laügt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.1597-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2023.2165147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durability study of glulam timber under cyclic moisture loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laügt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 315, pp.125715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moisture monitoring in glulam timber structures with embedded resistive sensors: study of influence parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54, pp.1463 - 1478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00226-020-01228-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche expérimentale et modélisation hygrothermique de matériaux géosourcés et biosourcés soumis à des sollicitations climatiques transitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cevaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'automne 2025 du GDR MBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Douai, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fire Behavior of Biobased Concretes: Experimental and Numerical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of specific smoldering fire tracers for construction systems incorporating bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moularat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Mikalsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème École des Sciences des Incendies et Applications. École thématique du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Stella Plage, Pas de Calais, France. , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène du feu couvant dans les bétons biosourcés - Thèse BIOFEU (2023-2026)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'automne 2024 du GdR Matériaux de Construction Biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Obernai, France. , 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement au feu des agrobétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GdR MBS Matériaux de construction biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bagnères-de-Bigorre, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 8 - Fire performance of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maria Alves Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando Pacheco-Torgal; Daniel C. W. Tsang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Bio-Based Materials for Construction and Energy Efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.199-228, 2025, 978-0-443-32800-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-32800-8.00019-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986661v1</w:t>
-              </w:r>
-[...2038 lines deleted...]
-                <w:t xml:space="preserve">hal-04487465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la santé structurale des infrastructures en bois par intégration de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université Toulouse 3 Paul Sabatier, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05055135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3477,51 +3863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D2EC888"/>
+    <w:nsid w:val="1DB28836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3708,51 +4094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/placide-uwizeyimana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1302-6945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255252285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05505719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mnasri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Musial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05317971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sturl&#232;se" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143949" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Agounoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Arcuri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.09991-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherryhane Labeni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137423" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.00019-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Darnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05039349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mikalsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04466032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lopes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05132534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04692585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04652335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04428877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lopes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05055135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/placide-uwizeyimana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1302-6945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255252285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607078v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Sadou Ahmadou Roufaou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriche Michael Nzouatoup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maria Alves Lopes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hammad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ismail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Darnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05132534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04692585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mnasri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04652335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04428877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Lopes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lopes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Burlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakkane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling11040071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05505719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Musial" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05317971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sturl&#232;se" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reynaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143949" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Agounoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Arcuri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.09991-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherryhane Labeni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05039349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mikalsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04466032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-32800-8.00019-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05055135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>