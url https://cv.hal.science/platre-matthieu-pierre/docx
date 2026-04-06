--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -160,645 +160,645 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intracellular transporter mitigates the CO 2 ‐induced decline in iron content in Arabidopsis shoots</w:t>
+                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Mozzanino</w:t>
+                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meijie Li</w:t>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fizames</w:t>
+                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Adamo</w:t>
+                <w:t xml:space="preserve">Marie Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lejay</w:t>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.70202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348259v1</w:t>
+                <w:t xml:space="preserve">hal-04963028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+                <w:t xml:space="preserve">An intracellular transporter mitigates the CO 2 ‐induced decline in iron content in Arabidopsis shoots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+                <w:t xml:space="preserve">Timothy Mozzanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Meijie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Glavier</w:t>
+                <w:t xml:space="preserve">Mattia Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+                <w:t xml:space="preserve">Laurence Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 600 (4), pp.481-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.70202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963028v1</w:t>
+                <w:t xml:space="preserve">hal-05348259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial IMA1 regulation restricts root iron acquisition on MAMP perception</w:t>
+                <w:t xml:space="preserve">Natural variation of TBR confers plant zinc toxicity tolerance through root cell wall pectin methylesterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Cao</w:t>
+                <w:t xml:space="preserve">Kaizhen Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangjin Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuya Nobori</w:t>
+                <w:t xml:space="preserve">Wenrong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 625 (7996), pp.750-759. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06891-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-50106-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215991v1</w:t>
+                <w:t xml:space="preserve">hal-05216001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation of TBR confers plant zinc toxicity tolerance through root cell wall pectin methylesterification</w:t>
+                <w:t xml:space="preserve">Spatial IMA1 regulation restricts root iron acquisition on MAMP perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaizhen Zhong</w:t>
+                <w:t xml:space="preserve">Min Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">Huei-Hsuan Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangjin Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenrong He</w:t>
+                <w:t xml:space="preserve">Tatsuya Nobori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.5823. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625 (7996), pp.750-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-50106-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06891-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216001v1</w:t>
+                <w:t xml:space="preserve">hal-05215991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodesmata mediate cell-to-cell transport of brassinosteroid hormones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (11), pp.1331-1341. </w:t>
@@ -836,90 +836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root Walker: an automated pipeline for large scale quantification of early root growth responses at high spatial and temporal resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preyanka Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Halvorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1104,51 +1104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The receptor kinase SRF3 coordinates iron-level and flagellin dependent defense and growth responses in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Satbhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1156,51 +1156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.4445. </w:t>
@@ -1232,935 +1232,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Very Long Chain Fatty Acids Synthesis Mediates PI3P Homeostasis at Endosomal Compartments</w:t>
+                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Fougère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (16), pp.8450. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22168450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349716v1</w:t>
+                <w:t xml:space="preserve">hal-03349722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin-Regulated Reversible Inhibition of TMK1 Signaling by MAKR2 Modulates the Dynamics of Root Gravitropism</w:t>
+                <w:t xml:space="preserve">Single-particle tracking photoactivated localization microscopy of membrane proteins in living plant tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laia Armengot</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise C Noack</w:t>
+                <w:t xml:space="preserve">Claire Burny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
+                <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.011⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.1600-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-020-00471-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000945v1</w:t>
+                <w:t xml:space="preserve">hal-03153046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous treatment of Arabidopsis seedlings with lyso-phospholipids for the inducible complementation of lipid mutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Inhibition of Very Long Chain Fatty Acids Synthesis Mediates PI3P Homeostasis at Endosomal Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (3), pp.100626. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330578v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Exogenous treatment of Arabidopsis seedlings with lyso-phospholipids for the inducible complementation of lipid mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.100626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349722v1</w:t>
+                <w:t xml:space="preserve">hal-03330578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-particle tracking photoactivated localization microscopy of membrane proteins in living plant tissues</w:t>
+                <w:t xml:space="preserve">Auxin-Regulated Reversible Inhibition of TMK1 Signaling by MAKR2 Modulates the Dynamics of Root Gravitropism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Burny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+                <w:t xml:space="preserve">Joseph Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Nollmann</w:t>
+                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), pp.1600-1628. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-020-00471-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153046v1</w:t>
+                <w:t xml:space="preserve">hal-03000945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HY5 and phytochrome activity modulate shoot-to-root coordination during thermomorphogenesis in Arabidopsis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The root response to gravity: from the macro to the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.192625⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343 (3), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215959v1</w:t>
+                <w:t xml:space="preserve">hal-03301339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root response to gravity: from the macro to the nanoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">HY5 and phytochrome activity modulate shoot-to-root coordination during thermomorphogenesis in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaillochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogev Burko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Simura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 343 (3), pp.257-265. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.192625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301339v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plasma Membrane Nanodomain Ensures Signal Specificity during Osmotic Signaling in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2211,90 +2211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental control of plant Rho GTPase nano-organization by the lipid phosphatidylserine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2339,338 +2339,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phosphoinositide map at the shoot apical meristem in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stanislas</w:t>
+                <w:t xml:space="preserve">Lise Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Platre</w:t>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengying Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-018-0490-y⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (4), pp.465-480.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348886v1</w:t>
+                <w:t xml:space="preserve">hal-02330992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+                <w:t xml:space="preserve">A phosphoinositide map at the shoot apical meristem in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Noack</w:t>
+                <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Doumane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Mengying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+                <w:t xml:space="preserve">Léa E S Rambaud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (4), pp.465-480.e11. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-018-0490-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330992v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anionic lipids and the maintenance of membrane electrostatics in eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2704,77 +2704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Quantification of the Number of Intracellular Compartments in Arabidopsis thaliana Root Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2860,51 +2860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Habenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Nail Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, </w:t>
@@ -2955,51 +2955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the Arabidopsis TIR1/AFB auxin receptors reveals both overlapping and specialized functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Prigge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kadakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3076,64 +3076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the Use of Protein Domains in Acidic Phospholipid Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Methods in Molecular Biology, 2 (7), pp.16089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3167,103 +3167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PtdIns(4)P-driven electrostatic field controls cell membrane identity and signalling in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (7), pp.16089. </w:t>
@@ -3301,51 +3301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile Multisite Gateway-compatible promoter and transgenic line collection for cell type-specific functional genomics in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana K. Morao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,64 +3435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-colour/multi-affinity marker set to visualize phosphoinositide dynamics in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Assil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3561,462 +3561,462 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Root System Transport Network</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Data-Driven Scientific Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arush Tagade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Mckee-Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Mccorkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cusick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the INUPRAG Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Maurel, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AI 4 X 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412953v1</w:t>
+                <w:t xml:space="preserve">hal-05162591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Data-Driven Scientific Discovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the Root System Transport Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Platre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 4 X 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">4th edition of the INUPRAG Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Maurel, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162591v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid patterning and interplay during protein sorting at trans-Golgi Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel mechanisms in lipid-mediated protein sorting and cell polarity in plant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Platre</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+                <w:t xml:space="preserve">Lise C. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">special FEBS meeting “Sphingolipid biology in health and disease”, joint meeting between the sphingolipid club (SLC) and the international Ceramide Conference (iCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEBS, May 2019, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on “Glycolipid and Sphingolipid Biology, A Holistic Approach to Understanding Simple and Complex Sphingolipids”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811359v1</w:t>
+                <w:t xml:space="preserve">hal-04811385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and nanoscale organization of Rho of Plant/NADPH oxidase complexes during cell osmotic signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Microscopical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Oxford, United Kingdom</w:t>
@@ -4039,146 +4039,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lipid patterning and interplay during protein sorting at trans-­Golgi Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Symposium on Plant Lipids (ESPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marseilles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid patterning and interplay during protein sorting at trans-Golgi Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">special FEBS meeting “Sphingolipid biology in health and disease”, joint meeting between the sphingolipid club (SLC) and the international Ceramide Conference (iCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEBS, May 2019, Cascais, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The arabidopsis RHO of plants GTP-ASE ATROP6 regulates early signaling events in response to osmotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4188,627 +4438,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TTargeting of the barley cell-surface receptor SRF3 by the Blumeria hordei effector AVRA13 overlaps with AVRA13 recognition by MLA and the induction of NLR-mediated cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merle Bilstein-Schloemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara C Stolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu P Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Cost and Transport Efficiency Tradeoffs Define Root System Optimization Across Varying Developmental Stages and Environments in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kian Faizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preyanka Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Maida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Berrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Menzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plasma membrane nanoplatform ensures signal specificity during osmotic signaling in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo phosphatidylserine variations steer Rho GTPase signaling in a cell-context dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mar Marques-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4818,114 +5068,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and function of anionic lipids in cell organization and plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subcellular Processes [q-bio.SC]. Université de Lyon, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LYSEN098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02491142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4993,51 +5243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8E5DE4F"/>
+    <w:nsid w:val="CC96D81C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5224,51 +5474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/platre-matthieu-pierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4934-3050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Hsuan Tsai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Nobori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06891-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhen Zhong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjin Wei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrong He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50106-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Callebaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01346-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preyanka Mehta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Halvorson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Mani Dubey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Stutzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Prigge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Medveck&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.06.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03765789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Satbhai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Gleason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32167-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100626" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillochet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogev Burko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Simura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.192625" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E S Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0490-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1282022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prigge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kadakia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Greenham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3170-5_15." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana K. Morao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P. Platre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13099" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringo van Wijk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yawei Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12358" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arush Tagade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mckee-Reid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Mccorkell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cusick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Bilstein-Schloemer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C Stolze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Platre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Hofmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Faizi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Maida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Humphreys" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berrigan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Menzel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smokvarska" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Platre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02491142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN098" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/platre-matthieu-pierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4934-3050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhen Zhong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjin Wei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrong He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50106-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Hsuan Tsai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Nobori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06891-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Callebaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01346-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preyanka Mehta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Halvorson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Mani Dubey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Stutzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Prigge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Medveck&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.06.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03765789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Satbhai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Gleason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32167-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100626" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.23" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillochet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogev Burko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Simura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.192625" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E S Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0490-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1282022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prigge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kadakia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Greenham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3170-5_15." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana K. Morao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P. Platre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13099" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringo van Wijk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yawei Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12358" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arush Tagade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mckee-Reid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Mccorkell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cusick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811359v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Bilstein-Schloemer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C Stolze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Platre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Hofmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Faizi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Maida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Humphreys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berrigan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Menzel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smokvarska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Platre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02491142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN098" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>