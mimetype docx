--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1859,239 +1859,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root response to gravity: from the macro to the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HY5 and phytochrome activity modulate shoot-to-root coordination during thermomorphogenesis in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaillochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogev Burko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Simura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.23⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.192625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301339v1</w:t>
+                <w:t xml:space="preserve">hal-05215959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HY5 and phytochrome activity modulate shoot-to-root coordination during thermomorphogenesis in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The root response to gravity: from the macro to the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147 (24), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343 (3), pp.257-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.192625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215959v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plasma Membrane Nanodomain Ensures Signal Specificity during Osmotic Signaling in Plants</w:t>
               </w:r>
@@ -2607,222 +2607,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic lipids and the maintenance of membrane electrostatics in eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Quantification of the Number of Intracellular Compartments in Arabidopsis thaliana Root Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1282022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600824v1</w:t>
+                <w:t xml:space="preserve">hal-05215938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Quantification of the Number of Intracellular Compartments in Arabidopsis thaliana Root Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anionic lipids and the maintenance of membrane electrostatics in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1282022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215938v1</w:t>
+                <w:t xml:space="preserve">hal-01600824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for plant plasma membrane protein dynamics and organization into functional nanodomains</w:t>
               </w:r>
@@ -3070,252 +3070,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the Use of Protein Domains in Acidic Phospholipid Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PtdIns(4)P-driven electrostatic field controls cell membrane identity and signalling in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stanislas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Methods in Molecular Biology, 2 (7), pp.16089. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (7), pp.16089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3170-5_15.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2016.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215915v1</w:t>
+                <w:t xml:space="preserve">hal-03687823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PtdIns(4)P-driven electrostatic field controls cell membrane identity and signalling in plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines for the Use of Protein Domains in Acidic Phospholipid Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (7), pp.16089. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Methods in Molecular Biology, 2 (7), pp.16089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nplants.2016.89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3170-5_15.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687823v1</w:t>
+                <w:t xml:space="preserve">hal-05215915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile Multisite Gateway-compatible promoter and transgenic line collection for cell type-specific functional genomics in Arabidopsis</w:t>
               </w:r>
@@ -4686,263 +4686,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi Network</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plasma membrane nanoplatform ensures signal specificity during osmotic signaling in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Menzel</w:t>
+                <w:t xml:space="preserve">M. Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992441v1</w:t>
+                <w:t xml:space="preserve">hal-02873744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plasma membrane nanoplatform ensures signal specificity during osmotic signaling in plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Menzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Platre</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02873744v1</w:t>
+                <w:t xml:space="preserve">hal-02992441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo phosphatidylserine variations steer Rho GTPase signaling in a cell-context dependent manner</w:t>
               </w:r>
@@ -5243,51 +5243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC96D81C"/>
+    <w:nsid w:val="B2F8FF58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5474,51 +5474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/platre-matthieu-pierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4934-3050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhen Zhong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjin Wei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrong He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50106-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Hsuan Tsai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Nobori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06891-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Callebaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01346-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preyanka Mehta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Halvorson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Mani Dubey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Stutzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Prigge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Medveck&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.06.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03765789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Satbhai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Gleason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32167-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100626" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.23" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillochet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogev Burko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Simura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.192625" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E S Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0490-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1282022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prigge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kadakia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Greenham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3170-5_15." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana K. Morao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P. Platre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13099" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringo van Wijk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yawei Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12358" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arush Tagade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mckee-Reid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Mccorkell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cusick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811359v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Bilstein-Schloemer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C Stolze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Platre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Hofmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Faizi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Maida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Humphreys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berrigan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Menzel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smokvarska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Platre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02491142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN098" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/platre-matthieu-pierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4934-3050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhen Zhong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjin Wei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrong He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50106-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Hsuan Tsai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Nobori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06891-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Callebaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01346-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preyanka Mehta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Halvorson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Mani Dubey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Stutzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Prigge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Medveck&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.06.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03765789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Satbhai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Gleason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32167-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100626" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillochet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogev Burko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Simura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.192625" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E S Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0490-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1282022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prigge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kadakia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Greenham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3170-5_15." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana K. Morao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P. Platre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13099" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringo van Wijk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yawei Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12358" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arush Tagade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mckee-Reid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Mccorkell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cusick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811359v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Bilstein-Schloemer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C Stolze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Platre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Hofmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Faizi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Maida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Humphreys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berrigan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smokvarska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Platre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Menzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02491142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN098" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>