--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -830,295 +830,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root Walker: an automated pipeline for large scale quantification of early root growth responses at high spatial and temporal resolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The AFB1 auxin receptor controls the cytoplasmic auxin response pathway in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preyanka Mehta</w:t>
+                <w:t xml:space="preserve">Shiv Mani Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Halvorson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ling Zhang</w:t>
+                <w:t xml:space="preserve">Soeun Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Brent</w:t>
+                <w:t xml:space="preserve">Nathan Stutzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Prigge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Medvecká</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16493⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.1120 - 1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2023.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215984v1</w:t>
+                <w:t xml:space="preserve">hal-05215977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AFB1 auxin receptor controls the cytoplasmic auxin response pathway in Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soeun Han</w:t>
+                <w:t xml:space="preserve">Root Walker: an automated pipeline for large scale quantification of early root growth responses at high spatial and temporal resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Stutzman</w:t>
+                <w:t xml:space="preserve">Preyanka Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Prigge</w:t>
+                <w:t xml:space="preserve">Zachary Halvorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Medvecká</w:t>
+                <w:t xml:space="preserve">Lukas Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (7), pp.1120 - 1130. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117 (2), pp.632-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2023.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215977v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The receptor kinase SRF3 coordinates iron-level and flagellin dependent defense and growth responses in plants</w:t>
               </w:r>
@@ -1130,51 +1130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Satbhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,338 +1232,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
+                <w:t xml:space="preserve">Single-particle tracking photoactivated localization microscopy of membrane proteins in living plant tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Ito</w:t>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Burny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise C Noack</w:t>
+                <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.1600-1628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41596-020-00471-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349722v1</w:t>
+                <w:t xml:space="preserve">hal-03153046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-particle tracking photoactivated localization microscopy of membrane proteins in living plant tissues</w:t>
+                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Burny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Nollmann</w:t>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), pp.1600-1628. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-020-00471-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153046v1</w:t>
+                <w:t xml:space="preserve">hal-03349722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Very Long Chain Fatty Acids Synthesis Mediates PI3P Homeostasis at Endosomal Compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,464 +1634,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous treatment of Arabidopsis seedlings with lyso-phospholipids for the inducible complementation of lipid mutants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auxin-Regulated Reversible Inhibition of TMK1 Signaling by MAKR2 Modulates the Dynamics of Root Gravitropism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100626⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330578v1</w:t>
+                <w:t xml:space="preserve">hal-03000945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin-Regulated Reversible Inhibition of TMK1 Signaling by MAKR2 Modulates the Dynamics of Root Gravitropism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Bareille</w:t>
+                <w:t xml:space="preserve">Exogenous treatment of Arabidopsis seedlings with lyso-phospholipids for the inducible complementation of lipid mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.100626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000945v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HY5 and phytochrome activity modulate shoot-to-root coordination during thermomorphogenesis in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The root response to gravity: from the macro to the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.192625⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343 (3), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215959v1</w:t>
+                <w:t xml:space="preserve">hal-03301339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root response to gravity: from the macro to the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HY5 and phytochrome activity modulate shoot-to-root coordination during thermomorphogenesis in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaillochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogev Burko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Simura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 343 (3), pp.257-265. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.192625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301339v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plasma Membrane Nanodomain Ensures Signal Specificity during Osmotic Signaling in Plants</w:t>
               </w:r>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2224,77 +2224,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental control of plant Rho GTPase nano-organization by the lipid phosphatidylserine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Doumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2531,51 +2531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa E S Rambaud-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.20. </w:t>
@@ -2613,77 +2613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Quantification of the Number of Intracellular Compartments in Arabidopsis thaliana Root Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2711,252 +2711,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic lipids and the maintenance of membrane electrostatics in eukaryotes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural basis for plant plasma membrane protein dynamics and organization into functional nanodomains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Crowet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Habenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Nail Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1282022⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.26404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600824v1</w:t>
+                <w:t xml:space="preserve">hal-01606735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for plant plasma membrane protein dynamics and organization into functional nanodomains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anionic lipids and the maintenance of membrane electrostatics in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.26404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2017.1282022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606735v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the Arabidopsis TIR1/AFB auxin receptors reveals both overlapping and specialized functions</w:t>
               </w:r>
@@ -3102,64 +3102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3204,252 +3204,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the Use of Protein Domains in Acidic Phospholipid Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A versatile Multisite Gateway-compatible promoter and transgenic line collection for cell type-specific functional genomics in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Jaillais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Mar Marquès-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana K. Morao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu P. Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3170-5_15.⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (2), pp.320--333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215915v1</w:t>
+                <w:t xml:space="preserve">hal-02394056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile Multisite Gateway-compatible promoter and transgenic line collection for cell type-specific functional genomics in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines for the Use of Protein Domains in Acidic Phospholipid Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85 (2), pp.320--333. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Methods in Molecular Biology, 2 (7), pp.16089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3170-5_15.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394056v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-colour/multi-affinity marker set to visualize phosphoinositide dynamics in Arabidopsis</w:t>
               </w:r>
@@ -3795,90 +3795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel mechanisms in lipid-mediated protein sorting and cell polarity in plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise C. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3972,51 +3972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Microscopical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Oxford, United Kingdom</w:t>
@@ -4045,103 +4045,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid patterning and interplay during protein sorting at trans-­Golgi Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Symposium on Plant Lipids (ESPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Marseilles, France</w:t>
@@ -4170,103 +4170,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid patterning and interplay during protein sorting at trans-Golgi Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">special FEBS meeting “Sphingolipid biology in health and disease”, joint meeting between the sphingolipid club (SLC) and the international Ceramide Conference (iCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEBS, May 2019, Cascais, Portugal</w:t>
@@ -4583,51 +4583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Cost and Transport Efficiency Tradeoffs Define Root System Optimization Across Varying Developmental Stages and Environments in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kian Faizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preyanka Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Maida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4810,90 +4810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Menzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4941,77 +4941,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo phosphatidylserine variations steer Rho GTPase signaling in a cell-context dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mar Marques-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5243,51 +5243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2F8FF58"/>
+    <w:nsid w:val="39AAB9AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5474,51 +5474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/platre-matthieu-pierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4934-3050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhen Zhong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjin Wei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrong He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50106-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Hsuan Tsai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Nobori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06891-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Callebaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01346-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preyanka Mehta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Halvorson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Mani Dubey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Stutzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Prigge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Medveck&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.06.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03765789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Satbhai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Gleason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32167-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100626" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillochet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogev Burko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Simura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.192625" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E S Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0490-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1282022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prigge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kadakia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Greenham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3170-5_15." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana K. Morao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P. Platre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13099" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringo van Wijk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yawei Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12358" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arush Tagade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mckee-Reid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Mccorkell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cusick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811359v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Bilstein-Schloemer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C Stolze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Platre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Hofmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Faizi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Maida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Humphreys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berrigan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smokvarska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Platre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Menzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02491142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN098" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/platre-matthieu-pierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4934-3050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhen Zhong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjin Wei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrong He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50106-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Hsuan Tsai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Nobori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06891-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Callebaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01346-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Mani Dubey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Stutzman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Prigge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Medveck&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.06.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preyanka Mehta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Halvorson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16493" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03765789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Satbhai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Gleason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32167-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00471-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Armengot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bareille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.10.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100626" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.23" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillochet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogev Burko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Simura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.192625" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Marqu&#232;s-Bueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav9959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stanislas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E S Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0490-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2145" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Crowet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26404" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1282022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prigge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kadakia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Greenham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.89" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana K. Morao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P. Platre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13099" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3170-5_15." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringo van Wijk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yawei Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12358" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arush Tagade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mckee-Reid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Mccorkell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cusick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811359v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Bilstein-Schloemer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C Stolze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Platre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Hofmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Faizi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Maida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Humphreys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berrigan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smokvarska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Platre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Menzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Marques-Bueno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02491142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN098" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>