--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,3463 +66,3570 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Image (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma thèse en BD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alias Nepsie Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tours, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human emotional odours influence horses’ behaviour and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 21 (1), pp.e0337948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0337948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of facial expressions and behaviours of horses in response to positive and negative emotional anticipation using network analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional contagion of fear and joy from humans to horses using a combination of facial and vocal cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Lewis</w:t>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319315⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.17689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98794-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094889v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional contagion of fear and joy from humans to horses using a combination of facial and vocal cues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of facial expressions and behaviours of horses in response to positive and negative emotional anticipation using network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98794-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0319315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100767v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horses can learn to identify joy and sadness against other basic emotions from human facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), https://www.researchsquare.com/article/rs-4121447/v1. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.105081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4121447/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2024.105081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563296v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses can learn to identify joy and sadness against other basic emotions from human facial expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2024.105081⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), https://www.researchsquare.com/article/rs-4121447/v1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4121447/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677329v1</w:t>
+                <w:t xml:space="preserve">hal-04563296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t>
+                <w:t xml:space="preserve">Horses form cross-modal representations of adults and children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Damon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-022-01667-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011829v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses discriminate between human facial and vocal expressions of sadness and joy</w:t>
+                <w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-023-01817-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213124v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives horse success at following human-given cues? An investigation of handler familiarity and living conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Horses discriminate between human facial and vocal expressions of sadness and joy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Liehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmi Alander</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26, pp.1283-1294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-023-01775-0⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.1733-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-023-01817-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300609v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses form cross-modal representations of adults and children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+                <w:t xml:space="preserve">What drives horse success at following human-given cues? An investigation of handler familiarity and living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cosnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Gouyet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Degrande</w:t>
+                <w:t xml:space="preserve">Veera Riihonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Viitanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmi Alander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26, pp.369-377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-022-01667-9⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 26, pp.1283-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-023-01775-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751952v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domestic hens succeed at serial reversal learning and perceptual concept generalisation using a new automated touchscreen device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-08109-z⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626271v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition and the human–animal relationship: a review of the sociocognitive skills of domestic mammals toward humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tester les capacités de métacognition pour étudier la conscience chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-021-01557-6⟩</w:t>
+              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (1), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60554/sn.v63i1.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03361795v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tester les capacités de métacognition pour étudier la conscience chez les mammifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60554/sn.v63i1.24⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08109-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216008v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic hens succeed at serial reversal learning and perceptual concept generalisation using a new automated touchscreen device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cognition and the human–animal relationship: a review of the sociocognitive skills of domestic mammals toward humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100607⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.369-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-021-01557-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03753546v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying horses' facial expressions in emotional anticipation through network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54e Colloque de la Société Française d’Étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECA, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de raisonnement chez la poule domestique : l’inférence transitive</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal - SFECA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217393v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche cognitive de la relation homme-cheval dans une perspective de bien-être animal</w:t>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172260v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
+                <w:t xml:space="preserve">Approche cognitive de la relation homme-cheval dans une perspective de bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172162v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus de raisonnement chez la poule domestique : l’inférence transitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal - SFECA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172560v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard--Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172552v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
+                <w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213116v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation perceptive dans une tâche de correspondance à l’échantillon chez la poule domestique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal, May 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217410v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The top gamer hen: introducing a touch-screen device with serial reversal learning and generalization task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Conference on Comparative Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, (remote), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catégorisation perceptive dans une tâche de correspondance à l’échantillon chez la poule domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual International Conference on Comparative Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">SFECA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092036v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t>
+                <w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t>
+              <w:t xml:space="preserve">29. Annual International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092168v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does Pet-Directed Speech affect horses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Student Conference on Behaviour &amp; Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual conference, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">If not here, then there: The domestic hen is capable of exclusion in a food searching task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Student Conference on Behaviour and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3532,957 +3639,957 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cows visually discriminate and cross-modally recognise familiar and unfamiliar human faces in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Amichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lemarchand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05279430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche cognitive de la relation humain-cheval dans une perspective de bien-être animal. Etude de la perception des émotions humaines par le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">hal-05279430v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biologie animale. Université de Tours (UT), 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04734827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro 349</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution d'une réputation aux humains et contagion émotionnelle entre chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des êtres humains par les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092347v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04734827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive mechanisms of transitive reasoning in the adult domestic hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bangor, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8377061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux se font des représentations cross-modales des enfants et des adultes</w:t>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092115v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions ?</w:t>
+                <w:t xml:space="preserve">Les chevaux se font des représentations cross-modales des enfants et des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092257v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4629,51 +4736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lewis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98794-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2024.105081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01817-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veera Riihonen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Viitanen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Alander" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01775-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01667-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01557-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v63i1.24" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100607" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04734827v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alias Nepsie Bou&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98794-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lewis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2024.105081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01667-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01817-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veera Riihonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Viitanen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Alander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01775-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v63i1.24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01557-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04734827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>