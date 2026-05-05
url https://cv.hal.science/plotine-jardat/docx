--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -173,4423 +173,4548 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human emotional odours collected in situations of disgust or sadness modulate horses’ behaviour and physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Comparative Cognition (CO3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying horses' facial expressions in emotional anticipation through network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54e Colloque de la Société Française d’Étude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, Jun 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard--Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche cognitive de la relation homme-cheval dans une perspective de bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saumur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de raisonnement chez la poule domestique : l’inférence transitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal - SFECA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The top gamer hen: introducing a touch-screen device with serial reversal learning and generalization task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29. International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, (remote), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisation perceptive dans une tâche de correspondance à l’échantillon chez la poule domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFECA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal, May 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29. Annual International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, Virtual Conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">If not here, then there: The domestic hen is capable of exclusion in a food searching task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. European Student Conference on Behaviour and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does Pet-Directed Speech affect horses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. European Student Conference on Behaviour &amp; Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual conference, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human emotional odours influence horses’ behaviour and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 21 (1), pp.e0337948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0337948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional contagion of fear and joy from humans to horses using a combination of facial and vocal cues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of facial expressions and behaviours of horses in response to positive and negative emotional anticipation using network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98794-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0319315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100767v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of facial expressions and behaviours of horses in response to positive and negative emotional anticipation using network analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional contagion of fear and joy from humans to horses using a combination of facial and vocal cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kate Lewis</w:t>
+                <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319315⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.17689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98794-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094889v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses can learn to identify joy and sadness against other basic emotions from human facial expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2024.105081⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), https://www.researchsquare.com/article/rs-4121447/v1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4121447/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677329v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horses can learn to identify joy and sadness against other basic emotions from human facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4121447/v1⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.105081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2024.105081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563296v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses form cross-modal representations of adults and children</w:t>
+                <w:t xml:space="preserve">Horses discriminate between human facial and vocal expressions of sadness and joy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rachel Degrande</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26, pp.369-377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-022-01667-9⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.1733-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-023-01817-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751952v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">What drives horse success at following human-given cues? An investigation of handler familiarity and living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cosnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veera Riihonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Viitanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmi Alander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.1283-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-023-01775-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011829v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses discriminate between human facial and vocal expressions of sadness and joy</w:t>
+                <w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-023-01817-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213124v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives horse success at following human-given cues? An investigation of handler familiarity and living conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmi Alander</w:t>
+                <w:t xml:space="preserve">Horses form cross-modal representations of adults and children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26, pp.1283-1294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-023-01775-0⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 26, pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-022-01667-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300609v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic hens succeed at serial reversal learning and perceptual concept generalisation using a new automated touchscreen device</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100607⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08109-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753546v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tester les capacités de métacognition pour étudier la conscience chez les mammifères</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognition and the human–animal relationship: a review of the sociocognitive skills of domestic mammals toward humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60554/sn.v63i1.24⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.369-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-021-01557-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04216008v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domestic hens succeed at serial reversal learning and perceptual concept generalisation using a new automated touchscreen device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-08109-z⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626271v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition and the human–animal relationship: a review of the sociocognitive skills of domestic mammals toward humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tester les capacités de métacognition pour étudier la conscience chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-021-01557-6⟩</w:t>
+              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (1), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60554/sn.v63i1.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1734 lines deleted...]
-                <w:t xml:space="preserve">hal-04217432v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cows visually discriminate and cross-modally recognise familiar and unfamiliar human faces in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Amichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Ferreira</w:t>
+                <w:t xml:space="preserve">hal-05279430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05279430v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numéro 349</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.68-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution d'une réputation aux humains et contagion émotionnelle entre chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance des êtres humains par les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche cognitive de la relation humain-cheval dans une perspective de bien-être animal. Etude de la perception des émotions humaines par le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université de Tours (UT), 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04734827v1</w:t>
-              </w:r>
-[...331 lines deleted...]
-                <w:t xml:space="preserve">hal-04092347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive mechanisms of transitive reasoning in the adult domestic hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bangor, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8377061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions ?</w:t>
+                <w:t xml:space="preserve">Les chevaux se font des représentations cross-modales des enfants et des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092257v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux se font des représentations cross-modales des enfants et des adultes</w:t>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092115v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4736,51 +4861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alias Nepsie Bou&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98794-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lewis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2024.105081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01667-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01817-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veera Riihonen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Viitanen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Alander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01775-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v63i1.24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01557-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04734827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alias Nepsie Bou&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lewis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319315" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98794-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2024.105081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01817-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veera Riihonen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Viitanen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Alander" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01775-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01667-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01557-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100607" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v63i1.24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04734827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>