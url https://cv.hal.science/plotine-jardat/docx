--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -66,3845 +66,3979 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human emotional odours collected in situations of disgust or sadness modulate horses’ behaviour and physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Comparative Cognition (CO3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying horses' facial expressions in emotional anticipation through network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54e Colloque de la Société Française d’Étude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, Jun 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche cognitive de la relation homme-cheval dans une perspective de bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saumur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de raisonnement chez la poule domestique : l’inférence transitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal - SFECA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard--Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisation perceptive dans une tâche de correspondance à l’échantillon chez la poule domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFECA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal, May 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The top gamer hen: introducing a touch-screen device with serial reversal learning and generalization task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29. International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, (remote), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29. Annual International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, Virtual Conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does Pet-Directed Speech affect horses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. European Student Conference on Behaviour &amp; Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual conference, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">If not here, then there: The domestic hen is capable of exclusion in a food searching task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. European Student Conference on Behaviour and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Image (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma thèse en BD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alias Nepsie Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tours, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human emotional odours collected in situations of disgust or sadness modulate horses’ behaviour and physiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Human emotional odours influence horses’ behaviour and physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Comparative Cognition (CO3)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05611888v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0337948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0337948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying horses' facial expressions in emotional anticipation through network analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horses’ cross-modal recognition of human emotions extends to fear vs joy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Avarguès-Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Phelipon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kate Lewis</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e Colloque de la Société Française d’Étude du Comportement Animal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05418833v1</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 301, pp.107022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2026.107022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Emotional contagion of fear and joy from humans to horses using a combination of facial and vocal cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05282357v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.17689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98794-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterisation of facial expressions and behaviours of horses in response to positive and negative emotional anticipation using network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04213116v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0319315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plotine Jardat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04172162v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), https://www.researchsquare.com/article/rs-4121447/v1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4121447/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Horses can learn to identify joy and sadness against other basic emotions from human facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la PRC</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04172560v1</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.105081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2024.105081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Menard-Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Science et Innovation Equine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04172552v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche cognitive de la relation homme-cheval dans une perspective de bien-être animal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Horses discriminate between human facial and vocal expressions of sadness and joy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04172260v1</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.1733-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-023-01817-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de raisonnement chez la poule domestique : l’inférence transitive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">What drives horse success at following human-given cues? An investigation of handler familiarity and living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cosnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veera Riihonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Viitanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmi Alander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal - SFECA 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04217393v1</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.1283-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-023-01775-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The top gamer hen: introducing a touch-screen device with serial reversal learning and generalization task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Horses form cross-modal representations of adults and children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference on Comparative Cognition</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04217428v1</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-022-01667-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation perceptive dans une tâche de correspondance à l’échantillon chez la poule domestique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECA 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04217410v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08109-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognition and the human–animal relationship: a review of the sociocognitive skills of domestic mammals toward humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plotine Jardat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual International Conference on Comparative Cognition</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04092036v1</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.369-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-021-01557-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tester les capacités de métacognition pour étudier la conscience chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plotine Jardat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04092168v1</w:t>
+              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (1), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60554/sn.v63i1.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If not here, then there: The domestic hen is capable of exclusion in a food searching task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Domestic hens succeed at serial reversal learning and perceptual concept generalisation using a new automated touchscreen device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...106 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...1616 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (8), pp.100607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753546v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-04216008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cows visually discriminate and cross-modally recognise familiar and unfamiliar human faces in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Amichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3914,330 +4048,330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro 349</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution d'une réputation aux humains et contagion émotionnelle entre chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plotine Jardat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des êtres humains par les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plotine Jardat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4247,100 +4381,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche cognitive de la relation humain-cheval dans une perspective de bien-être animal. Etude de la perception des émotions humaines par le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université de Tours (UT), 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04734827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4350,371 +4484,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive mechanisms of transitive reasoning in the adult domestic hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bangor, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8377061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaux se font des représentations cross-modales des enfants et des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monamie Ringhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4861,51 +4995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alias Nepsie Bou&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lewis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319315" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98794-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2024.105081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01817-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veera Riihonen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Viitanen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Alander" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01775-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01667-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01557-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100607" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v63i1.24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04734827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lewis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alias Nepsie Bou&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05632357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2026.107022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98794-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319315" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2024.105081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01817-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veera Riihonen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Viitanen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Alander" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01775-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01667-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01557-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v63i1.24" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100607" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04734827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>