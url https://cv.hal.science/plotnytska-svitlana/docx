--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1808,165 +1808,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital transformation for company organizational agility</w:t>
+                <w:t xml:space="preserve">ENGAGING THE YOUNG GENERATION IN CULTURAL PRODUCTS CONSUMPTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Plotnytska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde turbulent et perspectives de croissance économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université nationale d’économie de Kharkiv Simon Kuznets, May 2023, Kharkiv, Ukraine</w:t>
+              <w:t xml:space="preserve">Marketing and competitiveness of socio-economic systems in conditions of sustainable development: International Scientific and Practical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sumy National Agrarian University, Jun 2023, Sumy, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677261v1</w:t>
+                <w:t xml:space="preserve">hal-04677260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENGAGING THE YOUNG GENERATION IN CULTURAL PRODUCTS CONSUMPTION</w:t>
+                <w:t xml:space="preserve">Digital transformation for company organizational agility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Plotnytska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing and competitiveness of socio-economic systems in conditions of sustainable development: International Scientific and Practical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sumy National Agrarian University, Jun 2023, Sumy, Ukraine</w:t>
+              <w:t xml:space="preserve">Monde turbulent et perspectives de croissance économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université nationale d’économie de Kharkiv Simon Kuznets, May 2023, Kharkiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677260v1</w:t>
+                <w:t xml:space="preserve">hal-04677261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign Market Entry Mode Decision for SMEs</w:t>
               </w:r>
@@ -2047,151 +2047,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital marketing technologies development at small and medium enterprises in Ukraine</w:t>
+                <w:t xml:space="preserve">Marketing diversification as a strategy for enterprises to enter foreign markets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Plotnytska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981103v1</w:t>
+                <w:t xml:space="preserve">hal-03981134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing diversification as a strategy for enterprises to enter foreign markets.</w:t>
+                <w:t xml:space="preserve">Digital marketing technologies development at small and medium enterprises in Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Plotnytska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981134v1</w:t>
+                <w:t xml:space="preserve">hal-03981103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analyses of users’ activity in social media with a focus on brand loyalty.</w:t>
               </w:r>
@@ -2430,51 +2430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C199757"/>
+    <w:nsid w:val="BBE1FD8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2578,51 +2578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CD866332"/>
+    <w:nsid w:val="E3580E76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2812,51 +2812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/plotnytska-svitlana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0634-1848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/57205614188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6758-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazariy Popadynets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oleksyuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zalutskyy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1457/1/012010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotnytska Svitlana Plotnytska Svitlana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larina &#1058;etiana Larina &#1058;etiana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36887/2415-8453-2023-4-11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36887/2415-8453-2023-1-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushak Yaroslav" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapoval Galyna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krynytska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nikoliuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Levchyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18371/fcaptp.v2i29.172304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R., Arutiunian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. H., Berezhna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogomolova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18371/fcaptp.v1i28.161924" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kornietsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Boblovsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kvyatko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Valeriiovych Lavruk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Ivanivna Plotnytska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Volodymyrivna Zaporozhets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25140/2410-9576-2018-4(16)-72-79" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978950v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Diegtiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32689/2617-2224-2018-15-5-75-86" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gnatenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fablet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/plotnytska-svitlana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0634-1848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/57205614188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6758-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazariy Popadynets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oleksyuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zalutskyy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1457/1/012010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotnytska Svitlana Plotnytska Svitlana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larina &#1058;etiana Larina &#1058;etiana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36887/2415-8453-2023-4-11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36887/2415-8453-2023-1-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushak Yaroslav" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapoval Galyna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krynytska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nikoliuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Levchyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18371/fcaptp.v2i29.172304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R., Arutiunian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. H., Berezhna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogomolova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18371/fcaptp.v1i28.161924" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kornietsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Boblovsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kvyatko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Valeriiovych Lavruk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Ivanivna Plotnytska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Volodymyrivna Zaporozhets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25140/2410-9576-2018-4(16)-72-79" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978950v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Diegtiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32689/2617-2224-2018-15-5-75-86" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gnatenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fablet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>