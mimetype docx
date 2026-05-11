--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -1808,165 +1808,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENGAGING THE YOUNG GENERATION IN CULTURAL PRODUCTS CONSUMPTION</w:t>
+                <w:t xml:space="preserve">Digital transformation for company organizational agility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Plotnytska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing and competitiveness of socio-economic systems in conditions of sustainable development: International Scientific and Practical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sumy National Agrarian University, Jun 2023, Sumy, Ukraine</w:t>
+              <w:t xml:space="preserve">Monde turbulent et perspectives de croissance économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université nationale d’économie de Kharkiv Simon Kuznets, May 2023, Kharkiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677260v1</w:t>
+                <w:t xml:space="preserve">hal-04677261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital transformation for company organizational agility</w:t>
+                <w:t xml:space="preserve">ENGAGING THE YOUNG GENERATION IN CULTURAL PRODUCTS CONSUMPTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Plotnytska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde turbulent et perspectives de croissance économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université nationale d’économie de Kharkiv Simon Kuznets, May 2023, Kharkiv, Ukraine</w:t>
+              <w:t xml:space="preserve">Marketing and competitiveness of socio-economic systems in conditions of sustainable development: International Scientific and Practical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sumy National Agrarian University, Jun 2023, Sumy, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677261v1</w:t>
+                <w:t xml:space="preserve">hal-04677260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign Market Entry Mode Decision for SMEs</w:t>
               </w:r>
@@ -2047,151 +2047,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing diversification as a strategy for enterprises to enter foreign markets.</w:t>
+                <w:t xml:space="preserve">Digital marketing technologies development at small and medium enterprises in Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Plotnytska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981134v1</w:t>
+                <w:t xml:space="preserve">hal-03981103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital marketing technologies development at small and medium enterprises in Ukraine</w:t>
+                <w:t xml:space="preserve">Marketing diversification as a strategy for enterprises to enter foreign markets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Plotnytska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981103v1</w:t>
+                <w:t xml:space="preserve">hal-03981134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analyses of users’ activity in social media with a focus on brand loyalty.</w:t>
               </w:r>
@@ -2430,51 +2430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBE1FD8B"/>
+    <w:nsid w:val="159AECB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2578,51 +2578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E3580E76"/>
+    <w:nsid w:val="5831FED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2812,51 +2812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/plotnytska-svitlana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0634-1848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/57205614188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6758-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazariy Popadynets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oleksyuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zalutskyy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1457/1/012010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotnytska Svitlana Plotnytska Svitlana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larina &#1058;etiana Larina &#1058;etiana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36887/2415-8453-2023-4-11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36887/2415-8453-2023-1-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushak Yaroslav" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapoval Galyna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krynytska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nikoliuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Levchyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18371/fcaptp.v2i29.172304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R., Arutiunian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. H., Berezhna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogomolova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18371/fcaptp.v1i28.161924" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kornietsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Boblovsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kvyatko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Valeriiovych Lavruk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Ivanivna Plotnytska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Volodymyrivna Zaporozhets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25140/2410-9576-2018-4(16)-72-79" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978950v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Diegtiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32689/2617-2224-2018-15-5-75-86" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gnatenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fablet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/plotnytska-svitlana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0634-1848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/57205614188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-6758-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://granem.univ-angers.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazariy Popadynets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oleksyuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zalutskyy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Plotnytska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1457/1/012010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotnytska Svitlana Plotnytska Svitlana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larina &#1058;etiana Larina &#1058;etiana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36887/2415-8453-2023-4-11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36887/2415-8453-2023-1-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushak Yaroslav" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapoval Galyna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krynytska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nikoliuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Levchyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18371/fcaptp.v2i29.172304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R., Arutiunian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. H., Berezhna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogomolova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18371/fcaptp.v1i28.161924" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kornietsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Boblovsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kvyatko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Valeriiovych Lavruk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Ivanivna Plotnytska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Volodymyrivna Zaporozhets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25140/2410-9576-2018-4(16)-72-79" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978950v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Diegtiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32689/2617-2224-2018-15-5-75-86" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gnatenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fablet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Gli&#324;ska-Newe&#347;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>