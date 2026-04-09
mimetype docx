--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -908,6874 +908,6874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ampicillin-susceptible Enterococcus faecium infections: clinical features, causal clades, and contribution of MALDI-TOF to early detection</w:t>
+                <w:t xml:space="preserve">Prospective Comparative Study of External Ventricular Drain Catheter Colonization: Antibiotic-Impregnated versus Conventional Drains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Faury</w:t>
+                <w:t xml:space="preserve">Ariane Roujansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Guen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">Natacha Kapandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Souhail</w:t>
+                <w:t xml:space="preserve">Sylvain Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pasqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.04545-22⟩</w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.e438-e446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2023.05.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297787v1</w:t>
+                <w:t xml:space="preserve">hal-04297822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnostics for skin and soft tissue infections: the current landscape and future potential</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shotgun metagenomic screening to improve the retrospective diagnosis of undocumented intrauterine infections on embedded placenta samples: Lessons from a brucellosis case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Timsit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Canouï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QCO.0000000000000901⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (7), pp.104770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094088v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the contribution of shotgun metagenomics in the microbiological diagnosis of liver abscesses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Chaligne</w:t>
+                <w:t xml:space="preserve">Biofilm Assessment and Metagenomic Analysis of Venoarterial Extracorporeal Membrane Oxygenation Cannulas and Membrane Oxygenators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kapandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.08.004⟩</w:t>
+              <w:t xml:space="preserve">ASAIO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MAT.0000000000002095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290019v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Emergence of Dual Resistance to Rifampin and Levofloxacin in Osteoarticular Cutibacterium avidum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.03687-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquençage à haut débit pour le diagnostic en maladies infectieuses : exemple de la métagénomique shotgun dans les infections du système nerveux central</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the contribution of shotgun metagenomics in the microbiological diagnosis of liver abscesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-L. Woerther</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadrien Kimseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Danjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Jimenez-Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chaligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (5), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297831v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Comparative Study of External Ventricular Drain Catheter Colonization: Antibiotic-Impregnated versus Conventional Drains</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séquençage à haut débit pour le diagnostic en maladies infectieuses : exemple de la métagénomique shotgun dans les infections du système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pasqueron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2023.05.080⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297822v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun metagenomic screening to improve the retrospective diagnosis of undocumented intrauterine infections on embedded placenta samples: Lessons from a brucellosis case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.L. Woerther</w:t>
+                <w:t xml:space="preserve">Unknown Circovirus in Immunosuppressed Patient with Hepatitis, France, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soulier</w:t>
+                <w:t xml:space="preserve">Laure Boizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benhaddou</w:t>
+                <w:t xml:space="preserve">Alexandre Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Seng</w:t>
+                <w:t xml:space="preserve">Melissa N’debi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 (7), pp.104770. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2905.221485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297797v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm Assessment and Metagenomic Analysis of Venoarterial Extracorporeal Membrane Oxygenation Cannulas and Membrane Oxygenators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clindamycin resistance in Group A streptococcal infections: A single‐centre retrospective cohort study of 186 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natacha Kapandji</w:t>
+                <w:t xml:space="preserve">Romain Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Kallel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Zeghbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAIO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MAT.0000000000002095⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.18981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297719v1</w:t>
+                <w:t xml:space="preserve">hal-04298029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clindamycin resistance in Group A streptococcal infections: A single‐centre retrospective cohort study of 186 patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late-onset ventilator-associated pneumonia due to Mycobacterium chelonae and an unusual transmission pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narimane Zeghbib</w:t>
+                <w:t xml:space="preserve">Emmanuel Lecorche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.18981⟩</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2023.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298029v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Circovirus in Immunosuppressed Patient with Hepatitis, France, 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+                <w:t xml:space="preserve">Skin biopsy in adult patients with meningococcal purpura fulminans: a multicenter retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Contou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Béduneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2905.221485⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04461-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297840v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin biopsy in adult patients with meningococcal purpura fulminans: a multicenter retrospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marchalot</w:t>
+                <w:t xml:space="preserve">Ampicillin-susceptible Enterococcus faecium infections: clinical features, causal clades, and contribution of MALDI-TOF to early detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Souhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04461-2⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.04545-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092090v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-onset ventilator-associated pneumonia due to Mycobacterium chelonae and an unusual transmission pathway</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid diagnostics for skin and soft tissue infections: the current landscape and future potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cizeau</w:t>
+                <w:t xml:space="preserve">François Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ducellier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ice.2023.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QCO.0000000000000901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297724v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+                <w:t xml:space="preserve">Health products e‐sale should be regulated: a case of necrotizing soft‐tissue infection of the abdomen linked to self‐injection of slimming products purchased on the internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pressiat</w:t>
+                <w:t xml:space="preserve">Camille Grodner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Kudela</w:t>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin de Roux</w:t>
+                <w:t xml:space="preserve">Simone Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihel Khoudour</w:t>
+                <w:t xml:space="preserve">Helene Beringuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Alessandri</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Billiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (2), pp.289. </w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (2), pp.e52-e54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijd.15818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298166v1</w:t>
+                <w:t xml:space="preserve">hal-03907422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of specimen quality on the performance of culture rectal screening for multi-drug-resistant bacteria</w:t>
+                <w:t xml:space="preserve">Clinical outcome of wild-type AmpC-producing Enterobacterales infection in critically ill patients treated with β-lactams: a prospective multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Guen</w:t>
+                <w:t xml:space="preserve">Roman Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Royer</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fihman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Sakr</w:t>
+                <w:t xml:space="preserve">Clément Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.09.002⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01079-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283556v1</w:t>
+                <w:t xml:space="preserve">hal-04298055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Phenotypic Study of the &amp;lt;i&amp;gt;Pectobacterium versatile&amp;lt;/i&amp;gt; Beta-Lactamase, the Enzyme Most Similar to the Plasmid-Encoded TEM-1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Royer</w:t>
+                <w:t xml:space="preserve">Vasoplegic Syndrome after Cardiac Surgery for Infective Endocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Maistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoya Dixit</w:t>
+                <w:t xml:space="preserve">Lucas Benoudiba Campanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pédron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00220-22⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.5523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11195523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925852v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overly broad-spectrum antibiotic treatment of wild-type &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt; infections in relation to the EUCAST new definition of susceptibility testing categories, a retrospective multicentre cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ourghanlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ourghanlian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fihman</w:t>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Morel</w:t>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jacamr/dlac099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical outcome of wild-type AmpC-producing Enterobacterales infection in critically ill patients treated with β-lactams: a prospective multicenter study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and Phenotypic Study of the &amp;lt;i&amp;gt;Pectobacterium versatile&amp;lt;/i&amp;gt; Beta-Lactamase, the Enzyme Most Similar to the Plasmid-Encoded TEM-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoya Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Mounier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+                <w:t xml:space="preserve">Jacques Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Bonnefon</w:t>
+                <w:t xml:space="preserve">Gautier Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01079-5⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (11), pp.e00220-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00220-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298055v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasoplegic Syndrome after Cardiac Surgery for Infective Endocarditis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of Multiplex Polymerase Chain Reaction Performed on Protected Telescope Catheter Samples for Early Adaptation of Antimicrobial Therapy in ARDS Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lim</w:t>
+                <w:t xml:space="preserve">Flora Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Le Maistre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin de Roux</w:t>
+                <w:t xml:space="preserve">Mohamed Ahmed Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (19), pp.5523. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11195523⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.4366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11154366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298082v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health products e‐sale should be regulated: a case of necrotizing soft‐tissue infection of the abdomen linked to self‐injection of slimming products purchased on the internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pressiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Grodner</w:t>
+                <w:t xml:space="preserve">Agathe Kudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+                <w:t xml:space="preserve">Nihel Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Lapadula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Billiet</w:t>
+                <w:t xml:space="preserve">Claire Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijd.15818⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907422v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Sexual Transmission of Extended-Spectrum β-Lactamase–Producing Enterobacterales: A Cross-sectional and Prospective Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Evidence of sexual transmission of extended-spectrum β-lactamase-producing enterobacterales: a cross-sectional and prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Surgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chiarabini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayette Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 75 (9), pp.1556-1564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciac218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298156v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare trajectory of critically ill patients with necrotizing soft tissue infections: a multicenter retrospective cohort study using the clinical data warehouse of Greater Paris University Hospitals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Anguel</w:t>
+                <w:t xml:space="preserve">Evidence of Sexual Transmission of Extended-Spectrum β-Lactamase–Producing Enterobacterales: A Cross-sectional and Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Surgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chiarabini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayette Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01087-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (9), pp.1556-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciac218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298050v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-day prevalence of asymptomatic carriage of toxigenic and non-toxigenic Clostridioides difficile in 10 French hospitals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Bourgeois-Nicolaos</w:t>
+                <w:t xml:space="preserve">Healthcare trajectory of critically ill patients with necrotizing soft tissue infections: a multicenter retrospective cohort study using the clinical data warehouse of Greater Paris University Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Windsor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Harrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Anguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.05.011⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01087-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068142v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Report: Cerebral Nocardiosis Caused by Nocardia cyriacigeorgica Detected by Metagenomics in an Apparently Immunocompetent Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Amegnizin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Demontant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2022.719124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sexual transmission of extended-spectrum β-lactamase-producing enterobacterales: a cross-sectional and prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
+                <w:t xml:space="preserve">One-day prevalence of asymptomatic carriage of toxigenic and non-toxigenic Clostridioides difficile in 10 French hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois-Nicolaos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciac218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, pp. 65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777542v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Alessandri</w:t>
+                <w:t xml:space="preserve">O-Antigen Targeted Vaccines Against Escherichia coli May Be Useful in Reducing Morbidity, Mortality, and Antimicrobial Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laouénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (2), pp.364-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907439v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Multiplex Polymerase Chain Reaction Performed on Protected Telescope Catheter Samples for Early Adaptation of Antimicrobial Therapy in ARDS Patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the anaerobic blood culture vial for the recovery of Candida glabrata : A retrospective multicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ahmed Boujelben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+                <w:t xml:space="preserve">Eric Farfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bargain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11154366⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298094v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the anaerobic blood culture vial for the recovery of Candida glabrata : A retrospective multicentric study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: In vitro study of factors influencing the duration of antimicrobial protection of antimicrobial-impregnated external ventricular drains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+                <w:t xml:space="preserve">Elodie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Egbeola-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (8), pp.2313-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316567v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-Antigen Targeted Vaccines Against Escherichia coli May Be Useful in Reducing Morbidity, Mortality, and Antimicrobial Resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Laouénan</w:t>
+                <w:t xml:space="preserve">Healthcare trajectory of critically ill patients with necrotizing soft tissue infections: a multicenter retrospective cohort study using the clinical data warehouse of Greater Paris University Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Windsor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Harrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Anguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab458⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01087-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04283549v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: In vitro study of factors influencing the duration of antimicrobial protection of antimicrobial-impregnated external ventricular drains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leonard Drouard</w:t>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pressiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Kudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac157⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298123v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare trajectory of critically ill patients with necrotizing soft tissue infections: a multicenter retrospective cohort study using the clinical data warehouse of Greater Paris University Hospitals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Anguel</w:t>
+                <w:t xml:space="preserve">Evidence of Sexual Transmission of Extended-Spectrum β-Lactamase–Producing Enterobacterales: A Cross-sectional and Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Surgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chiarabini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayette Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01087-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (9), pp.1556-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciac218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04022293v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Alessandri</w:t>
+                <w:t xml:space="preserve">Prospective Comparison Between Shotgun Metagenomics and Sanger Sequencing of the 16S rRNA Gene for the Etiological Diagnosis of Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Surgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.761873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643334v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdominoperineal necrotizing soft tissue infection: A single‐centre retrospective study of 61 patients including short‐ and medium‐term source of infection check</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Mongereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Urbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pelegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jdv.18729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Comparison Between Shotgun Metagenomics and Sanger Sequencing of the 16S rRNA Gene for the Etiological Diagnosis of Infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pressiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Kudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.761873⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298138v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Sexual Transmission of Extended-Spectrum β-Lactamase–Producing Enterobacterales: A Cross-sectional and Prospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
+                <w:t xml:space="preserve">Impact of specimen quality on the performance of culture rectal screening for multi-drug-resistant bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciac218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130, pp.148-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283553v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health products e‐sale should be regulated: a case of necrotizing soft‐tissue infection of the abdomen linked to self‐injection of slimming products purchased on the internet</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leg‐type form of idiopathic multicentric Castleman disease associated with severe lower extremity chronic venous/lymphatic disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐antoine Billiet</w:t>
+                <w:t xml:space="preserve">Thomas Ballul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Belfeki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle de Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meignin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul‐louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijd.15818⟩</w:t>
+              <w:t xml:space="preserve">eJHaem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jha2.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298206v1</w:t>
+                <w:t xml:space="preserve">hal-04298101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the term “anti-anaerobic” still relevant?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">Microdiversity of Enterococcus faecalis isolates in cases of infective endocarditis: selection of non-synonymous mutations and large deletions is associated with phenotypic modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Demontant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.10.052⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.929-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1924865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492856v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal encephalitis caused by Newcastle disease virus in a child</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Despina Moshous</w:t>
+                <w:t xml:space="preserve">Correction to: Risks of ventilator-associated pneumonia and invasive pulmonary aspergillosis in patients with viral acute respiratory distress syndrome related or not to Coronavirus 19 disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fleur Haudebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-021-02344-w⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03517-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298220v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health products e‐sale should be regulated: a case of necrotizing soft‐tissue infection of the abdomen linked to self‐injection of slimming products purchased on the internet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐antoine Billiet</w:t>
+                <w:t xml:space="preserve">Analysis of Microbiota and Mycobiota in Fungal Ball Rhinosinusitis: Specific Interaction between Aspergillus fumigatus and Haemophilus influenza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijd.15818⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (7), pp.550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7070550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361451v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdiversity of Enterococcus faecalis isolates in cases of infective endocarditis: selection of non-synonymous mutations and large deletions is associated with phenotypic modifications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Coutte</w:t>
+                <w:t xml:space="preserve">Antibiotics in Necrotizing Soft Tissue Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Urbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ourghanlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1924865⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10091104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283550v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Risks of ventilator-associated pneumonia and invasive pulmonary aspergillosis in patients with viral acute respiratory distress syndrome related or not to Coronavirus 19 disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
+                <w:t xml:space="preserve">Viral genomic, metagenomic and human transcriptomic characterization and prediction of the clinical forms of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03517-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.e1009416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298448v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Microbiota and Mycobiota in Fungal Ball Rhinosinusitis: Specific Interaction between Aspergillus fumigatus and Haemophilus influenza?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+                <w:t xml:space="preserve">Blood Cultures for the Diagnosis of Infective Endocarditis: What Is the Benefit of Prolonged Incubation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Moussafeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7070550⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (24), pp.5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10245824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313107v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg‐type form of idiopathic multicentric Castleman disease associated with severe lower extremity chronic venous/lymphatic disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">16S metagenomic assessment of the skin microbiota dynamic and possible association with the risk of infection in patients with epidermal necrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle de Masson</w:t>
+                <w:t xml:space="preserve">J. Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Meignin</w:t>
+                <w:t xml:space="preserve">S. Hüssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul‐louis Woerther</w:t>
+                <w:t xml:space="preserve">G. Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eJHaem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jha2.353⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.17584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298101v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Cultures for the Diagnosis of Infective Endocarditis: What Is the Benefit of Prolonged Incubation?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amina Moussafeur</w:t>
+                <w:t xml:space="preserve">Long-term quality of life in necrotizing soft-tissue infection survivors: a monocentric prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Urbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Huguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Galy</w:t>
+                <w:t xml:space="preserve">Florence Canoui-Poitrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Layese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10245824⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00891-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298179v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16S metagenomic assessment of the skin microbiota dynamic and possible association with the risk of infection in patients with epidermal necrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rodriguez</w:t>
+                <w:t xml:space="preserve">Antibiotics in Necrotizing Soft Tissue Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Urbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ourghanlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.17584⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10091104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298193v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotics in Necrotizing Soft Tissue Infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+                <w:t xml:space="preserve">The Potential Role of Clinical Metagenomics in Infectious Diseases: Therapeutic Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille D’humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Salmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (9), pp.1104. </w:t>
+              <w:t xml:space="preserve">Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (13), pp.1453-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10091104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40265-021-01572-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367803v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral genomic, metagenomic and human transcriptomic characterization and prediction of the clinical forms of COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+                <w:t xml:space="preserve">Temocillin susceptibility among Enterobacterales strains recovered from blood culture in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Farfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Fourati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009416⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (3), pp.115368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154571v1</w:t>
+                <w:t xml:space="preserve">hal-03216705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term quality of life in necrotizing soft-tissue infection survivors: a monocentric prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Alves</w:t>
+                <w:t xml:space="preserve">Health products e‐sale should be regulated: a case of necrotizing soft‐tissue infection of the abdomen linked to self‐injection of slimming products purchased on the internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grodner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Lapadula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Beringuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐antoine Billiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00891-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijd.15818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298229v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotics in Necrotizing Soft Tissue Infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+                <w:t xml:space="preserve">Health products e‐sale should be regulated: a case of necrotizing soft‐tissue infection of the abdomen linked to self‐injection of slimming products purchased on the internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grodner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Lapadula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Beringuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐antoine Billiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10091104⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijd.15818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298182v1</w:t>
+                <w:t xml:space="preserve">hal-04361451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Role of Clinical Metagenomics in Infectious Diseases: Therapeutic Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Is the term “anti-anaerobic” still relevant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille D’humières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Salmona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
+                <w:t xml:space="preserve">Xavier Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Leo</w:t>
+                <w:t xml:space="preserve">Luc Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (13), pp.1453-1466. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.178 - 180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40265-021-01572-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313106v1</w:t>
+                <w:t xml:space="preserve">hal-03492856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temocillin susceptibility among Enterobacterales strains recovered from blood culture in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatal encephalitis caused by Newcastle disease virus in a child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Si Larbi</w:t>
+                <w:t xml:space="preserve">Sarah Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cattoir</w:t>
+                <w:t xml:space="preserve">Emmanuèle Lechapt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corvec</w:t>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillard</w:t>
+                <w:t xml:space="preserve">Despina Moshous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100 (3), pp.115368. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142 (3), pp.605-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00401-021-02344-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216705v1</w:t>
+                <w:t xml:space="preserve">hal-04298220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Encephalitis Caused by Cristoli Virus, an Emerging Orthobunyavirus, France</w:t>
+                <w:t xml:space="preserve">Paradoxical High-Level Spiramycin Resistance and Erythromycin Susceptibility Due to 23S rRNA Mutation in Streptococcus constellatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Ndebi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+                <w:t xml:space="preserve">Agathe Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Poiteau</w:t>
+                <w:t xml:space="preserve">Michel Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Burrel</w:t>
+                <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boutolleau</w:t>
+                <w:t xml:space="preserve">François Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (6), pp.1287--1290. </w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (7), pp.727-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2606.191431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793533v1</w:t>
+                <w:t xml:space="preserve">hal-02569879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Resistance to Carbapenems Should Not Be Considered the Only Marker of Good Practices in Antibiotic Stewardship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fihman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lepeule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7950,5729 +7950,5595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical High-Level Spiramycin Resistance and Erythromycin Susceptibility Due to 23S rRNA Mutation in Streptococcus constellatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Ecological Benefit of Antibiotic De-escalation Strategies to Elaborate Evidence-Based Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Capitaine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étienne Ruppé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0288⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (4), pp.1128-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz1052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569879v1</w:t>
+                <w:t xml:space="preserve">hal-04298583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fosfomycin, from susceptibility to resistance: Impact of the new guidelines on breakpoints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Le Brun</w:t>
+                <w:t xml:space="preserve">Paradoxical High-Level Spiramycin Resistance and Erythromycin Susceptibility due to 23S rRNA Mutation in Streptococcus constellatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.003⟩</w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (7), pp.727-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471671v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic short chain fatty acids limit antitumor effect of CTLA-4 blockade in hosts with cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico Mallardo</w:t>
+                <w:t xml:space="preserve">Correction to: Assessment of Bacterial Colonization of Intracranial Pressure Transducers: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kapandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16079-x⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.868-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-020-01130-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109210v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks of ventilator-associated pneumonia and invasive pulmonary aspergillosis in patients with viral acute respiratory distress syndrome related or not to Coronavirus 19 disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
+                <w:t xml:space="preserve">Impact and consequences of intensive chemotherapy on intestinal barrier and microbiota in acute myeloid leukemia: the role of mucosal strengthening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Ekpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gatse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Joncquel-Chevallier Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-020-03417-0⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.1800897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1800897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931958v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of GILZ in macrophages limits systemic inflammation while increasing bacterial clearance in sepsis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Tcherakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul‐louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (4), pp.589-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201948278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and consequences of intensive chemotherapy on intestinal barrier and microbiota in acute myeloid leukemia: the role of mucosal strengthening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Joncquel-Chevallier Curt</w:t>
+                <w:t xml:space="preserve">Systemic short chain fatty acids limit antitumor effect of CTLA-4 blockade in hosts with cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mehdi Jouniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Mallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1800897⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16079-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339876v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Assessment of Bacterial Colonization of Intracranial Pressure Transducers: A Prospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">Risks of ventilator-associated pneumonia and invasive pulmonary aspergillosis in patients with viral acute respiratory distress syndrome related or not to Coronavirus 19 disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fleur Haudebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12028-020-01130-y⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-020-03417-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298482v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical High-Level Spiramycin Resistance and Erythromycin Susceptibility due to 23S rRNA Mutation in Streptococcus constellatus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Guérin</w:t>
+                <w:t xml:space="preserve">Fosfomycin, from susceptibility to resistance: Impact of the new guidelines on breakpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Farfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Degand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riverain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0288⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (7), pp 611-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298552v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Ecological Benefit of Antibiotic De-escalation Strategies to Elaborate Evidence-Based Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulated Response of Aspergillus fumigatus and Stenotrophomonas maltophilia to Antimicrobial Agents in Polymicrobial Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz1052⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/FCIMB.2020.574028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298583v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated Response of Aspergillus fumigatus and Stenotrophomonas maltophilia to Antimicrobial Agents in Polymicrobial Biofilm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
+                <w:t xml:space="preserve">Assessment of Bacterial Colonization of Intracranial Pressure Transducers: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kapandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/FCIMB.2020.574028⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.814-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-020-01096-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298472v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined bacterial and fungal targeted amplicon sequencing of respiratory samples: Does the DNA extraction method matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (4), pp.e0232215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0232215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02891713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Bacterial Colonization of Intracranial Pressure Transducers: A Prospective Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatal Measles Inclusion-Body Encephalitis in Adult with Untreated AIDS, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Stroer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (3), pp.814-824. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (9), pp.2231-2234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12028-020-01096-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2609.200366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298498v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatal Measles Inclusion-Body Encephalitis in Adult with Untreated AIDS, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Stroer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (9), pp.2231-2234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2609.200366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Measles Inclusion-Body Encephalitis in Adult with Untreated AIDS, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Back into the wild: how resistant pathogens become susceptible again?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+                <w:t xml:space="preserve">Solen Kernéis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastian Stroer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2609.200366⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (2), pp.361-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-020-05932-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298511v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying risk of disease due to extended-spectrum β-lactamase producing Enterobacteriaceae in patients who are colonized at ICU admission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Razazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Dao Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80, pp.504 - 510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back into the wild: how resistant pathogens become susceptible again?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatal Encephalitis Caused by Cristoli Virus, an Emerging Orthobunyavirus, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Ndebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Poiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solen Kernéis</w:t>
+                <w:t xml:space="preserve">Sonia Burrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Valade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Boutolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (2), pp.361-363. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.1287--1290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-020-05932-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2606.191431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298563v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of bloodstream infections and predictive value of qualitative and quantitative skin cultures of patients with overlap syndrome or toxic epidermal necrolysis: A retrospective observational cohort study of 98 cases</w:t>
+                <w:t xml:space="preserve">[In-hospital management of acute complicated urinary tract infections]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lecadet</w:t>
+                <w:t xml:space="preserve">Caroline Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.03.030⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (suppl1), pp.S27 - S32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488144v1</w:t>
+                <w:t xml:space="preserve">hal-03484975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[In-hospital management of acute complicated urinary tract infections]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of bloodstream infections and predictive value of qualitative and quantitative skin cultures of patients with overlap syndrome or toxic epidermal necrolysis: A retrospective observational cohort study of 98 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lecadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Charlier</w:t>
+                <w:t xml:space="preserve">Audrey Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (suppl1), pp.S27 - S32. </w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.342 - 347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484975v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of bloodstream infections and predictive value of qualitative and quantitative skin cultures of patients with overlap syndrome or toxic epidermal necrolysis: A retrospective observational cohort study of 98 cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Lecadet</w:t>
+                <w:t xml:space="preserve">Early identification of patients at high risk of group A streptococcus-associated necrotizing skin and soft tissue infections: a retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Urbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Gomart</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mekontso Dessap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.03.030⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2708-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298608v1</w:t>
+                <w:t xml:space="preserve">hal-04298566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early identification of patients at high risk of group A streptococcus-associated necrotizing skin and soft tissue infections: a retrospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+                <w:t xml:space="preserve">Complete genome sequencing of Enterococcus faecalis strains suggests role of Ebp deletion in infective endocarditis relapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (12), pp.1565-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2708-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298566v1</w:t>
+                <w:t xml:space="preserve">hal-04283209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequencing of Enterococcus faecalis strains suggests role of Ebp deletion in infective endocarditis relapse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Jacquier</w:t>
+                <w:t xml:space="preserve">Durability of antimicrobial activity of antibiotic-impregnated external ventricular drains: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (11), pp.3328-3336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04283209v1</w:t>
+                <w:t xml:space="preserve">hal-04298592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of antimicrobial activity of antibiotic-impregnated external ventricular drains: a prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Lobo</w:t>
+                <w:t xml:space="preserve">β LACTA test performance for detection of extended-spectrum β-lactamase-producing Gram-negative bacilli directly on bronchial aspirates samples: a validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bensekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.402-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298592v1</w:t>
+                <w:t xml:space="preserve">hal-04298638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Aspergillus fumigatus and Stenotrophomonas maltophilia in an in vitro Mixed Biofilm Model: Does the Strain Matter?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+                <w:t xml:space="preserve">The Tigecycline Evaluation and Surveillance Trial; assessment of the activity of tigecycline and other selected antibiotics against Gram-positive and Gram-negative pathogens from France collected between 2004 and 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-James Soussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Fines-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dowzicky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02850⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-018-0360-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298613v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long-Term Study of the Diversity of OXA-48-Like Carbapenemase-Producing Bacterial Strains in Infected Patients and Carriers</w:t>
+                <w:t xml:space="preserve">Carbapenems and alternative β-lactams for the treatment of infections due to extended-spectrum β-lactamase-producing Enterobacteriaceae: What impact on intestinal colonisation resistance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Ruppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2017.0060⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (6), pp.762-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127804v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β LACTA test performance for detection of extended-spectrum β-lactamase-producing Gram-negative bacilli directly on bronchial aspirates samples: a validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-L. Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bensekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (4), pp.402-408. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tigecycline Evaluation and Surveillance Trial; assessment of the activity of tigecycline and other selected antibiotics against Gram-positive and Gram-negative pathogens from France collected between 2004 and 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
+                <w:t xml:space="preserve">Interactions of Aspergillus fumigatus and Stenotrophomonas maltophilia in an in vitro Mixed Biofilm Model: Does the Strain Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-James Soussy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-018-0360-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298624v1</w:t>
+                <w:t xml:space="preserve">hal-04298613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbapenems and alternative β-lactams for the treatment of infections due to extended-spectrum β-lactamase-producing Enterobacteriaceae: What impact on intestinal colonisation resistance?</w:t>
+                <w:t xml:space="preserve">A Long-Term Study of the Diversity of OXA-48-Like Carbapenemase-Producing Bacterial Strains in Infected Patients and Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lepeule</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Jardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Burdet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Étienne Ruppé</w:t>
+                <w:t xml:space="preserve">Sébastien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (6), pp.762-770. </w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.181-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2017.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298617v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β LACTA test performance for detection of extended-spectrum β-lactamase-producing Gram-negative bacilli directly on bronchial aspirates samples: a validation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Bensekri</w:t>
+                <w:t xml:space="preserve">Elective distribution of resistance to beta-lactams among Enterobacter cloacae genetic clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 ((3)), pp.178-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298638v1</w:t>
+                <w:t xml:space="preserve">hal-04487805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elective distribution of resistance to beta-lactams among Enterobacter cloacae genetic clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+                <w:t xml:space="preserve">A Long-Term Study of the Diversity of OXA-48-Like Carbapenemase-Producing Bacterial Strains in Infected Patients and Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Jardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2018.05.005⟩</w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2017.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04487805v1</w:t>
+                <w:t xml:space="preserve">hal-04298643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long-Term Study of the Diversity of OXA-48-Like Carbapenemase-Producing Bacterial Strains in Infected Patients and Carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
+                <w:t xml:space="preserve">Clinical features and prognostic factors of listeriosis: the MONALISA national prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Perrodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pilmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2017.0060⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.510-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30521-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298643v1</w:t>
+                <w:t xml:space="preserve">hal-04298677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features and prognostic factors of listeriosis: the MONALISA national prospective cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travel-acquired ESBL-producing Enterobacteriaceae: impact of colonization at individual and community level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Kantele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (suppl_1), pp.S29-S34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taw101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30521-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298677v1</w:t>
+                <w:t xml:space="preserve">hal-04298647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel-acquired ESBL-producing Enterobacteriaceae: impact of colonization at individual and community level</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enterococcus hirae and Barnesiella intestinihominis Facilitate Cyclophosphamide-Induced Therapeutic Immunomodulatory Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.931 - 943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jtm/taw101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298647v1</w:t>
+                <w:t xml:space="preserve">hal-01429856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus hirae and Barnesiella intestinihominis Facilitate Cyclophosphamide-Induced Therapeutic Immunomodulatory Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Isnard</w:t>
+                <w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duburcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01429856v1</w:t>
+                <w:t xml:space="preserve">hal-03011359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Guillard</w:t>
+                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade relies on the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 350 (6264), pp.1079-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad1329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03011359v1</w:t>
+                <w:t xml:space="preserve">hal-02639698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duburcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duburcq</w:t>
+                <w:t xml:space="preserve">J.-R. Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R. Zahar</w:t>
+                <w:t xml:space="preserve">S. Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade relies on the gut microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
+                <w:t xml:space="preserve">Combined NADPH Oxidase 1 and Interleukin 10 Deficiency Induces Chronic Endoplasmic Reticulum Stress and Causes Ulcerative Colitis-Like Disease in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Sedghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aad1329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639698v1</w:t>
+                <w:t xml:space="preserve">hal-03313755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined NADPH Oxidase 1 and Interleukin 10 Deficiency Induces Chronic Endoplasmic Reticulum Stress and Causes Ulcerative Colitis-Like Disease in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shirin Sedghi</w:t>
+                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Saccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6161), pp.971-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101669⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03313755v1</w:t>
+                <w:t xml:space="preserve">hal-01204279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans is not always the preferential yeast colonizing humans: a study in Wayampi Amerindians.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Characterization of Fecal Extended-Spectrum-β-Lactamase-Producing Escherichia coli in a Remote Community during a Long Time Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Soltana</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assyia El Mniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jit389⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (10), pp.5060-5066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00848-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01522841v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commensal Escherichia coli strains in Guiana reveal a high genetic diversity with host-dependant population structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Saccheri</w:t>
+                <w:t xml:space="preserve">Mathilde Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Mignot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Daillere</w:t>
+                <w:t xml:space="preserve">Jérémy Glodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2012.00374.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204279v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Fecal Extended-Spectrum-β-Lactamase-Producing Escherichia coli in a Remote Community during a Long Time Period</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Candida albicans is not always the preferential yeast colonizing humans: a study in Wayampi Amerindians.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Assyia El Mniai</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abélanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Permal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Soltana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208 (10), pp.1705-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00848-13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02945987v1</w:t>
+                <w:t xml:space="preserve">pasteur-01522841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensal Escherichia coli strains in Guiana reveal a high genetic diversity with host-dependant population structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Dion</w:t>
+                <w:t xml:space="preserve">NADPH Oxidase 1 Modulates WNT and NOTCH1 Signaling To Control the Fate of Proliferative Progenitor Cells in the Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Ben Mkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2012.00374.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (11), pp.2636-2650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.01194-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02945895v1</w:t>
+                <w:t xml:space="preserve">hal-03796779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADPH Oxidase 1 Modulates WNT and NOTCH1 Signaling To Control the Fate of Proliferative Progenitor Cells in the Colon</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Emergence and Dissemination of Extended‐Spectrum β‐Lactamase–Producing Escherichia coli in the Community: Lessons from the Study of a Remote and Controlled Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Angebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lescat</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ruppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Skurnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 202 (4), pp.515 - 523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/654883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13682,91 +13548,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de candidature à l'habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Est Créteil, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04298695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13776,418 +13642,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RandomRead : a sequence-read simulator program for metagenomic shotgun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa N'Debi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa N'Debi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+                <w:t xml:space="preserve">Anais Nguyen-Goument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrazak Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatal human encephalitis with new virus and characterized by standardized and validated Shotgun metagenomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa N'Debi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa N'Debi</w:t>
+                <w:t xml:space="preserve">Vanessa Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pawlotsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Bioinformatics Workshop on Virus Evolution and Molecular Epidemiology (VEME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of induction chemotherapy on intestinal barrier in acute myeloid leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gatse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Neut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Joncquel-Chevalier Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId499"/>
+      <w:footerReference w:type="default" r:id="rId498"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14334,51 +14200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05764-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sabat&#233;-Elabbadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lionnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Santin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Songo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Danjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dorch&#232;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2025.01.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Papo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Saal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04539691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Dani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ajrouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demontant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04926447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fran&#231;oise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Rougier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiarabini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Souhail" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04545-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0000000000000901" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Kimseng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Rossi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Jimenez-Araya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaligne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.08.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Cunningham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Woerther" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menigaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03687-22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Woerther" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.05.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Roujansky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kapandji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diop" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pasqueron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.05.080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canou&#239;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Woerther" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhaddou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAT.0000000000002095" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghbib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18981" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boizeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N&#8217;debi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2905.221485" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan B&#233;duneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rabault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchalot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04461-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecorche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sakr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cizeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ducellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.119" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pressiat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kudela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Khoudour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alessandri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020289" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Guen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fihman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sakr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.09.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Dixit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Pierrat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00220-22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ourghanlian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlac099" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mounier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01079-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298082v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Maistre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benoudiba Campanini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195523" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grodner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lapadula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beringuer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Billiet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.15818" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Surgers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mercier-Darty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac218" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Windsor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Harrois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anguel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01087-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois-Nicolaos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.05.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courbin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Amegnizin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.719124" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298094v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Delamaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Boujelben" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154366" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316567v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Brun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bargain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Condamine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab458" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Egbeola-Martial" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Drouard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac157" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298063v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mongereau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Urbina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pelegrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18729" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lamoureux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.761873" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298206v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Billiet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492856v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;humi&#232;res" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lescure" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubreuil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.10.052" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Lechapt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02344-w" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361451v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demontant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1924865" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arrestier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleur Haudebourg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Benelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carteaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03517-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7070550" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belfeki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Masson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meignin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;louis Woerther" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.353" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298179v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Moussafeur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Huguet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10245824" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298193v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#252;ssler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gricourt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Prost" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17584" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03367803v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10091104" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04154571v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009416" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canoui-Poitrine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alves" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00891-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313106v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40265-021-01572-4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03216705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Si Larbi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115368" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793533v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ndebi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Poiteau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Burrel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutolleau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.191431" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283249v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Winoc Decousser" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lepeule" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa116" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298579v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouale Maataoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Langendorf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Berthe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumamurat Bayjanov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Schaik" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz487" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569879v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Capitaine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chachaty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0288" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471671v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riverain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Brun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931958v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03417-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718036v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ellouze" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vigouroux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Tcherakian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guguin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948278" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298482v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01130-y" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298552v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298583v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1052" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298472v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FCIMB.2020.574028" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02891713v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Payen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232215" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298498v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01096-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02949470v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Stroer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2609.200366" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298511v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490327v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rosman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dao Phan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.02.023" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298563v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valade" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-05932-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488144v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lecadet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gomart" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.03.030" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484975v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.02.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298608v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298566v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso Dessap" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2708-y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283209v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Melloul" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courbin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacquier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.07.006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298592v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz335" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127804v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Jardak" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Hassine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2017.0060" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127567v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallah" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benzerara" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tankovic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensekri" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.030" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298624v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-James Soussy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dowzicky" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-018-0360-y" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298617v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.026" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487805v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.05.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0WK81B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298643v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298677v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Perrodeau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cazenave" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30521-7" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298647v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Kantele" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taw101" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011359v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duburcq" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Zahar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvec" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.06.017" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z7970R7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463776v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01522841v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Soltana" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit389" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02945987v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyia El Mniai" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00848-13" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02945895v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lescat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2012.00374.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZ9BGN1W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796779v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01194-09" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845498v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/654883" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04298695v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603334v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa N'Debi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Nguyen-Goument" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrazak Aissat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603349v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N'Debi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demont" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337489v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05764-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sabat&#233;-Elabbadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lionnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Santin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Songo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Danjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dorch&#232;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2025.01.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Papo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Saal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04539691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Dani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ajrouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demontant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04926447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fran&#231;oise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Rougier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiarabini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Roujansky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kapandji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diop" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pasqueron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.05.080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canou&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Woerther" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhaddou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAT.0000000000002095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Cunningham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Woerther" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menigaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03687-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Kimseng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Rossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Jimenez-Araya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaligne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.08.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Woerther" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boizeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N&#8217;debi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2905.221485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghbib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18981" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecorche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sakr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cizeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ducellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan B&#233;duneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rabault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchalot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04461-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Souhail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04545-22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0000000000000901" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grodner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lapadula" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beringuer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Billiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.15818" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mounier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01079-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Maistre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benoudiba Campanini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195523" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ourghanlian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlac099" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Dixit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Pierrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00220-22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Delamaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Boujelben" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154366" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pressiat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kudela" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Khoudour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alessandri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020289" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Surgers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mercier-Darty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac218" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298156v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Windsor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Harrois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anguel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01087-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courbin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Amegnizin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.719124" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candela" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois-Nicolaos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.05.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283549v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Condamine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab458" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Brun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bargain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298123v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Egbeola-Martial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Drouard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac157" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022293v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283553v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lamoureux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.761873" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mongereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Urbina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pelegrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18729" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283556v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Guen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fihman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sakr" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.09.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298101v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belfeki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Masson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meignin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;louis Woerther" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.353" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demontant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1924865" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298448v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arrestier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleur Haudebourg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Benelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carteaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03517-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313107v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7070550" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03367803v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10091104" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04154571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009416" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Moussafeur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Huguet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10245824" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#252;ssler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gricourt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Prost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17584" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298229v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canoui-Poitrine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alves" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00891-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298182v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313106v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;humi&#232;res" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40265-021-01572-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03216705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Si Larbi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115368" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298206v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Billiet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361451v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492856v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lescure" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubreuil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.10.052" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Lechapt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02344-w" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569879v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Capitaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chachaty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0288" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283249v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Winoc Decousser" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lepeule" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa116" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298579v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouale Maataoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Langendorf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Berthe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumamurat Bayjanov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Schaik" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz487" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298552v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01130-y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718036v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ellouze" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vigouroux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Tcherakian" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guguin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931958v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03417-0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471671v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riverain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Brun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298472v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FCIMB.2020.574028" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298498v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01096-x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02891713v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Payen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232215" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298511v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Stroer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2609.200366" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02949470v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298563v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valade" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-05932-8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490327v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rosman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dao Phan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.02.023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793533v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ndebi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Poiteau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Burrel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutolleau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.191431" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484975v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.02.002" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488144v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lecadet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gomart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.03.030" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298566v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso Dessap" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2708-y" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283209v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Melloul" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courbin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacquier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.07.006" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298592v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz335" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298638v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benzerara" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tankovic" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensekri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.030" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298624v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-James Soussy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dowzicky" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-018-0360-y" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298617v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.026" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127567v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127804v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Jardak" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Hassine" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2017.0060" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487805v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.05.005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0WK81B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298643v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298677v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Perrodeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cazenave" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30521-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298647v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Kantele" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taw101" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011359v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duburcq" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Zahar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvec" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.06.017" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z7970R7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463776v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02945987v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyia El Mniai" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00848-13" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02945895v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lescat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2012.00374.x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZ9BGN1W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01522841v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Soltana" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit389" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796779v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01194-09" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845498v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/654883" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04298695v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603334v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa N'Debi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Nguyen-Goument" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrazak Aissat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603349v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N'Debi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demont" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337489v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>