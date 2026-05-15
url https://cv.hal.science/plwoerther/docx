--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,13177 +368,12909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of two Nocardia brasiliensis class A β-lactamases (BRA-1 and BRS-1) and related resistance to β-lactam antibiotics</w:t>
+                <w:t xml:space="preserve">Antibiotic therapy in necrotizing soft tissue infections: a narrative review of the greater Paris SURFAST consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimee Songo</w:t>
+                <w:t xml:space="preserve">Caroline Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jacquier</w:t>
+                <w:t xml:space="preserve">Bérénice Souhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Danjean</w:t>
+                <w:t xml:space="preserve">Stéphane Dauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Compain</w:t>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dorchène</w:t>
+                <w:t xml:space="preserve">Alexandre Bleibtreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42, pp.135-141. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2025.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05664-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110019v1</w:t>
+                <w:t xml:space="preserve">hal-05600419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphadenopathy in systemic lupus erythematosus: no microbial trigger found by shotgun metagenomics in a retrospective study on 38 patients</w:t>
+                <w:t xml:space="preserve">Analysis of two Nocardia brasiliensis class A β-lactamases (BRA-1 and BRS-1) and related resistance to β-lactam antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Papo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cappy</w:t>
+                <w:t xml:space="preserve">Aimee Songo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Degachi</w:t>
+                <w:t xml:space="preserve">Hervé Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+                <w:t xml:space="preserve">Maxime Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Saal</w:t>
+                <w:t xml:space="preserve">Fabrice Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dorchène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keae578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2025.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886783v1</w:t>
+                <w:t xml:space="preserve">hal-05110019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiome diversity and composition in individuals with and without extended-spectrum β-lactamase-Producing enterobacterales carriage: a matched case-control study in infectious diseases department</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lymphadenopathy in systemic lupus erythematosus: no microbial trigger found by shotgun metagenomics in a retrospective study on 38 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam El Dani</w:t>
+                <w:t xml:space="preserve">Matthias Papo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roula Ajrouche</w:t>
+                <w:t xml:space="preserve">Alexandre Degachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Demontant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Cheval</w:t>
+                <w:t xml:space="preserve">Caroline Saal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.016⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keae578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539691v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual behaviors and risk of extended-spectrum β-lactamase-producing Enterobacterales carriage: A cross-sectional analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Gut microbiome diversity and composition in individuals with and without extended-spectrum β-lactamase-Producing enterobacterales carriage: a matched case-control study in infectious diseases department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mathieu</w:t>
+                <w:t xml:space="preserve">Mariam El Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Françoise</w:t>
+                <w:t xml:space="preserve">Roula Ajrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayette Rougier</w:t>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Chiarabini</w:t>
+                <w:t xml:space="preserve">Justine Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 149, pp.107277. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04926447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Comparative Study of External Ventricular Drain Catheter Colonization: Antibiotic-Impregnated versus Conventional Drains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual behaviors and risk of extended-spectrum β-lactamase-producing Enterobacterales carriage: A cross-sectional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Roujansky</w:t>
+                <w:t xml:space="preserve">Pauline Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Kapandji</w:t>
+                <w:t xml:space="preserve">Ugo Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+                <w:t xml:space="preserve">Hayette Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pasqueron</w:t>
+                <w:t xml:space="preserve">Thibault Chiarabini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 176, pp.e438-e446. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149, pp.107277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2023.05.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297822v1</w:t>
+                <w:t xml:space="preserve">hal-04926447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun metagenomic screening to improve the retrospective diagnosis of undocumented intrauterine infections on embedded placenta samples: Lessons from a brucellosis case</w:t>
+                <w:t xml:space="preserve">Prospective Comparative Study of External Ventricular Drain Catheter Colonization: Antibiotic-Impregnated versus Conventional Drains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Canouï</w:t>
+                <w:t xml:space="preserve">Ariane Roujansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Woerther</w:t>
+                <w:t xml:space="preserve">Natacha Kapandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soulier</w:t>
+                <w:t xml:space="preserve">Sylvain Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benhaddou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Seng</w:t>
+                <w:t xml:space="preserve">Jean Pasqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104770⟩</w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.e438-e446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2023.05.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297797v1</w:t>
+                <w:t xml:space="preserve">hal-04297822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm Assessment and Metagenomic Analysis of Venoarterial Extracorporeal Membrane Oxygenation Cannulas and Membrane Oxygenators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Diop</w:t>
+                <w:t xml:space="preserve">Shotgun metagenomic screening to improve the retrospective diagnosis of undocumented intrauterine infections on embedded placenta samples: Lessons from a brucellosis case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Canouï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natacha Kapandji</w:t>
+                <w:t xml:space="preserve">P.L. Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Kallel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+                <w:t xml:space="preserve">A. Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAIO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MAT.0000000000002095⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (7), pp.104770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297719v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Emergence of Dual Resistance to Rifampin and Levofloxacin in Osteoarticular Cutibacterium avidum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Louis Woerther</w:t>
+                <w:t xml:space="preserve">Biofilm Assessment and Metagenomic Analysis of Venoarterial Extracorporeal Membrane Oxygenation Cannulas and Membrane Oxygenators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menigaux</w:t>
+                <w:t xml:space="preserve">Stéphanie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kapandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bauer</w:t>
+                <w:t xml:space="preserve">Hatem Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
+              <w:t xml:space="preserve">ASAIO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03687-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MAT.0000000000002095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190894v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the contribution of shotgun metagenomics in the microbiological diagnosis of liver abscesses</w:t>
+                <w:t xml:space="preserve">In Vivo Emergence of Dual Resistance to Rifampin and Levofloxacin in Osteoarticular Cutibacterium avidum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Kimseng</w:t>
+                <w:t xml:space="preserve">Scott A. Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Danjean</w:t>
+                <w:t xml:space="preserve">Paul Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Jimenez-Araya</w:t>
+                <w:t xml:space="preserve">Christophe Menigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chaligne</w:t>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (5), pp.365-372. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03687-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290019v1</w:t>
+                <w:t xml:space="preserve">hal-04190894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquençage à haut débit pour le diagnostic en maladies infectieuses : exemple de la métagénomique shotgun dans les infections du système nerveux central</w:t>
+                <w:t xml:space="preserve">Evaluation of the contribution of shotgun metagenomics in the microbiological diagnosis of liver abscesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marchand</w:t>
+                <w:t xml:space="preserve">Hadrien Kimseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rodriguez</w:t>
+                <w:t xml:space="preserve">Geoffrey Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-L. Woerther</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bryan Jimenez-Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chaligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (5), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297831v1</w:t>
+                <w:t xml:space="preserve">hal-04290019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Circovirus in Immunosuppressed Patient with Hepatitis, France, 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séquençage à haut débit pour le diagnostic en maladies infectieuses : exemple de la métagénomique shotgun dans les infections du système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soulier</w:t>
+                <w:t xml:space="preserve">S. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa N’debi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2905.221485⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297840v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clindamycin resistance in Group A streptococcal infections: A single‐centre retrospective cohort study of 186 patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Salle</w:t>
+                <w:t xml:space="preserve">Unknown Circovirus in Immunosuppressed Patient with Hepatitis, France, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+                <w:t xml:space="preserve">Laure Boizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fihman</w:t>
+                <w:t xml:space="preserve">Alexandre Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Prost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Narimane Zeghbib</w:t>
+                <w:t xml:space="preserve">Melissa N’debi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.18981⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2905.221485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298029v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-onset ventilator-associated pneumonia due to Mycobacterium chelonae and an unusual transmission pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clindamycin resistance in Group A streptococcal infections: A single‐centre retrospective cohort study of 186 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Royer</w:t>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lecorche</w:t>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Sakr</w:t>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cizeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ducellier</w:t>
+                <w:t xml:space="preserve">Narimane Zeghbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ice.2023.119⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.18981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297724v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin biopsy in adult patients with meningococcal purpura fulminans: a multicenter retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Contou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Contou</w:t>
+                <w:t xml:space="preserve">Gaëtan Béduneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Béduneau</w:t>
+                <w:t xml:space="preserve">Charlotte Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rabault</w:t>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (1), pp.166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-023-04461-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ampicillin-susceptible Enterococcus faecium infections: clinical features, causal clades, and contribution of MALDI-TOF to early detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late-onset ventilator-associated pneumonia due to Mycobacterium chelonae and an unusual transmission pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Faury</w:t>
+                <w:t xml:space="preserve">Emmanuel Lecorche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Guen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">Céline Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Souhail</w:t>
+                <w:t xml:space="preserve">Florence Cizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.04545-22⟩</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2023.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297787v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnostics for skin and soft tissue infections: the current landscape and future potential</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ampicillin-susceptible Enterococcus faecium infections: clinical features, causal clades, and contribution of MALDI-TOF to early detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Timsit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Souhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QCO.0000000000000901⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.04545-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094088v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health products e‐sale should be regulated: a case of necrotizing soft‐tissue infection of the abdomen linked to self‐injection of slimming products purchased on the internet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid diagnostics for skin and soft tissue infections: the current landscape and future potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+                <w:t xml:space="preserve">François Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Lapadula</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijd.15818⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QCO.0000000000000901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907422v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical outcome of wild-type AmpC-producing Enterobacterales infection in critically ill patients treated with β-lactams: a prospective multicenter study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health products e‐sale should be regulated: a case of necrotizing soft‐tissue infection of the abdomen linked to self‐injection of slimming products purchased on the internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grodner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Mounier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+                <w:t xml:space="preserve">Simone Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+                <w:t xml:space="preserve">Helene Beringuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bonnefon</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Billiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.107. </w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (2), pp.e52-e54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01079-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijd.15818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298055v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasoplegic Syndrome after Cardiac Surgery for Infective Endocarditis</w:t>
+                <w:t xml:space="preserve">Clinical outcome of wild-type AmpC-producing Enterobacterales infection in critically ill patients treated with β-lactams: a prospective multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lim</w:t>
+                <w:t xml:space="preserve">Roman Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Le Maistre</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Benoudiba Campanini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+                <w:t xml:space="preserve">Clément Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11195523⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01079-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298082v1</w:t>
+                <w:t xml:space="preserve">hal-04298055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overly broad-spectrum antibiotic treatment of wild-type &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt; infections in relation to the EUCAST new definition of susceptibility testing categories, a retrospective multicentre cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vasoplegic Syndrome after Cardiac Surgery for Infective Endocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ourghanlian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fihman</w:t>
+                <w:t xml:space="preserve">Margaux Le Maistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Morel</w:t>
+                <w:t xml:space="preserve">Lucas Benoudiba Campanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lafont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Galy</w:t>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlac099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.5523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11195523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134878v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Phenotypic Study of the &amp;lt;i&amp;gt;Pectobacterium versatile&amp;lt;/i&amp;gt; Beta-Lactamase, the Enzyme Most Similar to the Plasmid-Encoded TEM-1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Royer</w:t>
+                <w:t xml:space="preserve">Overly broad-spectrum antibiotic treatment of wild-type &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt; infections in relation to the EUCAST new definition of susceptibility testing categories, a retrospective multicentre cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ourghanlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoya Dixit</w:t>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pédron</w:t>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Pierrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+                <w:t xml:space="preserve">Adrien Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88 (11), pp.e00220-22. </w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00220-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlac099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925852v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Multiplex Polymerase Chain Reaction Performed on Protected Telescope Catheter Samples for Early Adaptation of Antimicrobial Therapy in ARDS Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and Phenotypic Study of the &amp;lt;i&amp;gt;Pectobacterium versatile&amp;lt;/i&amp;gt; Beta-Lactamase, the Enzyme Most Similar to the Plasmid-Encoded TEM-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+                <w:t xml:space="preserve">Zoya Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Delamaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fihman</w:t>
+                <w:t xml:space="preserve">Jacques Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ahmed Boujelben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+                <w:t xml:space="preserve">Gautier Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (15), pp.4366. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (11), pp.e00220-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11154366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00220-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298094v1</w:t>
+                <w:t xml:space="preserve">hal-03925852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+                <w:t xml:space="preserve">Evidence of Sexual Transmission of Extended-Spectrum β-Lactamase–Producing Enterobacterales: A Cross-sectional and Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pressiat</w:t>
+                <w:t xml:space="preserve">Laure Surgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chiarabini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayette Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Kudela</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Alessandri</w:t>
+                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (9), pp.1556-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciac218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907439v1</w:t>
+                <w:t xml:space="preserve">hal-04298156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sexual transmission of extended-spectrum β-lactamase-producing enterobacterales: a cross-sectional and prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healthcare trajectory of critically ill patients with necrotizing soft tissue infections: a multicenter retrospective cohort study using the clinical data warehouse of Greater Paris University Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Windsor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Surgers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hayette Rougier</w:t>
+                <w:t xml:space="preserve">Anatole Harrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
+                <w:t xml:space="preserve">Nadia Anguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 75 (9), pp.1556-1564. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciac218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01087-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777542v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Sexual Transmission of Extended-Spectrum β-Lactamase–Producing Enterobacterales: A Cross-sectional and Prospective Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Royer</w:t>
+                <w:t xml:space="preserve">Case Report: Cerebral Nocardiosis Caused by Nocardia cyriacigeorgica Detected by Metagenomics in an Apparently Immunocompetent Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Amegnizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayette Rougier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciac218⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.719124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298156v1</w:t>
+                <w:t xml:space="preserve">hal-04313103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare trajectory of critically ill patients with necrotizing soft tissue infections: a multicenter retrospective cohort study using the clinical data warehouse of Greater Paris University Hospitals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Anguel</w:t>
+                <w:t xml:space="preserve">One-day prevalence of asymptomatic carriage of toxigenic and non-toxigenic Clostridioides difficile in 10 French hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois-Nicolaos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, pp. 65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01087-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298050v1</w:t>
+                <w:t xml:space="preserve">hal-04068142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Report: Cerebral Nocardiosis Caused by Nocardia cyriacigeorgica Detected by Metagenomics in an Apparently Immunocompetent Patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+                <w:t xml:space="preserve">Evidence of sexual transmission of extended-spectrum β-lactamase-producing enterobacterales: a cross-sectional and prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Surgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chiarabini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayette Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.719124⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (9), pp.1556-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciac218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313103v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-day prevalence of asymptomatic carriage of toxigenic and non-toxigenic Clostridioides difficile in 10 French hospitals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of Multiplex Polymerase Chain Reaction Performed on Protected Telescope Catheter Samples for Early Adaptation of Antimicrobial Therapy in ARDS Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Candela</w:t>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mizrahi</w:t>
+                <w:t xml:space="preserve">Flora Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Bourgeois-Nicolaos</w:t>
+                <w:t xml:space="preserve">Mohamed Ahmed Boujelben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.4366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11154366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068142v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-Antigen Targeted Vaccines Against Escherichia coli May Be Useful in Reducing Morbidity, Mortality, and Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Royer</w:t>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pressiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Clermont</w:t>
+                <w:t xml:space="preserve">Agathe Kudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Condamine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
+                <w:t xml:space="preserve">Nihel Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Laouénan</w:t>
+                <w:t xml:space="preserve">Claire Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 74 (2), pp.364-366. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283549v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the anaerobic blood culture vial for the recovery of Candida glabrata : A retrospective multicentric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O-Antigen Targeted Vaccines Against Escherichia coli May Be Useful in Reducing Morbidity, Mortality, and Antimicrobial Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Farfour</w:t>
+                <w:t xml:space="preserve">Olivier Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Le Brun</w:t>
+                <w:t xml:space="preserve">Bénédicte Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assaf Mizrahi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+                <w:t xml:space="preserve">Cédric Laouénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac021⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (2), pp.364-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316567v1</w:t>
+                <w:t xml:space="preserve">hal-04283549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: In vitro study of factors influencing the duration of antimicrobial protection of antimicrobial-impregnated external ventricular drains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the anaerobic blood culture vial for the recovery of Candida glabrata : A retrospective multicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Farfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lang</w:t>
+                <w:t xml:space="preserve">Assaf Mizrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hulin</w:t>
+                <w:t xml:space="preserve">Pauline Bargain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Egbeola-Martial</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leonard Drouard</w:t>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac157⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298123v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare trajectory of critically ill patients with necrotizing soft tissue infections: a multicenter retrospective cohort study using the clinical data warehouse of Greater Paris University Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Windsor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Harrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Anguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-022-01087-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Alessandri</w:t>
+                <w:t xml:space="preserve">Correction to: In vitro study of factors influencing the duration of antimicrobial protection of antimicrobial-impregnated external ventricular drains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Egbeola-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (8), pp.2313-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643334v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Sexual Transmission of Extended-Spectrum β-Lactamase–Producing Enterobacterales: A Cross-sectional and Prospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pressiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Kudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciac218⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283553v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Comparison Between Shotgun Metagenomics and Sanger Sequencing of the 16S rRNA Gene for the Etiological Diagnosis of Infections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Evidence of Sexual Transmission of Extended-Spectrum β-Lactamase–Producing Enterobacterales: A Cross-sectional and Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Surgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chiarabini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayette Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mercier-Darty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.761873⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (9), pp.1556-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciac218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298138v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdominoperineal necrotizing soft tissue infection: A single‐centre retrospective study of 61 patients including short‐ and medium‐term source of infection check</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Mongereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Urbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pelegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jdv.18729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective Comparison Between Shotgun Metagenomics and Sanger Sequencing of the 16S rRNA Gene for the Etiological Diagnosis of Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pressiat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Alessandri</w:t>
+                <w:t xml:space="preserve">Laure Surgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.761873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298166v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of specimen quality on the performance of culture rectal screening for multi-drug-resistant bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Sakr</w:t>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Amikacin in Patients on Veno-Arterial Extracorporeal Membrane Oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pressiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Kudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.09.002⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283556v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg‐type form of idiopathic multicentric Castleman disease associated with severe lower extremity chronic venous/lymphatic disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of specimen quality on the performance of culture rectal screening for multi-drug-resistant bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ballul</w:t>
+                <w:t xml:space="preserve">V. Fihman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Belfeki</w:t>
+                <w:t xml:space="preserve">A. Maurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle de Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul‐louis Woerther</w:t>
+                <w:t xml:space="preserve">C. Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eJHaem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jha2.353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130, pp.148-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2022.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298101v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdiversity of Enterococcus faecalis isolates in cases of infective endocarditis: selection of non-synonymous mutations and large deletions is associated with phenotypic modifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Royer</w:t>
+                <w:t xml:space="preserve">Leg‐type form of idiopathic multicentric Castleman disease associated with severe lower extremity chronic venous/lymphatic disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ballul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Belfeki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roisin</w:t>
+                <w:t xml:space="preserve">Adèle de Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Demontant</w:t>
+                <w:t xml:space="preserve">Véronique Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Coutte</w:t>
+                <w:t xml:space="preserve">Paul‐louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1924865⟩</w:t>
+              <w:t xml:space="preserve">eJHaem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jha2.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283550v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Risks of ventilator-associated pneumonia and invasive pulmonary aspergillosis in patients with viral acute respiratory distress syndrome related or not to Coronavirus 19 disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+                <w:t xml:space="preserve">Microdiversity of Enterococcus faecalis isolates in cases of infective endocarditis: selection of non-synonymous mutations and large deletions is associated with phenotypic modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Arrestier</w:t>
+                <w:t xml:space="preserve">V. Demontant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Fleur Haudebourg</w:t>
+                <w:t xml:space="preserve">S. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Benelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
+                <w:t xml:space="preserve">L. Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03517-5⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.929-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1924865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298448v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Microbiota and Mycobiota in Fungal Ball Rhinosinusitis: Specific Interaction between Aspergillus fumigatus and Haemophilus influenza?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Risks of ventilator-associated pneumonia and invasive pulmonary aspergillosis in patients with viral acute respiratory distress syndrome related or not to Coronavirus 19 disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
+                <w:t xml:space="preserve">Anne Fleur Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Brice Benelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7070550⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03517-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313107v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotics in Necrotizing Soft Tissue Infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+                <w:t xml:space="preserve">Analysis of Microbiota and Mycobiota in Fungal Ball Rhinosinusitis: Specific Interaction between Aspergillus fumigatus and Haemophilus influenza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10091104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (7), pp.550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7070550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367803v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral genomic, metagenomic and human transcriptomic characterization and prediction of the clinical forms of COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+                <w:t xml:space="preserve">Blood Cultures for the Diagnosis of Infective Endocarditis: What Is the Benefit of Prolonged Incubation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Moussafeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (24), pp.5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10245824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154571v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Cultures for the Diagnosis of Infective Endocarditis: What Is the Benefit of Prolonged Incubation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Galy</w:t>
+                <w:t xml:space="preserve">16S metagenomic assessment of the skin microbiota dynamic and possible association with the risk of infection in patients with epidermal necrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hüssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10245824⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.17584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298179v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16S metagenomic assessment of the skin microbiota dynamic and possible association with the risk of infection in patients with epidermal necrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rodriguez</w:t>
+                <w:t xml:space="preserve">Viral genomic, metagenomic and human transcriptomic characterization and prediction of the clinical forms of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.17584⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.e1009416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298193v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term quality of life in necrotizing soft-tissue infection survivors: a monocentric prospective cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Antibiotics in Necrotizing Soft Tissue Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Urbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aline Alves</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ourghanlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.102. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00891-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10091104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298229v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotics in Necrotizing Soft Tissue Infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+                <w:t xml:space="preserve">The Potential Role of Clinical Metagenomics in Infectious Diseases: Therapeutic Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille D’humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Salmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10091104⟩</w:t>
+              <w:t xml:space="preserve">Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (13), pp.1453-1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40265-021-01572-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298182v1</w:t>
+                <w:t xml:space="preserve">hal-04313106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Role of Clinical Metagenomics in Infectious Diseases: Therapeutic Perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">Temocillin susceptibility among Enterobacterales strains recovered from blood culture in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Farfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (3), pp.115368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40265-021-01572-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04313106v1</w:t>
+                <w:t xml:space="preserve">hal-03216705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temocillin susceptibility among Enterobacterales strains recovered from blood culture in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillard</w:t>
+                <w:t xml:space="preserve">Health products e‐sale should be regulated: a case of necrotizing soft‐tissue infection of the abdomen linked to self‐injection of slimming products purchased on the internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grodner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Lapadula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Beringuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐antoine Billiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijd.15818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03216705v1</w:t>
+                <w:t xml:space="preserve">hal-04298206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health products e‐sale should be regulated: a case of necrotizing soft‐tissue infection of the abdomen linked to self‐injection of slimming products purchased on the internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grodner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Beringuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐antoine Billiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijd.15818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298206v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health products e‐sale should be regulated: a case of necrotizing soft‐tissue infection of the abdomen linked to self‐injection of slimming products purchased on the internet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐antoine Billiet</w:t>
+                <w:t xml:space="preserve">Is the term “anti-anaerobic” still relevant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille D’humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijd.15818⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.178 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361451v1</w:t>
+                <w:t xml:space="preserve">hal-03492856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the term “anti-anaerobic” still relevant?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">Fatal encephalitis caused by Newcastle disease virus in a child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Lechapt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Moshous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142 (3), pp.605-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-021-02344-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.10.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03492856v1</w:t>
+                <w:t xml:space="preserve">hal-04298220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal encephalitis caused by Newcastle disease virus in a child</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Despina Moshous</w:t>
+                <w:t xml:space="preserve">Paradoxical High-Level Spiramycin Resistance and Erythromycin Susceptibility Due to 23S rRNA Mutation in Streptococcus constellatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (7), pp.727-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-021-02344-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298220v1</w:t>
+                <w:t xml:space="preserve">hal-02569879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical High-Level Spiramycin Resistance and Erythromycin Susceptibility Due to 23S rRNA Mutation in Streptococcus constellatus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Emergence of Resistance to Carbapenems Should Not Be Considered the Only Marker of Good Practices in Antibiotic Stewardship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (9), pp.2538-2539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02569879v1</w:t>
+                <w:t xml:space="preserve">hal-04283249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Resistance to Carbapenems Should Not Be Considered the Only Marker of Good Practices in Antibiotic Stewardship</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased risk of acquisition and transmission of ESBL-producing Enterobacteriaceae in malnourished children exposed to amoxicillin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouale Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Langendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jumamurat Bayjanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (3), pp.709-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04283249v1</w:t>
+                <w:t xml:space="preserve">hal-04298579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of acquisition and transmission of ESBL-producing Enterobacteriaceae in malnourished children exposed to amoxicillin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Willem van Schaik</w:t>
+                <w:t xml:space="preserve">Systemic short chain fatty acids limit antitumor effect of CTLA-4 blockade in hosts with cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mehdi Jouniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Mallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16079-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298579v1</w:t>
+                <w:t xml:space="preserve">hal-03109210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Ecological Benefit of Antibiotic De-escalation Strategies to Elaborate Evidence-Based Recommendations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risks of ventilator-associated pneumonia and invasive pulmonary aspergillosis in patients with viral acute respiratory distress syndrome related or not to Coronavirus 19 disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Arrestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fleur Haudebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz1052⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-020-03417-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298583v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical High-Level Spiramycin Resistance and Erythromycin Susceptibility due to 23S rRNA Mutation in Streptococcus constellatus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Guérin</w:t>
+                <w:t xml:space="preserve">Fosfomycin, from susceptibility to resistance: Impact of the new guidelines on breakpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Farfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Degand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riverain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0288⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (7), pp 611-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298552v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Assessment of Bacterial Colonization of Intracranial Pressure Transducers: A Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kapandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocritical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (3), pp.868-868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12028-020-01130-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and consequences of intensive chemotherapy on intestinal barrier and microbiota in acute myeloid leukemia: the role of mucosal strengthening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Joncquel-Chevallier Curt</w:t>
+                <w:t xml:space="preserve">Paradoxical High-Level Spiramycin Resistance and Erythromycin Susceptibility due to 23S rRNA Mutation in Streptococcus constellatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1800897⟩</w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (7), pp.727-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339876v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of GILZ in macrophages limits systemic inflammation while increasing bacterial clearance in sepsis in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Ecological Benefit of Antibiotic De-escalation Strategies to Elaborate Evidence-Based Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Ruppé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201948278⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (4), pp.1128-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz1052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718036v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic short chain fatty acids limit antitumor effect of CTLA-4 blockade in hosts with cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact and consequences of intensive chemotherapy on intestinal barrier and microbiota in acute myeloid leukemia: the role of mucosal strengthening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mehdi Jouniaux</w:t>
+                <w:t xml:space="preserve">Thomas Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Paci</w:t>
+                <w:t xml:space="preserve">Kenneth Ekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schmidt</w:t>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Mallardo</w:t>
+                <w:t xml:space="preserve">Anna Gatse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Joncquel-Chevallier Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16079-x⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.1800897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1800897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109210v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks of ventilator-associated pneumonia and invasive pulmonary aspergillosis in patients with viral acute respiratory distress syndrome related or not to Coronavirus 19 disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
+                <w:t xml:space="preserve">Overexpression of GILZ in macrophages limits systemic inflammation while increasing bacterial clearance in sepsis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Tcherakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul‐louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (4), pp.589-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201948278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-020-03417-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03931958v1</w:t>
+                <w:t xml:space="preserve">hal-04718036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fosfomycin, from susceptibility to resistance: Impact of the new guidelines on breakpoints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Le Brun</w:t>
+                <w:t xml:space="preserve">Assessment of Bacterial Colonization of Intracranial Pressure Transducers: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kapandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.814-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-020-01096-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03471671v1</w:t>
+                <w:t xml:space="preserve">hal-04298498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulated Response of Aspergillus fumigatus and Stenotrophomonas maltophilia to Antimicrobial Agents in Polymicrobial Biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Melloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/FCIMB.2020.574028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Bacterial Colonization of Intracranial Pressure Transducers: A Prospective Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Lobo</w:t>
+                <w:t xml:space="preserve">Combined bacterial and fungal targeted amplicon sequencing of respiratory samples: Does the DNA extraction method matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Angebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0232215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12028-020-01096-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298498v1</w:t>
+                <w:t xml:space="preserve">inserm-02891713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined bacterial and fungal targeted amplicon sequencing of respiratory samples: Does the DNA extraction method matter?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatal Measles Inclusion-Body Encephalitis in Adult with Untreated AIDS, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Stroer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (9), pp.2231-2234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2609.200366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02891713v1</w:t>
+                <w:t xml:space="preserve">hal-04298511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatal Measles Inclusion-Body Encephalitis in Adult with Untreated AIDS, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+                <w:t xml:space="preserve">Sébastian Stroer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (9), pp.2231-2234. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2609.200366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2609.200366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298511v1</w:t>
+                <w:t xml:space="preserve">hal-02949470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Measles Inclusion-Body Encephalitis in Adult with Untreated AIDS, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Back into the wild: how resistant pathogens become susceptible again?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Kernéis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2609.200366⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (2), pp.361-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-020-05932-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949470v1</w:t>
+                <w:t xml:space="preserve">hal-04298563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back into the wild: how resistant pathogens become susceptible again?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying risk of disease due to extended-spectrum β-lactamase producing Enterobacteriaceae in patients who are colonized at ICU admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Dao Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.504 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-020-05932-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298563v1</w:t>
+                <w:t xml:space="preserve">hal-03490327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying risk of disease due to extended-spectrum β-lactamase producing Enterobacteriaceae in patients who are colonized at ICU admission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
+                <w:t xml:space="preserve">Fatal Encephalitis Caused by Cristoli Virus, an Emerging Orthobunyavirus, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Ndebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Demontant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Poiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Burrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boutolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.1287-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2606.191431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.02.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03490327v1</w:t>
+                <w:t xml:space="preserve">hal-03793533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Encephalitis Caused by Cristoli Virus, an Emerging Orthobunyavirus, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[In-hospital management of acute complicated urinary tract infections]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (suppl1), pp.S27 - S32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2606.191431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03793533v1</w:t>
+                <w:t xml:space="preserve">hal-03484975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[In-hospital management of acute complicated urinary tract infections]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Early identification of patients at high risk of group A streptococcus-associated necrotizing skin and soft tissue infections: a retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Urbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mekontso Dessap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2708-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484975v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of bloodstream infections and predictive value of qualitative and quantitative skin cultures of patients with overlap syndrome or toxic epidermal necrolysis: A retrospective observational cohort study of 98 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lecadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81, pp.342 - 347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early identification of patients at high risk of group A streptococcus-associated necrotizing skin and soft tissue infections: a retrospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+                <w:t xml:space="preserve">Complete genome sequencing of Enterococcus faecalis strains suggests role of Ebp deletion in infective endocarditis relapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2708-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (12), pp.1565-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298566v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequencing of Enterococcus faecalis strains suggests role of Ebp deletion in infective endocarditis relapse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Jacquier</w:t>
+                <w:t xml:space="preserve">Durability of antimicrobial activity of antibiotic-impregnated external ventricular drains: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (12), pp.1565-1567. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (11), pp.3328-3336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283209v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of antimicrobial activity of antibiotic-impregnated external ventricular drains: a prospective study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Interactions of Aspergillus fumigatus and Stenotrophomonas maltophilia in an in vitro Mixed Biofilm Model: Does the Strain Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lobo</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz335⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298592v1</w:t>
+                <w:t xml:space="preserve">hal-04298613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β LACTA test performance for detection of extended-spectrum β-lactamase-producing Gram-negative bacilli directly on bronchial aspirates samples: a validation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gallah</w:t>
+                <w:t xml:space="preserve">A Long-Term Study of the Diversity of OXA-48-Like Carbapenemase-Producing Bacterial Strains in Infected Patients and Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Benzerara</w:t>
+                <w:t xml:space="preserve">Taha Jardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tankovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-L. Woerther</w:t>
+                <w:t xml:space="preserve">Inès Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bensekri</w:t>
+                <w:t xml:space="preserve">Sébastien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (4), pp.402-408. </w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.181-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2017.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298638v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tigecycline Evaluation and Surveillance Trial; assessment of the activity of tigecycline and other selected antibiotics against Gram-positive and Gram-negative pathogens from France collected between 2004 and 2016</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">β LACTA test performance for detection of extended-spectrum β-lactamase-producing Gram-negative bacilli directly on bronchial aspirates samples: a validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-James Soussy</w:t>
+                <w:t xml:space="preserve">S. Gallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Fines-Guyon</w:t>
+                <w:t xml:space="preserve">Y. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dowzicky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Tankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bensekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-018-0360-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.402-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298624v1</w:t>
+                <w:t xml:space="preserve">hal-03127567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbapenems and alternative β-lactams for the treatment of infections due to extended-spectrum β-lactamase-producing Enterobacteriaceae: What impact on intestinal colonisation resistance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Tigecycline Evaluation and Surveillance Trial; assessment of the activity of tigecycline and other selected antibiotics against Gram-positive and Gram-negative pathogens from France collected between 2004 and 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-James Soussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Fines-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dowzicky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.026⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-018-0360-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298617v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β LACTA test performance for detection of extended-spectrum β-lactamase-producing Gram-negative bacilli directly on bronchial aspirates samples: a validation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Bensekri</w:t>
+                <w:t xml:space="preserve">Carbapenems and alternative β-lactams for the treatment of infections due to extended-spectrum β-lactamase-producing Enterobacteriaceae: What impact on intestinal colonisation resistance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Ruppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (6), pp.762-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127567v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Aspergillus fumigatus and Stenotrophomonas maltophilia in an in vitro Mixed Biofilm Model: Does the Strain Matter?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jenot</w:t>
+                <w:t xml:space="preserve">β LACTA test performance for detection of extended-spectrum β-lactamase-producing Gram-negative bacilli directly on bronchial aspirates samples: a validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bensekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02850⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.402-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298613v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long-Term Study of the Diversity of OXA-48-Like Carbapenemase-Producing Bacterial Strains in Infected Patients and Carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
+                <w:t xml:space="preserve">Elective distribution of resistance to beta-lactams among Enterobacter cloacae genetic clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2017.0060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 ((3)), pp.178-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127804v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elective distribution of resistance to beta-lactams among Enterobacter cloacae genetic clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+                <w:t xml:space="preserve">A Long-Term Study of the Diversity of OXA-48-Like Carbapenemase-Producing Bacterial Strains in Infected Patients and Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Jardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2017.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2018.05.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04487805v1</w:t>
+                <w:t xml:space="preserve">hal-04298643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long-Term Study of the Diversity of OXA-48-Like Carbapenemase-Producing Bacterial Strains in Infected Patients and Carriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Travel-acquired ESBL-producing Enterobacteriaceae: impact of colonization at individual and community level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Kantele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2017.0060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (suppl_1), pp.S29-S34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taw101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298643v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features and prognostic factors of listeriosis: the MONALISA national prospective cohort study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterococcus hirae and Barnesiella intestinihominis Facilitate Cyclophosphamide-Induced Therapeutic Immunomodulatory Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Cazenave</w:t>
+                <w:t xml:space="preserve">Romain Daillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pilmis</w:t>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30521-7⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.931 - 943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298677v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel-acquired ESBL-producing Enterobacteriaceae: impact of colonization at individual and community level</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duburcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jtm/taw101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298647v1</w:t>
+                <w:t xml:space="preserve">hal-03011359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus hirae and Barnesiella intestinihominis Facilitate Cyclophosphamide-Induced Therapeutic Immunomodulatory Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade relies on the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vétizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 350 (6264), pp.1079-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad1329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01429856v1</w:t>
+                <w:t xml:space="preserve">hal-02639698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duburcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011359v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade relies on the gut microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vétizou</w:t>
+                <w:t xml:space="preserve">Combined NADPH Oxidase 1 and Interleukin 10 Deficiency Induces Chronic Endoplasmic Reticulum Stress and Causes Ulcerative Colitis-Like Disease in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
+                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Daillere</w:t>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
+                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Sedghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aad1329⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639698v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Le Monnier</w:t>
+                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Saccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duburcq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Guillard</w:t>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6161), pp.971-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05463776v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined NADPH Oxidase 1 and Interleukin 10 Deficiency Induces Chronic Endoplasmic Reticulum Stress and Causes Ulcerative Colitis-Like Disease in Mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
+                <w:t xml:space="preserve">Characterization of Fecal Extended-Spectrum-β-Lactamase-Producing Escherichia coli in a Remote Community during a Long Time Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Angebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirin Sedghi</w:t>
+                <w:t xml:space="preserve">Assyia El Mniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101669. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (10), pp.5060-5066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00848-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313755v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
+                <w:t xml:space="preserve">Commensal Escherichia coli strains in Guiana reveal a high genetic diversity with host-dependant population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viaud</w:t>
+                <w:t xml:space="preserve">Mathilde Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Saccheri</w:t>
+                <w:t xml:space="preserve">Jérémy Glodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Mignot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Daillere</w:t>
+                <w:t xml:space="preserve">Sara Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 342 (6161), pp.971-976. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2012.00374.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204279v1</w:t>
+                <w:t xml:space="preserve">hal-02945895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Fecal Extended-Spectrum-β-Lactamase-Producing Escherichia coli in a Remote Community during a Long Time Period</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Candida albicans is not always the preferential yeast colonizing humans: a study in Wayampi Amerindians.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Assyia El Mniai</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abélanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Permal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Soltana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00848-13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208 (10), pp.1705-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945987v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01522841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensal Escherichia coli strains in Guiana reveal a high genetic diversity with host-dependant population structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Dion</w:t>
+                <w:t xml:space="preserve">NADPH Oxidase 1 Modulates WNT and NOTCH1 Signaling To Control the Fate of Proliferative Progenitor Cells in the Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Ben Mkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (11), pp.2636-2650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.01194-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2012.00374.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02945895v1</w:t>
+                <w:t xml:space="preserve">hal-03796779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans is not always the preferential yeast colonizing humans: a study in Wayampi Amerindians.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Emergence and Dissemination of Extended‐Spectrum β‐Lactamase–Producing Escherichia coli in the Community: Lessons from the Study of a Remote and Controlled Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Abélanet</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Permal</w:t>
+                <w:t xml:space="preserve">Etienne Ruppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Ben Soltana</w:t>
+                <w:t xml:space="preserve">David Skurnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 208 (10), pp.1705-16. </w:t>
+              <w:t xml:space="preserve">, 2010, 202 (4), pp.515 - 523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jit389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/654883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...267 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13548,91 +13280,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de candidature à l'habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Est Créteil, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04298695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13642,418 +13374,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RandomRead : a sequence-read simulator program for metagenomic shotgun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa N'Debi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Demontant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Nguyen-Goument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrazak Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatal human encephalitis with new virus and characterized by standardized and validated Shotgun metagenomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa N'Debi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pawlotsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Bioinformatics Workshop on Virus Evolution and Molecular Epidemiology (VEME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of induction chemotherapy on intestinal barrier in acute myeloid leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gatse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Joncquel-Chevalier Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId498"/>
+      <w:footerReference w:type="default" r:id="rId490"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14200,51 +13932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05764-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sabat&#233;-Elabbadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lionnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Santin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Songo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Danjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dorch&#232;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2025.01.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Papo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Saal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04539691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Dani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ajrouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demontant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04926447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fran&#231;oise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Rougier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiarabini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Roujansky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kapandji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diop" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pasqueron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.05.080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canou&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Woerther" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhaddou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAT.0000000000002095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Cunningham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Woerther" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menigaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03687-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Kimseng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Rossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Jimenez-Araya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaligne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.08.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Woerther" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boizeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N&#8217;debi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2905.221485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghbib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18981" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecorche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sakr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cizeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ducellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan B&#233;duneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rabault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchalot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04461-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Souhail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04545-22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0000000000000901" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grodner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lapadula" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beringuer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Billiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.15818" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mounier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01079-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Maistre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benoudiba Campanini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195523" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ourghanlian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlac099" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Dixit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Pierrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00220-22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Delamaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Boujelben" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154366" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pressiat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kudela" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Khoudour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alessandri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020289" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Surgers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mercier-Darty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac218" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298156v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Windsor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Harrois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anguel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01087-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courbin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Amegnizin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.719124" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candela" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois-Nicolaos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.05.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283549v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Condamine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab458" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Brun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bargain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298123v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Egbeola-Martial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Drouard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac157" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022293v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283553v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lamoureux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.761873" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mongereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Urbina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pelegrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18729" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283556v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Guen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fihman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sakr" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.09.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298101v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belfeki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Masson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meignin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;louis Woerther" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.353" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demontant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1924865" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298448v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arrestier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleur Haudebourg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Benelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carteaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03517-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313107v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7070550" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03367803v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10091104" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04154571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009416" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Moussafeur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Huguet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10245824" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#252;ssler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gricourt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Prost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17584" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298229v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canoui-Poitrine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alves" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00891-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298182v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313106v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;humi&#232;res" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40265-021-01572-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03216705v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Si Larbi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115368" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298206v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Billiet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361451v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492856v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lescure" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubreuil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.10.052" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Lechapt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02344-w" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569879v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Capitaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chachaty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0288" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283249v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Winoc Decousser" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lepeule" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa116" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298579v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouale Maataoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Langendorf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Berthe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumamurat Bayjanov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Schaik" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz487" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298552v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01130-y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718036v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ellouze" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vigouroux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Tcherakian" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guguin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931958v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03417-0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471671v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riverain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Brun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298472v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FCIMB.2020.574028" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298498v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01096-x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02891713v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Payen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232215" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298511v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Stroer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2609.200366" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02949470v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298563v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valade" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-05932-8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490327v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rosman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dao Phan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.02.023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793533v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ndebi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Poiteau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Burrel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutolleau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.191431" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484975v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.02.002" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488144v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lecadet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gomart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.03.030" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298566v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso Dessap" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2708-y" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283209v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Melloul" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courbin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacquier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.07.006" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298592v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz335" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298638v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benzerara" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tankovic" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensekri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.030" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298624v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-James Soussy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dowzicky" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-018-0360-y" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298617v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.026" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127567v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127804v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Jardak" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Hassine" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2017.0060" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487805v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.05.005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0WK81B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298643v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298677v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Perrodeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cazenave" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30521-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298647v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Kantele" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taw101" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011359v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duburcq" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Zahar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvec" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.06.017" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z7970R7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463776v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02945987v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyia El Mniai" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00848-13" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02945895v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lescat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2012.00374.x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZ9BGN1W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01522841v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Soltana" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit389" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796779v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01194-09" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845498v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/654883" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04298695v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603334v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa N'Debi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Nguyen-Goument" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrazak Aissat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603349v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N'Debi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demont" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337489v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05764-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sabat&#233;-Elabbadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lionnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Santin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Souhail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleibtreu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05664-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Songo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Danjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dorch&#232;ne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2025.01.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Papo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Saal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04539691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Dani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ajrouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demontant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04926447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fran&#231;oise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Rougier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiarabini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Roujansky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kapandji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pasqueron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.05.080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canou&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Woerther" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhaddou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104770" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAT.0000000000002095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Cunningham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Woerther" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menigaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03687-22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Kimseng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Rossi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Jimenez-Araya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaligne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.08.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Woerther" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.05.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boizeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N&#8217;debi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2905.221485" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghbib" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18981" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan B&#233;duneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rabault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04461-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecorche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sakr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cizeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ducellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.119" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04297787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04545-22" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04094088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0000000000000901" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grodner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lapadula" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beringuer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Billiet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.15818" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mounier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01079-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298082v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Maistre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benoudiba Campanini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195523" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04134878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ourghanlian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlac099" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925852v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Dixit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Pierrat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00220-22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298156v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Surgers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mercier-Darty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac218" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Windsor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Harrois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01087-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courbin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Amegnizin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.719124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois-Nicolaos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.05.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Delamaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Boujelben" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154366" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907439v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pressiat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kudela" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Khoudour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alessandri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020289" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Condamine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab458" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Brun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bargain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Egbeola-Martial" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Drouard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac157" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mongereau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Urbina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pelegrin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18729" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lamoureux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.761873" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298166v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Guen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Royer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fihman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sakr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.09.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298101v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belfeki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Masson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meignin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;louis Woerther" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.353" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283550v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demontant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1924865" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298448v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arrestier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleur Haudebourg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Benelli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carteaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03517-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313107v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7070550" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Moussafeur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Huguet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10245824" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#252;ssler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gricourt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Prost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17584" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04154571v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009416" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03367803v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10091104" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313106v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;humi&#232;res" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40265-021-01572-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03216705v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Si Larbi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115368" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Billiet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361451v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492856v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lescure" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubreuil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.10.052" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298220v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Lechapt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-021-02344-w" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569879v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Capitaine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chachaty" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0288" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283249v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Winoc Decousser" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lepeule" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa116" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298579v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouale Maataoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Langendorf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Berthe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumamurat Bayjanov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Schaik" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz487" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931958v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03417-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riverain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Brun" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298482v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01130-y" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298583v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1052" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718036v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ellouze" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vigouroux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Tcherakian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guguin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948278" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298498v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-020-01096-x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298472v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FCIMB.2020.574028" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02891713v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Payen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232215" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298511v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Stroer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2609.200366" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02949470v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298563v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Valade" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-05932-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490327v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rosman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dao Phan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.02.023" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793533v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ndebi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Poiteau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Burrel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutolleau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2606.191431" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484975v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.02.002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298566v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso Dessap" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2708-y" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488144v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lecadet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gomart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.03.030" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283209v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Melloul" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courbin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacquier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.07.006" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298592v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz335" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127804v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Jardak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Hassine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2017.0060" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127567v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallah" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benzerara" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tankovic" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensekri" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.030" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298624v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-James Soussy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dowzicky" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-018-0360-y" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298617v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.08.026" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298638v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487805v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.05.005" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0WK81B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298643v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298647v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Kantele" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taw101" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011359v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duburcq" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Zahar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.06.017" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z7970R7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463776v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02945987v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyia El Mniai" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00848-13" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02945895v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lescat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2012.00374.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZ9BGN1W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01522841v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Soltana" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit389" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796779v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01194-09" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845498v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skurnik" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/654883" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04298695v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603334v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa N'Debi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Nguyen-Goument" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrazak Aissat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603349v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N'Debi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demont" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337489v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>