--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1408,365 +1408,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoidal state estimation based on sum of squares for nonlinear systems with unknown but bounded noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flatness-based control of a two-degree-of-freedom platform with pneumatic artificial muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bou Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (2), pp.021003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4041445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154905v1</w:t>
+                <w:t xml:space="preserve">hal-01873100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental L2 -gain stability of piecewise-affine systems with piecewise-polynomial storage functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ellipsoidal state estimation based on sum of squares for nonlinear systems with unknown but bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bako</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Salnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.050⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.1955-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151787v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness-based control of a two-degree-of-freedom platform with pneumatic artificial muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bou Saba</w:t>
+                <w:t xml:space="preserve">Incremental L2 -gain stability of piecewise-affine systems with piecewise-polynomial storage functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Waitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (2), pp.021003. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.224-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4041445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873100v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding mode observer for proton exchange membrane fuel cell: automotive application</w:t>
               </w:r>
@@ -1967,209 +1967,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed systematic simulation of discrete-time systems defined by polynomial expressions via convex relaxations</w:t>
+                <w:t xml:space="preserve">Consensus analysis of large-scale nonlinear homogeneous multi-agent formations with polynomial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (3), pp.1062-1073. </w:t>
+              <w:t xml:space="preserve">, 2018, 28 (17), pp.5605-5617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.3920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574320v1</w:t>
+                <w:t xml:space="preserve">hal-01861477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus analysis of large-scale nonlinear homogeneous multi-agent formations with polynomial dynamics</w:t>
+                <w:t xml:space="preserve">Guaranteed systematic simulation of discrete-time systems defined by polynomial expressions via convex relaxations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (17), pp.5605-5617. </w:t>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.1062-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.4334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861477v1</w:t>
+                <w:t xml:space="preserve">hal-01574320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Cell Management System: PEMFC Lifetime Optimization by Model Based Approach</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3091,360 +3091,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Interior-point solver for Optimal Torque Control of IPMSMs</w:t>
+                <w:t xml:space="preserve">Robust Pole-constrained H2 Controller for Permanent Magnet Synchronous Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Houmsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
+              <w:t xml:space="preserve">European Control Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068591v1</w:t>
+                <w:t xml:space="preserve">hal-05028642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Pole-constrained H2 Controller for Permanent Magnet Synchronous Motors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+                <w:t xml:space="preserve">Vehicle center of gravity estimation without prior knowledge of vehicle parameters using a recursive least squares approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benadada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028642v1</w:t>
+                <w:t xml:space="preserve">hal-05398881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle center of gravity estimation without prior knowledge of vehicle parameters using a recursive least squares approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+                <w:t xml:space="preserve">Real-time Interior-point solver for Optimal Torque Control of IPMSMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05398881v1</w:t>
+                <w:t xml:space="preserve">hal-05068591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Stability Analysis of Pneumatic Valves Using Convex Optimization</w:t>
               </w:r>
@@ -3554,612 +3554,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Filters for Stochastic Time-Varying Convex Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Simonetto</w:t>
+                <w:t xml:space="preserve">Parametric Stability Analysis Using Convex Optimization Applied to Complex Pneumatic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Carvalho Ferreira Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bristiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178237⟩</w:t>
+              <w:t xml:space="preserve">ASME/BATH 2023 Symposium on Fluid Power and Motion Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sarasota, Floride, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FPMC2023-111398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131646v1</w:t>
+                <w:t xml:space="preserve">hal-04308307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Stability Analysis Using Convex Optimization Applied to Complex Pneumatic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel de Carvalho Ferreira Silva</w:t>
+                <w:t xml:space="preserve">Safety monitoring under stealthy sensor injection attacks using reachable sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bristiel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/BATH 2023 Symposium on Fluid Power and Motion Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FPMC2023-111398⟩</w:t>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.1833-1840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308307v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety monitoring under stealthy sensor injection attacks using reachable sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Chong</w:t>
+                <w:t xml:space="preserve">Optimization Filters for Stochastic Time-Varying Convex Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.1833-1840, </w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562880v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Karush-Kuhn-Tucker approach to field-weakening for Surface-Mounted Permanent Magnets Synchronous Motors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+                <w:t xml:space="preserve">Active Flutter Suppression H∞ Synthesis using Multiple Models with Imposed Aeroelastic Poles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD’23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152453⟩</w:t>
+              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-0686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069379v1</w:t>
+                <w:t xml:space="preserve">hal-03975205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Flutter Suppression H∞ Synthesis using Multiple Models with Imposed Aeroelastic Poles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Vernay</w:t>
+                <w:t xml:space="preserve">A Karush-Kuhn-Tucker approach to field-weakening for Surface-Mounted Permanent Magnets Synchronous Motors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bako</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t>
+              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2023-0686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975205v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded controller optimization for efficient electric motor drive</w:t>
               </w:r>
@@ -4262,103 +4262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system identification approach to center of mass estimation in trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benadada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Benadada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4503,164 +4503,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Control Based on PWM Command of On-Off Switching Valves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">Enforcing Safety under Actuator Injection Attacks through Input Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Murguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bristiel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Fluid Power Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1521-1528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807755v1</w:t>
+                <w:t xml:space="preserve">hal-04882007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Gust Load Alleviation at Different Flight Points and Mass configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4709,193 +4705,197 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Safety under Actuator Injection Attacks through Input Filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Murguia</w:t>
+                <w:t xml:space="preserve">Pressure Control Based on PWM Command of On-Off Switching Valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bristiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Fluid Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882007v1</w:t>
+                <w:t xml:space="preserve">hal-03807755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security of Control Systems: Prevention of Aging Attacks by means of Convex Robust Simulation Forecasts</w:t>
               </w:r>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5435,51 +5435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental stability of Lur’e systems through piecewise-affine approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Waitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5747,51 +5747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental L-2-gain analysis of piecewise-affine systems using piecewise quadratic storage functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Waitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5877,77 +5877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Model of a Two Degree of Freedom Platform Actuated by Three Pneumatic Muscles Elaborated for Control Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bou Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5988,603 +5988,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piecewise-polynomial approach to the stability analysis of non-linear switching controllers in presence of sliding modes with application to pneumatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Ameur</w:t>
+                <w:t xml:space="preserve">Adaptive Distributed Kalman Filtering for Laser Guide Star Tomography on Extremely Large Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Ellerbroek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE CDC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Imaging and Applied Optics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Jun 2015, Arlington, Virginia, United States. pp.AOTh1D.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246952v1</w:t>
+                <w:t xml:space="preserve">hal-01225930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Distributed Kalman Filtering for Laser Guide Star Tomography on Extremely Large Telescopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Gilles</w:t>
+                <w:t xml:space="preserve">Control by state observer of PEMFC anodic purges in dead-end operating mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Piffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brent Ellerbroek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging and Applied Optics 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling E-COSM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Columbus, Ohio, United States. pp.237-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225930v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control by state observer of PEMFC anodic purges in dead-end operating mode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramon da Fonseca</w:t>
+                <w:t xml:space="preserve">A piecewise-polynomial approach to the stability analysis of non-linear switching controllers in presence of sliding modes with application to pneumatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling E-COSM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Columbus, Ohio, United States. pp.237-243, </w:t>
+              <w:t xml:space="preserve">54th IEEE CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.4872-4878, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225932v1</w:t>
+                <w:t xml:space="preserve">hal-01246952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast finite-horizon kalman filter in wavefront estimation for adaptive optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A piecewise-affine approach to the analysis of non-linear control laws for pneumatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2398 - 2403, </w:t>
+              <w:t xml:space="preserve">53rd IEEE CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.3963 - 3969, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064038v1</w:t>
+                <w:t xml:space="preserve">hal-01118050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piecewise-affine approach to the analysis of non-linear control laws for pneumatic systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast finite-horizon kalman filter in wavefront estimation for adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE CDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.3963 - 3969, </w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2398 - 2403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118050v1</w:t>
+                <w:t xml:space="preserve">hal-01064038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des modes de basculement (tip/tilt) pour la commande des systèmes d'optique adaptative en astronomie</w:t>
               </w:r>
@@ -7237,51 +7237,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic inversion of linear systems : A constructive causal state-space approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Benadada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,51 +7529,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDB77EB2"/>
+    <w:nsid w:val="9323F80E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7760,51 +7760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmassio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8620-9507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192013513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murguia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bristiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ijfp1439-9776.2522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7380" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3283565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bristiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Salnikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piffard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon da Fonseca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.03.057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Massari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.02.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Naiff da Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08613.0025ecst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben-Talha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3728" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2529964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Ellerbroek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.002353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2336591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.08.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.002298" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Houmsi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335081" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770047975" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho Ferreira Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111398" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562880v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1898" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152453" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403142" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383320" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838201" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225800v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.445" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.796" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Correia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOMS.2016.AOW5C.2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402980" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225930v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225932v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862311" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118050v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01740418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926050" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2011.AMB3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Di Loreto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmassio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8620-9507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192013513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murguia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bristiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ijfp1439-9776.2522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7380" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3283565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bristiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Salnikov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piffard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon da Fonseca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.03.057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Massari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.02.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4334" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3920" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Naiff da Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08613.0025ecst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben-Talha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3728" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2529964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Ellerbroek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.002353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2336591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.08.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.002298" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Houmsi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770047975" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho Ferreira Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111398" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1898" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178237" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152453" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403142" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383320" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225800v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.445" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.796" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Correia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOMS.2016.AOW5C.2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.034" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402980" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862311" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01740418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926050" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2011.AMB3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Di Loreto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>