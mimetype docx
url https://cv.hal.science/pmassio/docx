--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1967,209 +1967,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus analysis of large-scale nonlinear homogeneous multi-agent formations with polynomial dynamics</w:t>
+                <w:t xml:space="preserve">Guaranteed systematic simulation of discrete-time systems defined by polynomial expressions via convex relaxations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (17), pp.5605-5617. </w:t>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.1062-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.4334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861477v1</w:t>
+                <w:t xml:space="preserve">hal-01574320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed systematic simulation of discrete-time systems defined by polynomial expressions via convex relaxations</w:t>
+                <w:t xml:space="preserve">Consensus analysis of large-scale nonlinear homogeneous multi-agent formations with polynomial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (3), pp.1062-1073. </w:t>
+              <w:t xml:space="preserve">, 2018, 28 (17), pp.5605-5617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.3920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574320v1</w:t>
+                <w:t xml:space="preserve">hal-01861477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Cell Management System: PEMFC Lifetime Optimization by Model Based Approach</w:t>
               </w:r>
@@ -3091,360 +3091,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Pole-constrained H2 Controller for Permanent Magnet Synchronous Motors</w:t>
+                <w:t xml:space="preserve">Real-time Interior-point solver for Optimal Torque Control of IPMSMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Houmsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t>
+              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028642v1</w:t>
+                <w:t xml:space="preserve">hal-05068591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle center of gravity estimation without prior knowledge of vehicle parameters using a recursive least squares approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+                <w:t xml:space="preserve">Robust Pole-constrained H2 Controller for Permanent Magnet Synchronous Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Houmsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Control Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398881v1</w:t>
+                <w:t xml:space="preserve">hal-05028642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Interior-point solver for Optimal Torque Control of IPMSMs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Vehicle center of gravity estimation without prior knowledge of vehicle parameters using a recursive least squares approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benadada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068591v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Stability Analysis of Pneumatic Valves Using Convex Optimization</w:t>
               </w:r>
@@ -4262,103 +4262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system identification approach to center of mass estimation in trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Benadada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4503,399 +4503,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Safety under Actuator Injection Attacks through Input Filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Murguia</w:t>
+                <w:t xml:space="preserve">Pressure Control Based on PWM Command of On-Off Switching Valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bristiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Fluid Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882007v1</w:t>
+                <w:t xml:space="preserve">hal-03807755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Gust Load Alleviation at Different Flight Points and Mass configurations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Fournier</w:t>
+                <w:t xml:space="preserve">Enforcing Safety under Actuator Injection Attacks through Input Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Murguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2022-0285⟩</w:t>
+              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1521-1528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561621v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Control Based on PWM Command of On-Off Switching Valves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">Robust Gust Load Alleviation at Different Flight Points and Mass configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Fluid Power Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Diego, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807755v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security of Control Systems: Prevention of Aging Attacks by means of Convex Robust Simulation Forecasts</w:t>
               </w:r>
@@ -5988,382 +5988,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Distributed Kalman Filtering for Laser Guide Star Tomography on Extremely Large Telescopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Gilles</w:t>
+                <w:t xml:space="preserve">A piecewise-polynomial approach to the stability analysis of non-linear switching controllers in presence of sliding modes with application to pneumatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brent Ellerbroek</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging and Applied Optics 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">54th IEEE CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.4872-4878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225930v1</w:t>
+                <w:t xml:space="preserve">hal-01246952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control by state observer of PEMFC anodic purges in dead-end operating mode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramon da Fonseca</w:t>
+                <w:t xml:space="preserve">Adaptive Distributed Kalman Filtering for Laser Guide Star Tomography on Extremely Large Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Ellerbroek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling E-COSM 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imaging and Applied Optics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Jun 2015, Arlington, Virginia, United States. pp.AOTh1D.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01225932v1</w:t>
+                <w:t xml:space="preserve">hal-01225930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piecewise-polynomial approach to the stability analysis of non-linear switching controllers in presence of sliding modes with application to pneumatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Ameur</w:t>
+                <w:t xml:space="preserve">Control by state observer of PEMFC anodic purges in dead-end operating mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Piffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE CDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.4872-4878, </w:t>
+              <w:t xml:space="preserve">4th IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling E-COSM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Columbus, Ohio, United States. pp.237-243, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246952v1</w:t>
+                <w:t xml:space="preserve">hal-01225932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A piecewise-affine approach to the analysis of non-linear control laws for pneumatic systems</w:t>
               </w:r>
@@ -6492,51 +6492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast finite-horizon kalman filter in wavefront estimation for adaptive optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2398 - 2403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7237,51 +7237,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic inversion of linear systems : A constructive causal state-space approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Benadada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,51 +7529,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9323F80E"/>
+    <w:nsid w:val="4A48B33D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7760,51 +7760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmassio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8620-9507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192013513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murguia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bristiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ijfp1439-9776.2522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7380" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3283565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bristiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Salnikov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piffard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon da Fonseca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.03.057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Massari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.02.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4334" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3920" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Naiff da Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08613.0025ecst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben-Talha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3728" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2529964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Ellerbroek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.002353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2336591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.08.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.002298" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Houmsi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770047975" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho Ferreira Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111398" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1898" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178237" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152453" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403142" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383320" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225800v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.445" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.796" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Correia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOMS.2016.AOW5C.2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.034" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402980" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862311" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01740418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926050" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2011.AMB3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Di Loreto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmassio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8620-9507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192013513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murguia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bristiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ijfp1439-9776.2522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7380" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3283565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bristiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Salnikov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piffard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon da Fonseca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.03.057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Massari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.02.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Naiff da Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08613.0025ecst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben-Talha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3728" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2529964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Ellerbroek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.002353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2336591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.08.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.002298" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Houmsi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335081" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770047975" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho Ferreira Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111398" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1898" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178237" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152453" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403142" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383320" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838201" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225800v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.445" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.796" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Correia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOMS.2016.AOW5C.2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402980" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225930v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225932v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862311" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01740418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926050" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2011.AMB3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Di Loreto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>