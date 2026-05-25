--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1408,586 +1408,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness-based control of a two-degree-of-freedom platform with pneumatic artificial muscles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ellipsoidal state estimation based on sum of squares for nonlinear systems with unknown but bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bou Saba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Nikolay Salnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4041445⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.1955-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873100v1</w:t>
+                <w:t xml:space="preserve">hal-02154905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoidal state estimation based on sum of squares for nonlinear systems with unknown but bounded noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental L2 -gain stability of piecewise-affine systems with piecewise-polynomial storage functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Waitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Salnikov</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5072⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.224-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154905v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental L2 -gain stability of piecewise-affine systems with piecewise-polynomial storage functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flatness-based control of a two-degree-of-freedom platform with pneumatic artificial muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bou Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Waitman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 107, pp.224-230. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (2), pp.021003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.05.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4041445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151787v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode observer for proton exchange membrane fuel cell: automotive application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convex optimisation approach to constrained fuel optimal control of spacecraft in close relative motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Piffard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
+                <w:t xml:space="preserve">Mauro Massari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.03.057⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (9), pp.2366-2376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2018.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740933v1</w:t>
+                <w:t xml:space="preserve">hal-01721646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex optimisation approach to constrained fuel optimal control of spacecraft in close relative motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sliding mode observer for proton exchange membrane fuel cell: automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Piffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauro Massari</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (9), pp.2366-2376. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 338, pp.71-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2018.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721646v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed systematic simulation of discrete-time systems defined by polynomial expressions via convex relaxations</w:t>
               </w:r>
@@ -2155,51 +2155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Cell Management System: PEMFC Lifetime Optimization by Model Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Piffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Naiff da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2207,51 +2207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86 (13), pp.25-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3091,360 +3091,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Interior-point solver for Optimal Torque Control of IPMSMs</w:t>
+                <w:t xml:space="preserve">Vehicle center of gravity estimation without prior knowledge of vehicle parameters using a recursive least squares approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+                <w:t xml:space="preserve">Hamza Benadada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068591v1</w:t>
+                <w:t xml:space="preserve">hal-05398881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Pole-constrained H2 Controller for Permanent Magnet Synchronous Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Houmsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle center of gravity estimation without prior knowledge of vehicle parameters using a recursive least squares approach</w:t>
+                <w:t xml:space="preserve">Real-time Interior-point solver for Optimal Torque Control of IPMSMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Benadada</w:t>
+                <w:t xml:space="preserve">Hiba Houmsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05398881v1</w:t>
+                <w:t xml:space="preserve">hal-05068591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Stability Analysis of Pneumatic Valves Using Convex Optimization</w:t>
               </w:r>
@@ -3554,681 +3554,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Stability Analysis Using Convex Optimization Applied to Complex Pneumatic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel de Carvalho Ferreira Silva</w:t>
+                <w:t xml:space="preserve">Active Flutter Suppression H∞ Synthesis using Multiple Models with Imposed Aeroelastic Poles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bristiel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/BATH 2023 Symposium on Fluid Power and Motion Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FPMC2023-111398⟩</w:t>
+              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-0686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308307v1</w:t>
+                <w:t xml:space="preserve">hal-03975205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety monitoring under stealthy sensor injection attacks using reachable sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Chong</w:t>
+                <w:t xml:space="preserve">A Karush-Kuhn-Tucker approach to field-weakening for Surface-Mounted Permanent Magnets Synchronous Motors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1898⟩</w:t>
+              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562880v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Filters for Stochastic Time-Varying Convex Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Flutter Suppression H∞ Synthesis using Multiple Models with Imposed Aeroelastic Poles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Vernay</w:t>
+                <w:t xml:space="preserve">Parametric Stability Analysis Using Convex Optimization Applied to Complex Pneumatic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Carvalho Ferreira Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bako</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bristiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t>
+              <w:t xml:space="preserve">ASME/BATH 2023 Symposium on Fluid Power and Motion Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sarasota, Floride, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2023-0686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FPMC2023-111398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975205v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Karush-Kuhn-Tucker approach to field-weakening for Surface-Mounted Permanent Magnets Synchronous Motors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Houmsi</w:t>
+                <w:t xml:space="preserve">Safety monitoring under stealthy sensor injection attacks using reachable sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+                <w:t xml:space="preserve">Michelle Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.1833-1840, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069379v1</w:t>
+                <w:t xml:space="preserve">hal-04562880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded controller optimization for efficient electric motor drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Houmsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion (VPPC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4262,103 +4262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system identification approach to center of mass estimation in trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Benadada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4503,780 +4503,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Control Based on PWM Command of On-Off Switching Valves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">Enforcing Safety under Actuator Injection Attacks through Input Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Murguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bristiel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Fluid Power Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1521-1528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807755v1</w:t>
+                <w:t xml:space="preserve">hal-04882007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Safety under Actuator Injection Attacks through Input Filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Murguia</w:t>
+                <w:t xml:space="preserve">Robust Gust Load Alleviation at Different Flight Points and Mass configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Diego, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882007v1</w:t>
+                <w:t xml:space="preserve">hal-03561621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Gust Load Alleviation at Different Flight Points and Mass configurations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Fournier</w:t>
+                <w:t xml:space="preserve">Pressure Control Based on PWM Command of On-Off Switching Valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Fluid Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2022-0285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03561621v1</w:t>
+                <w:t xml:space="preserve">hal-03807755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of Control Systems: Prevention of Aging Attacks by means of Convex Robust Simulation Forecasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Escudero</w:t>
+                <w:t xml:space="preserve">Nonlinear force tracking control of electrohydrostatic actuators submitted to motion disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahereh Vaezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.445⟩</w:t>
+              <w:t xml:space="preserve">12th International Fluid Power Conference (IFK 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Dresde, Germany. pp.221-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25368/2020.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225800v1</w:t>
+                <w:t xml:space="preserve">hal-03634748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear force tracking control of electrohydrostatic actuators submitted to motion disturbances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of uncertain piecewise-affine systems with parametric dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Fluid Power Conference (IFK 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Dresde, Germany. pp.221-230, </w:t>
+              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1998-2003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25368/2020.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634748v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of uncertain piecewise-affine systems with parametric dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Security of Control Systems: Prevention of Aging Attacks by means of Convex Robust Simulation Forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1998-2003, </w:t>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.4452-4459, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225798v1</w:t>
+                <w:t xml:space="preserve">hal-03225800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel-optimal convex trajectory optimization of rendezvous on elliptical orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5314,51 +5314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Cell Management System: PEMFC Lifetime Optimization by Model Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Piffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Naiff da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5435,51 +5435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental stability of Lur’e systems through piecewise-affine approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Waitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5650,304 +5650,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strehl-optimal Kalman filtering in large-scale tomographic adaptive optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos M. Correia</w:t>
+                <w:t xml:space="preserve">Incremental L-2-gain analysis of piecewise-affine systems using piecewise quadratic storage functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Waitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics: Analysis, Methods &amp; Systems 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AOMS.2016.AOW5C.2⟩</w:t>
+              <w:t xml:space="preserve">55th IEEE CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.1334 - 1339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359456v1</w:t>
+                <w:t xml:space="preserve">hal-01606732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental L-2-gain analysis of piecewise-affine systems using piecewise quadratic storage functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Waitman</w:t>
+                <w:t xml:space="preserve">Strehl-optimal Kalman filtering in large-scale tomographic adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE CDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.1334 - 1339, </w:t>
+              <w:t xml:space="preserve">Adaptive Optics: Analysis, Methods &amp; Systems 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Jul 2016, Heidelberg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AOMS.2016.AOW5C.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606732v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Model of a Two Degree of Freedom Platform Actuated by Three Pneumatic Muscles Elaborated for Control Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bou Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5988,603 +5988,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piecewise-polynomial approach to the stability analysis of non-linear switching controllers in presence of sliding modes with application to pneumatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Ameur</w:t>
+                <w:t xml:space="preserve">Adaptive Distributed Kalman Filtering for Laser Guide Star Tomography on Extremely Large Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Ellerbroek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE CDC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Imaging and Applied Optics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Jun 2015, Arlington, Virginia, United States. pp.AOTh1D.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246952v1</w:t>
+                <w:t xml:space="preserve">hal-01225930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Distributed Kalman Filtering for Laser Guide Star Tomography on Extremely Large Telescopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Gilles</w:t>
+                <w:t xml:space="preserve">Control by state observer of PEMFC anodic purges in dead-end operating mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Piffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brent Ellerbroek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging and Applied Optics 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling E-COSM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Columbus, Ohio, United States. pp.237-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225930v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control by state observer of PEMFC anodic purges in dead-end operating mode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramon da Fonseca</w:t>
+                <w:t xml:space="preserve">A piecewise-polynomial approach to the stability analysis of non-linear switching controllers in presence of sliding modes with application to pneumatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Workshop on Engine and Powertrain Control, Simulation and Modeling E-COSM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Columbus, Ohio, United States. pp.237-243, </w:t>
+              <w:t xml:space="preserve">54th IEEE CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.4872-4878, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225932v1</w:t>
+                <w:t xml:space="preserve">hal-01246952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piecewise-affine approach to the analysis of non-linear control laws for pneumatic systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast finite-horizon kalman filter in wavefront estimation for adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE CDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.3963 - 3969, </w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2398 - 2403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118050v1</w:t>
+                <w:t xml:space="preserve">hal-01064038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast finite-horizon kalman filter in wavefront estimation for adaptive optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A piecewise-affine approach to the analysis of non-linear control laws for pneumatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2398 - 2403, </w:t>
+              <w:t xml:space="preserve">53rd IEEE CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.3963 - 3969, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064038v1</w:t>
+                <w:t xml:space="preserve">hal-01118050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des modes de basculement (tip/tilt) pour la commande des systèmes d'optique adaptative en astronomie</w:t>
               </w:r>
@@ -7091,51 +7091,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for observing a state of a fuel-cell electrochemical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Piffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7237,51 +7237,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic inversion of linear systems : A constructive causal state-space approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Benadada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,51 +7529,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A48B33D"/>
+    <w:nsid w:val="7148B00F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7760,51 +7760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmassio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8620-9507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192013513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murguia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bristiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ijfp1439-9776.2522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7380" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3283565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bristiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Salnikov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piffard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon da Fonseca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.03.057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Massari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.02.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Naiff da Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08613.0025ecst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben-Talha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3728" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2529964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Ellerbroek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.002353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2336591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.08.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.002298" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Houmsi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335081" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770047975" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho Ferreira Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111398" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1898" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178237" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152453" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403142" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383320" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838201" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225800v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.445" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.796" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Correia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOMS.2016.AOW5C.2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402980" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225930v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225932v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862311" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01740418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926050" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2011.AMB3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Di Loreto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmassio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8620-9507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192013513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murguia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bristiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ijfp1439-9776.2522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simonetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7380" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3283565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bristiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trofino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4788" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Salnikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Waitman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.05.050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Massari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.02.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon da Fonseca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.03.057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Naiff da Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08613.0025ecst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben-Talha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3728" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2529964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Ellerbroek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.002353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2336591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.08.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.002298" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benadada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Houmsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770047975" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178237" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho Ferreira Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111398" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1898" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403142" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152351" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383320" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225798v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2508" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.445" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.491" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.796" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798451" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Correia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOMS.2016.AOW5C.2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.034" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402980" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862311" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118050v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01740418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926050" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01723044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2011.AMB3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Di Loreto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien &#201;b&#233;rard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>