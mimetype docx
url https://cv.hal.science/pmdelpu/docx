--- v0 (2026-03-14)
+++ v1 (2026-04-13)
@@ -272,186 +272,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias, politique et révolution en 1867. Les échos européens de la bataille de Mentana</w:t>
+                <w:t xml:space="preserve">L'affaire Poerio. La fabrique d'un martyr révolutionnaire européen (1850-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 9782271133137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03460944v1</w:t>
+                <w:t xml:space="preserve">hal-03355359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'affaire Poerio. La fabrique d'un martyr révolutionnaire européen (1850-1860)</w:t>
+                <w:t xml:space="preserve">Médias, politique et révolution en 1867. Les échos européens de la bataille de Mentana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12055-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355359v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03460944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre Risorgimento. La formation du monde libéral dans le Royaume des Deux-Siciles (1815-1856)</w:t>
               </w:r>
@@ -681,316 +681,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03549196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nations européennes au temps de l'Europe des princes (1814-1848)</w:t>
+                <w:t xml:space="preserve">La masculinidad católica en la revolución: un aspecto de la politización de masas en el Reino de las Dos Sicilias (1820-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espacio, Tiempo y Forma, Serie V, Historia Contemporánea </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/etfv.33.2021.28507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03165244v1</w:t>
+                <w:t xml:space="preserve">hal-04386099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte rendu de Wolf Lepenies, Le pouvoir en Méditerranée. Un rêve français pour une autre Europe, Paris (Éditions de la Maison des sciences de l'homme) 2020, 290 p.</w:t>
+                <w:t xml:space="preserve">Les nations européennes au temps de l'Europe des princes (1814-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francia-Recensio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 453 (mars 2021), pp.139-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03280432v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03165244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parlementaire et saint laïque. La mort publique de Carlo Poerio (Italie, 1867)</w:t>
+                <w:t xml:space="preserve">compte rendu de Wolf Lepenies, Le pouvoir en Méditerranée. Un rêve français pour une autre Europe, Paris (Éditions de la Maison des sciences de l'homme) 2020, 290 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.37-54</w:t>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03240850v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La masculinidad católica en la revolución: un aspecto de la politización de masas en el Reino de las Dos Sicilias (1820-1848)</w:t>
+                <w:t xml:space="preserve">Parlementaire et saint laïque. La mort publique de Carlo Poerio (Italie, 1867)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacio, Tiempo y Forma, Serie V, Historia Contemporánea </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.37-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5944/etfv.33.2021.28507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04386099v1</w:t>
+                <w:t xml:space="preserve">halshs-03240850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique médiatique d'un martyr libéral : le cas Carlo Poerio (1851-1859)</w:t>
               </w:r>
@@ -1181,178 +1181,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03156615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte rendu d'ouvrage] Maria Pia Donato, L’archivio del mondo. Quando Napoleone confiscò la storia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
+                <w:t xml:space="preserve">How to build a dissident public order. Actors and strategies of the Neapolitan folks' political mobilization during the 1848 revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rechtskultur - Zeitschrift für Europäische Rechtsgeschichte/European Journal of Legal History/Journal européen d’histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.145-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36213/8-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552285v1</w:t>
+                <w:t xml:space="preserve">halshs-03156967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to build a dissident public order. Actors and strategies of the Neapolitan folks' political mobilization during the 1848 revolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
+                <w:t xml:space="preserve">[Compte rendu d'ouvrage] Maria Pia Donato, L’archivio del mondo. Quando Napoleone confiscò la storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rechtskultur - Zeitschrift für Europäische Rechtsgeschichte/European Journal of Legal History/Journal européen d’histoire du droit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.193-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36213/8-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03156967v1</w:t>
+                <w:t xml:space="preserve">hal-02552285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Laura Fournier-Finocchiaro, Cristina Climaco (dir.), Les exilés politiques espagnols, italiens et portugais en France au XIXe siècle. Questions et perspectives, Paris, L’Harmattan, 2017</w:t>
               </w:r>
@@ -3531,51 +3531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="585A2674"/>
+    <w:nsid w:val="3E765624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3762,51 +3762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmdelpu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cierl.phisoc.ulb.be/fr/membres/corps-scientifique/postdoctorant-e-s/pierre-marie-delpu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amapol.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;risson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12055-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpu Pierre-Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=0&amp;amp;titolo=un%20autre%20risorgimento&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfv.33.2021.28507" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02552285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36213/8-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26337/2532-7623/DELPU" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4970" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/exile-and-the-circulation-of-political-practices" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignants.nathan.fr/catalogue/regards-historiques-sur-nations-empires-nationalites-de-1789-aux-lendemains-de-la-premiere-guerre-livre-du-professeur-9782091728582.html#presentation" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20Passeurs%20d%E2%80%99id%C3%A9es%20politiques%20nouvelles%20au%20village" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=77471&amp;amp;concordeid=431327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmdelpu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cierl.phisoc.ulb.be/fr/membres/corps-scientifique/postdoctorant-e-s/pierre-marie-delpu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amapol.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355359v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;risson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12055-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpu Pierre-Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=0&amp;amp;titolo=un%20autre%20risorgimento&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfv.33.2021.28507" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36213/8-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02552285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26337/2532-7623/DELPU" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4970" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/exile-and-the-circulation-of-political-practices" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignants.nathan.fr/catalogue/regards-historiques-sur-nations-empires-nationalites-de-1789-aux-lendemains-de-la-premiere-guerre-livre-du-professeur-9782091728582.html#presentation" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20Passeurs%20d%E2%80%99id%C3%A9es%20politiques%20nouvelles%20au%20village" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=77471&amp;amp;concordeid=431327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>