--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -238,3068 +238,3455 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médias, politique et révolution en 1867. Les échos européens de la bataille de Mentana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12055-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03460944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médias, politique et révolution en 1867 : les échos européens de la bataille de Mentana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 243 p., 2021, 978-2-406-12053-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03847311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'affaire Poerio. La fabrique d'un martyr révolutionnaire européen (1850-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 9782271133137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre Risorgimento. La formation du monde libéral dans le Royaume des Deux-Siciles (1815-1856)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°556, pp.520, 2019, Collection de l'Ecole française de Rome, 978-2-7283-1384-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02097696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prosopographie, une ressource pour l’histoire sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roubaud-Quashie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Roubaud-Quashie; Pierre-Marie Delpu. Publications de la Sorbonne, 18, pp.263-342, 2015, Hypothèses 2014. Travaux de l'Ecole doctorale d'histoire</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02097696v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary actors facing the images of the monarchy. Around the revolutionary iconoclasm in Calabria (1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mcv.16043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écho de la révolution espagnole de 1820 dans la presse italienne : le cas du Royaume des Deux-Siciles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Argonauta español. Revue consacrée à l'étude de la presse espagnole de ses origines à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03549196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La masculinidad católica en la revolución: un aspecto de la politización de masas en el Reino de las Dos Sicilias (1820-1848)</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nations européennes au temps de l'Europe des princes (1814-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 453 (mars 2021), pp.139-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03165244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La masculinidad católica en la revolución: un aspecto de la politización de las masas en el Reino de las Dos Sicilias (1820-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacio, Tiempo y Forma, Serie V, Historia Contemporánea </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33, pp.31-52. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, pp.63-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03223297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte rendu de Wolf Lepenies, Le pouvoir en Méditerranée. Un rêve français pour une autre Europe, Paris (Éditions de la Maison des sciences de l'homme) 2020, 290 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03280432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parlementaire et saint laïque. La mort publique de Carlo Poerio (Italie, 1867)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03240850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La masculinidad católica en la revolución: un aspecto de la politización de masas en el Reino de las Dos Sicilias (1820-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacio, Tiempo y Forma, Serie V, Historia Contemporánea </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/etfv.33.2021.28507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Fulvio Conti, Italia immaginata. Sentimenti, memoria e politica fra Otto e Novecento, Pise, Pacini, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03156615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des monarchies alternatives: souverains de village et &amp;quot;rois du bas-peuple&amp;quot; dans le Royaume des Deux-Siciles (1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02864979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique médiatique d'un martyr libéral : le cas Carlo Poerio (1851-1859)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02626231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte rendu d'ouvrage] Maria Pia Donato, L’archivio del mondo. Quando Napoleone confiscò la storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.193-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Fulvio Conti, Italia immaginata. Sentimenti, memoria e politica fra Otto e Novecento, Pise, Pacini, 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to build a dissident public order. Actors and strategies of the Neapolitan folks' political mobilization during the 1848 revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtskultur - Zeitschrift für Europäische Rechtsgeschichte/European Journal of Legal History/Journal européen d’histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.145-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36213/8-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03156967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eroi e martiri. La circolazione delle figure celebri della rivoluzione napoletana nell'Europa liberale, 1820-1825</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista storica italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01974862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les députés au Parlement national du royaume des Deux-Siciles (1848), des acteurs politiques napolitains ou italiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">How to build a dissident public order. Actors and strategies of the Neapolitan folks' political mobilization during the 1848 revolution</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Laura Fournier-Finocchiaro, Cristina Climaco (dir.), Les exilés politiques espagnols, italiens et portugais en France au XIXe siècle. Questions et perspectives, Paris, L’Harmattan, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rechtskultur - Zeitschrift für Europäische Rechtsgeschichte/European Journal of Legal History/Journal européen d’histoire du droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viaggiatori : Circolazioni, scambi ed esilio (secoli XII-XX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03156619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalla missione scientifica al pellegrinaggio politico: il 'Viaggio da Napoli al Pizzo' di Mariano D'Ayala (1843)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggiatori : Circolazioni, scambi ed esilio (secoli XII-XX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26337/2532-7623/DELPU⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Frères de sang, frères d'armes, frères ennemis. La fraternité en Italie (1820-1922), études réunies par Catherine Brice, Rome, École française de Rome, 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03156627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une religion politique. Les usages des martyrs révolutionnaires dans le royaume des Deux-Siciles (années 1820-années 1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.193-194</w:t>
+              <w:t xml:space="preserve">, 2017, 64 (1), pp.7-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Laura Fournier-Finocchiaro, Cristina Climaco (dir.), Les exilés politiques espagnols, italiens et portugais en France au XIXe siècle. Questions et perspectives, Paris, L’Harmattan, 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01537675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patriotisme libéral et nation catholique : les prêtres libéraux dans la révolution napolitaine de 1820-1821</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viaggiatori : Circolazioni, scambi ed esilio (secoli XII-XX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Studi storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01658677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les répercussions de la campagne de Russie dans le royaume de Naples (1812-1815): origine ou révélateur d'une crise politique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista storica italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les députés au Parlement national du royaume des Deux-Siciles (1848), des acteurs politiques napolitains ou italiens ?</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01330655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Elena Bacchin, Italofilia. Opinione pubblica britannica e Risorgimento italiano 1847-1864, Turin, Carocci, 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.4970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03156635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prosopographie, une ressource pour l'histoire sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hypothèses 2014. Travaux de l'Ecole doctorale d'histoire, 18, pp.263-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraternités libérales et insurrections nationales: Naples et l'Espagne, 1820-1821</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2014, pp.195-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Une religion politique. Les usages des martyrs révolutionnaires dans le royaume des Deux-Siciles (années 1820-années 1850)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Renata De Lorenzo, Borbonia felix. Il Regno delle Due Sicilie alla vigilia del crollo, Rome, Salerno editrice, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
-              </w:r>
-[...349 lines deleted...]
-                <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.195-213</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03157420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Líderes y reyes del pueblo. Construir la autoridad a ras de suelo en revolución (Reino de las Dos Sicilias y España, 1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hernández Quero Carlos; París Álvaro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La política a ras de suelo. Politización popular y cotidiana en la Europa contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comares, pp.177-189, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El marco transnacional. Los modelos europeos de la muerte pública (siglo XIX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géal Pierre; Rújula Pedro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los funerales políticos en la España contemporánea. Cultura del duelo y usos públicos de la muerte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prensas de la Universidad de Zaragoza, pp.39-67, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyrs politiques et communautés d’appartenance (Espagne, milieu du XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caron Jean-Claude; Dubet Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modernisation de l'Espagne. Entre réformes et conflits (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.213-224, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prêtres libéraux, acteurs des cultes des martyrs révolutionnaires (États italiens, années 1840-années 1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flauraud, Vincent; Viallet, Ludovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la parole du prédicateur au discours politique Jalons pour une histoire de la critique religieuse du politique (du Moyen Âge à l’époque contemporaine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.131-147, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commémorer les martyrs révolutionnaires (Espagne et États italiens, 1830-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mourir en révolutionnaire XVIIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Études Robespierristes, pp.163-172, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commémorer les martyrs révolutionnaires (Espagne et États italiens, 1830-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biard Michel; Ducange Jean-Numa; Frétigné Jean-Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mourir en révolutionnaire (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Études Robespierristes, pp.163-171, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole des prêtres, un outil de politisation révolutionnaire (Royaume des Deux-Siciles, 1799-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie-Anne Leterrier Olivier Tort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhétorique et politisation de la fin des Lumières au Printemps des Peuples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.197-211, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03188545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole des prêtres, un outil de politisation révolutionnaire (Royaume des Deux-Siciles, 1799-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leterrier Sophie-Anne; Tort Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhétorique et politisation, du siècle des Lumières au Printemps des Peuples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.197-210, 2021, 978-2-84832-473-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deuil collectif et mobilisation nationale : la fabrique des martyrs de Mentana 1867-1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Marie Delpu, Arthur Hérisson, Vincent Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias, politique et révolution en 1867. Les échos de la bataille de Mentana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.55-72, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12055-1.p.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03461111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli attentati popolari contro i Borbone di Napoli: iconoclastia e progetti di tirannicidio (1848-1856)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las monarquias de la Europa meridional antes el desafio de la modernidad (siglos XIX y XX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02924884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporting the cult of martyrs to lands of exile. The communities of banished Italians in France and Piedmont-Sardinia in the early 1850s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exile and the circulation of political practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-1527548121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02924904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolutions, restaurations, nations (Europe, 1814-1871)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delpu Pierre-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards historiques 1ère. Nations, empires, nationalités de 1789 aux lendemains de la Première guerre mondiale. 8 historiennes et historiens expliquent les sujets du nouveau programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Regards Historiques, 9782091728582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02185303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Napolitains face aux souvenirs d'Empire (1815-1860) : reconstructions mémorielles et mobilisation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marie Delpu; Igor Moullier; Mélanie Traversier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le royaume de Naples à l'heure française. Revisiter l'histoire du decennio francese 1806-1815</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Septentrion, pp.407-422, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la petite patrie aux sympathies pour Naples ? Le rôle politique du souvenir de Murat dans le Lot dans les années 1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Bouchet; Côme Simien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les passeurs d'idées politiques "nouvelles" au village, de la Révolution aux années 1830</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-266, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01164739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'État muratien à l'État bourbon: la transition de l'appareil étatique napolitain sous la Restauration (1815-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Caron, Jean-Philippe Luis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rien appris, rien oublié? Les Restaurations dans l'Europe post-napoléonienne (1814-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naples dans l'internationale libérale (premier XIXe siècle): une capitale culturelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camillo Faverzani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PART[h]Enope. Naples et les arts / Napoli e le arti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-199, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01101005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3309,161 +3696,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de l'oie : Histoire et métamorphoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Arrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Delpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03364352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3531,51 +3918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E765624"/>
+    <w:nsid w:val="556D2C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3762,51 +4149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmdelpu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cierl.phisoc.ulb.be/fr/membres/corps-scientifique/postdoctorant-e-s/pierre-marie-delpu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amapol.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355359v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;risson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12055-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpu Pierre-Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=0&amp;amp;titolo=un%20autre%20risorgimento&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfv.33.2021.28507" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36213/8-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02552285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26337/2532-7623/DELPU" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4970" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/exile-and-the-circulation-of-political-practices" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignants.nathan.fr/catalogue/regards-historiques-sur-nations-empires-nationalites-de-1789-aux-lendemains-de-la-premiere-guerre-livre-du-professeur-9782091728582.html#presentation" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20Passeurs%20d%E2%80%99id%C3%A9es%20politiques%20nouvelles%20au%20village" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=77471&amp;amp;concordeid=431327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmdelpu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cierl.phisoc.ulb.be/fr/membres/corps-scientifique/postdoctorant-e-s/pierre-marie-delpu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amapol.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;risson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12055-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpu Pierre-Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=0&amp;amp;titolo=un%20autre%20risorgimento&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roubaud-Quashie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfv.33.2021.28507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02552285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36213/8-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26337/2532-7623/DELPU" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12055-1.p.0055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/exile-and-the-circulation-of-political-practices" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignants.nathan.fr/catalogue/regards-historiques-sur-nations-empires-nationalites-de-1789-aux-lendemains-de-la-premiere-guerre-livre-du-professeur-9782091728582.html#presentation" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20Passeurs%20d%E2%80%99id%C3%A9es%20politiques%20nouvelles%20au%20village" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=77471&amp;amp;concordeid=431327" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>