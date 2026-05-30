--- v0 (2026-03-10)
+++ v1 (2026-05-30)
@@ -292,808 +292,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps augmenté : quelle image de l’homme ?</w:t>
+                <w:t xml:space="preserve">Discrétion et soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Hans Joas et la question des valeurs, 27, pp.113-124</w:t>
+              <w:t xml:space="preserve">Revue recherches en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217096v1</w:t>
+                <w:t xml:space="preserve">hal-05217098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patočka et l’animal</w:t>
+                <w:t xml:space="preserve">Corps augmenté : quelle image de l’homme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Hans Joas et la question des valeurs, 27, pp.113-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396963v1</w:t>
+                <w:t xml:space="preserve">hal-05217096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique de la retranscription du récit de vie</w:t>
+                <w:t xml:space="preserve">Patočka et l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.49 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1112393ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217087v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retranscrire un récit de vie</w:t>
+                <w:t xml:space="preserve">Éthique de la retranscription du récit de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Dynamique des équipes mobiles, 289, pp.14-19</w:t>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’écologie sociale et la transformation des pratiques, 86, pp.137-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217089v1</w:t>
+                <w:t xml:space="preserve">hal-05217087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rituel du quart d'heure de folie du chat</w:t>
+                <w:t xml:space="preserve">Retranscrire un récit de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1</w:t>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dynamique des équipes mobiles, 289, pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217092v1</w:t>
+                <w:t xml:space="preserve">hal-05217089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrétion et soin</w:t>
+                <w:t xml:space="preserve">Le rituel du quart d'heure de folie du chat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue recherches en soins infirmiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 159, pp.7-11</w:t>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217098v1</w:t>
+                <w:t xml:space="preserve">hal-05217092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie du Bharatanatyam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les faux nez de l’éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Varia : Les mondes de l'océan Indien, entre symboles et menaces, 9</w:t>
+              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Questionner les philosophies de l’intervention et de la formation sociales, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294552v1</w:t>
+                <w:t xml:space="preserve">hal-04299993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bienveillance, une pratique qui ne se décrète pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir du sacrifice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implications philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs sociaux portent la mauvaise conscience du système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3311, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faux nez de l’éthique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philosophie du Bharatanatyam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Questionner les philosophies de l’intervention et de la formation sociales, 19</w:t>
+              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Varia : Les mondes de l'océan Indien, entre symboles et menaces, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299993v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1263,51 +1263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCBA63DC"/>
+    <w:nsid w:val="47080C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1494,51 +1494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmerlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05378893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05396963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112393ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217089v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04300019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04291124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330391v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04418551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmerlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05378893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05396963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112393ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05217092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04300019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04291124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04330391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04418551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>