--- v0 (2026-04-25)
+++ v1 (2026-05-19)
@@ -1182,291 +1182,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomedical image segmentation using geometric deformable models and metaheuristics</w:t>
+                <w:t xml:space="preserve">Artificial Neuron–Glia Networks Learning Approach Based on Cooperative Coevolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Marrakchi-Kacem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Cagnoni</w:t>
+                <w:t xml:space="preserve">Óscar Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Damas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrique Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cedrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2013.12.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129065715500124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221316v3</w:t>
+                <w:t xml:space="preserve">hal-01221226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Neuron–Glia Networks Learning Approach Based on Cooperative Coevolution</w:t>
+                <w:t xml:space="preserve">Biomedical image segmentation using geometric deformable models and metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrique Fernández-Blanco</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Cedrón</w:t>
+                <w:t xml:space="preserve">Linda Marrakchi-Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Pazos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Damas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (4), </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.167-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129065715500124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2013.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221226v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221316v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Segmentation of Anatomical Structures using Deformable Models and Bio-Inspired/Soft Computing</w:t>
               </w:r>
@@ -1515,295 +1515,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Swarm Optimization and Differential Evolution for model-based object detection</w:t>
+                <w:t xml:space="preserve">Visual Search of Neuropil-Enriched RNAs from Brain In Situ Hybridization Data through the Image Analysis Pipeline Hippo-ATESC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ugolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mesejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef S.G. Nashed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Mesejo</w:t>
+                <w:t xml:space="preserve">Samantha Zongaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spela Ivekovič</w:t>
+                <w:t xml:space="preserve">Barbara Bardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Mussi</w:t>
+                <w:t xml:space="preserve">Gaia Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (6), pp.3092-3105. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2012.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221292v1</w:t>
+                <w:t xml:space="preserve">hal-01221314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Search of Neuropil-Enriched RNAs from Brain In Situ Hybridization Data through the Image Analysis Pipeline Hippo-ATESC</w:t>
+                <w:t xml:space="preserve">Particle Swarm Optimization and Differential Evolution for model-based object detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ugolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef S.G. Nashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Bardoni</w:t>
+                <w:t xml:space="preserve">Spela Ivekovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Berto</w:t>
+                <w:t xml:space="preserve">Luca Mussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (6), pp.3092-3105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2012.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221314v1</w:t>
+                <w:t xml:space="preserve">hal-01221292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Hippocampus Localization in Histological Images using Differential Evolution-Based Deformable</w:t>
               </w:r>
@@ -2520,239 +2520,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for Audio-Visual Gaze Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Massé</w:t>
+                <w:t xml:space="preserve">Bayesian neural networks become heavier-tailed with depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851738v1</w:t>
+                <w:t xml:space="preserve">hal-01950658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian neural networks become heavier-tailed with depth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julyan Arbel</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning for Audio-Visual Gaze Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1555-1562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950658v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepGUM: Learning Deep Robust Regression with a Gaussian-Uniform Mixture Model</w:t>
               </w:r>
@@ -3240,77 +3240,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Marrakchi-Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Cagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Damas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE Congress on Evolutionary Computation (CEC’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.97-104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3474,51 +3474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ugolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef S.G. Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Cagnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3695,51 +3695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm configuration using GPU-based metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ugolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef S.G. Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3881,51 +3881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Three GPU-Based Metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef S.G. Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A. Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef S.G. Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Cagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4826,51 +4826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shanghairanking.com/Shanghairanking-Subject-Rankings/computer-science-engineering.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=dUlIWxcAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0001-9955-2101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pub/pablo-mesejo-santiago/54/348/71b/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dblp.uni-trier.de/pers/hd/m/Mesejo:Pablo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pablo_Mesejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/ProfileView.action?SID=V24kpAPPEKmBvYjOeqa&amp;returnCode=ROUTER.Success&amp;queryString=KG0UuZjN5WkwsNoH4O%252BEmmn%252FPULU3%252FDZxELZtBub7fk%253D&amp;SrcApp=CR&amp;Init=Yes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gomez-Trenado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesejo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cord&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3563859" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01754839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2910523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valsecchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Irurita Olivares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643775v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.05.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cagnoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.03.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291797v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pizarro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beorchia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2547947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221115v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2502553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221316v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Damas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cedr&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pazos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065715500124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ugolotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef S.G. Nashed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spela Ivekovi&#269;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2012.11.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Zongaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Berto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074481" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Di Cunto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giacobini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Porto-Pazos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Veiguela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Navarrete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarellos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019109" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos N&#250;&#241;ez-Molina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Puerta-Merino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Olivares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882229v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412884" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Vladimirova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02054236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756555" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594327" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01228-1_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Juge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Salinas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2017.756" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_63" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2014.6900466" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40669-0_11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Costalunga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Valeriani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2466808" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2464682" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois-Lacoste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32964-7_40" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2012.6266318" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Lozano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Seoane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44485-6_9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01363683v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shanghairanking.com/Shanghairanking-Subject-Rankings/computer-science-engineering.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=dUlIWxcAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0001-9955-2101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pub/pablo-mesejo-santiago/54/348/71b/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dblp.uni-trier.de/pers/hd/m/Mesejo:Pablo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pablo_Mesejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/ProfileView.action?SID=V24kpAPPEKmBvYjOeqa&amp;returnCode=ROUTER.Success&amp;queryString=KG0UuZjN5WkwsNoH4O%252BEmmn%252FPULU3%252FDZxELZtBub7fk%253D&amp;SrcApp=CR&amp;Init=Yes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gomez-Trenado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesejo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cord&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3563859" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01754839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2910523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valsecchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Irurita Olivares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643775v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.05.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cagnoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.03.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291797v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pizarro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beorchia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2547947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221115v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2502553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cedr&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pazos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065715500124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221316v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Damas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.12.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ugolotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Zongaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Berto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074481" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef S.G. Nashed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spela Ivekovi&#269;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2012.11.027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Di Cunto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giacobini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Porto-Pazos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Veiguela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Navarrete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarellos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019109" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos N&#250;&#241;ez-Molina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Puerta-Merino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Olivares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882229v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412884" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Vladimirova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02054236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756555" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950658v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594327" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01228-1_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Juge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Salinas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2017.756" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_63" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2014.6900466" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40669-0_11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Costalunga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Valeriani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2466808" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2464682" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois-Lacoste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32964-7_40" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2012.6266318" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Lozano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Seoane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44485-6_9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01363683v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>