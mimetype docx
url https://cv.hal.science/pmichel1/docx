--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -66,2565 +66,2634 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À propos d’un regard en miroir. La codification à droit constant dans et de la jurisprudence de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2025, vol. 16, p. 129-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’extinction par prescription de la garantie à première demande sans terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">À propos d’un regard en miroir. La codification à droit constant dans et de la jurisprudence de la Cour de cassation</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prohibition de la filiation incestueuse renforcée par l’expertise génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, vol. 130, pp.214-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression de genre, une condition tacite de la modification de l’état civil des personnes transgenres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 125, p. 448-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de l’identité de genre des personnes transgenres, entre avancées et résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 128, pp.931-936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tests de féminités sur les sportives : une nouvelle chasse aux sorcières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 128, pp.811-813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellules souches embryonnaires : les autorisations de protocole de recherche et d’importation dans le viseur du Conseil d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°123, pp.99-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une femme pour la Cour suprême du Royaume-Uni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°5, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension du contrat de travail d’un salarié manquant à son obligation vaccinale : pas d’atteinte disproportionnée aux droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 124, pp.335-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : conformité de l'adage Mater semper certa est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°1, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de l'intention du législateur par la Cour de cassation. Étude empirique sur la motivation enrichie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024-2, pp.653-685</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité de la lettre de la loi dans l’esprit de la doctrine civiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°38, pp.1109-1139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conventionnalité de la fin de vie des mineurs à la lumière de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°3, p. 435-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opposabilité des clauses limitatives au tiers invoquant un manquement contractuel : Boot Shop outragé, Boot Shop martyrisé, mais Boot Shop libéré !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Jurídica Franco-Argentina / Revue Juridique Franco-Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réparation civile de la transmission du VIH par des relations sexuelles non protégées : d'une causalité présumée à une faute graduée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 91-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les athlètes transgenres aux Jeux olympiques de Paris 2024 : du refus de l’exclusion à une délicate inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 120, p. 541-552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès de la justice : du jugement de Salomon aux sorcières de Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2025, vol. 16, p. 129-139</w:t>
+              <w:t xml:space="preserve">, 2024, vol. 13, p. 9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’expression de genre, une condition tacite de la modification de l’état civil des personnes transgenres ?</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intention du législateur au secours de la mère d’intention : précisions sur le dispositif transitoire de l’adoption forcée de l’enfant né par AMP à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 125, p. 448-451</w:t>
+              <w:t xml:space="preserve">, 2024, vol. 121, p. 652-655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance de l’identité de genre des personnes transgenres, entre avancées et résistances</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révocation du droit de garde du parent d’accueil en raison de sa transidentité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°10, p. 34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exclusion des hommes transgenres du bénéfice de l’AMP confirmée par le Conseil d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 128, pp.931-936</w:t>
+              <w:t xml:space="preserve">, 2024, vol. 121, p. 655-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fabrique de l'intention du législateur par la Cour de cassation. Étude empirique sur la motivation enrichie</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établissement de la filiation : actualités jurisprudentielles et législatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2024-2, pp.653-685</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 122, p. 879-893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les tests de féminités sur les sportives : une nouvelle chasse aux sorcières ?</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des temps… contractuels : l’épineuse résiliation du pacte de préférence perpétuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 231, p. 16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brève rétrospective sur l’établissement de la filiation de l’enfant né d’une gestation pour le compte d’autrui réalisée à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 128, pp.811-813</w:t>
+              <w:t xml:space="preserve">, 2023, 114, pp.565-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cellules souches embryonnaires : les autorisations de protocole de recherche et d’importation dans le viseur du Conseil d’État</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airbnb : confirmation de la qualification d’éditeur de contenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°1034, p. 77-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance du lien de filiation entre un enfant né d’une GPA et le père d’intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°123, pp.99-101</w:t>
+              <w:t xml:space="preserve">, 2023, vol. 112, p. 263-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°5, pp.46-47</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion des hommes transgenres de l’AMP : pas de méconnaissance du principe d’égalité pour le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°133, p. 181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La suspension du contrat de travail d’un salarié manquant à son obligation vaccinale : pas d’atteinte disproportionnée aux droits fondamentaux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exonération pour risque de développement et la condition de cohabitation au test du principe constitutionnel d’égalité devant de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°136, pp.982-992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le père d’intention n’ayant plus l’intention d’être père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, p. 19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et féminisme, la pensée innovante de Bonnecase au tournant du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol. 9, p. 143-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutilations sexuelles et intersexuation : une décision d’irrecevabilité de la CEDH nuancée par un obiter dictum en forme de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation biologique et mère transgenre : la double filiation maternelle biologique consacrée par la cour d’appel de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ectogenèse et gamétogenèse in vitro : la procréation médicalement assistée de demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Vol. 124, pp.335-338</w:t>
+              <w:t xml:space="preserve">, 2022, vol. 110, p. 691-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°1, pp.40-41</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle réglementation de la FINA sur l’éligibilité des athlètes intersexes et transgenres, ou le danger de l’exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, chron. 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°38, pp.1109-1139</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour suprême britannique rejette le sexe neutre à l’état civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°3, p. 435-444</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Castaing, Fanny Lignon (dir.), Travestissements. Performances culturelles du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°11</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessité des catégories juridiques : la controverse entre Jean Rivero et Bernard Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°10, p. 34-35</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conformité constitutionnelle de l’intégration de la notion d’identité de genre dans le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.718-723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...1530 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2634,91 +2703,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert des concepts sociopolitiques dans le droit : le cas du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, 2024, 978-2-84934-831-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2728,541 +2797,541 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre et le droit : quelle(s) interaction(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Bonifay (E.) &amp; Sereno (S.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, algorithmes et droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.25-37, 2025, Droits, Pouvoirs &amp; Sociétés, 9782731413304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rébellion stérile des géniteurs féconds face à l’expertise génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Vialla (F.), Vielfaure (P.), Amiel (P.), dir., Expert, expertise, expérimentation et expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. LEH, coll. À la croisée des regards, pp.569-581, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révision fantasmée de la notion de personne à l’ère des intelligences artificielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Chovet (M.), Soenens (I.), Dartigue (G.), Hlil-Amesland (A.), Suils Porte (M.), dir.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations juridiques autour de la personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin; coll. Droit &amp; Science politique, pp.237-253, 2025, 978-2-38600-125-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procréer après la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vialla (F.), Vielfaure (P.), Lambert-Garrel (L.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naître ou ne pas naître</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH, pp.501-514, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le devenir des catégories juridiques de mère et père à l’aune de la parenté transgenre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Bosse-Platière (H.), Favier (Y.), Fulchiron (H.), Gouttenoire (A.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses du droit de la famille. En hommage à Jacqueline Rubelin-Devichi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edilaix, pp.279-304, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, LEH, pp.501-514, 2023</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité de genre et intersexuation. Pour une protection du corps et de l’identité des enfants intersexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Gennet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant et le sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Gennet</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                <w:t xml:space="preserve">hal-03246106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accidents de la circulation impliquant des véhicules autonomes à l’épreuve de la loi Badinter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3272,229 +3341,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Madame/Monsieur » sur la plateforme SNCF Connect, c’est bientôt fini !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règle de justice et concept de genre, ou comment concilier l'inconciliable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi sur l’autodétermination du genre entre en vigueur : l’Allemagne montre-t-elle la voie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3641,51 +3710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090911v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sebastiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922251v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04166606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246118v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04199627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sebastiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04166606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002541v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04199627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>