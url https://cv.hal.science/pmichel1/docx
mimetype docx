--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -66,2634 +66,2772 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prohibition de la filiation incestueuse renforcée par l’expertise génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, vol. 130, pp.214-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La GPA et l’exequatur devant l’assemblée plénière. Pour une exposition de la volonté du législateur dans les motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n°19-20, pp.877-884</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lex sportiva à l’épreuve du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international d'Assas / Assas International Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n°8, pp.205-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extinction par prescription de la garantie à première demande sans terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À propos d’un regard en miroir. La codification à droit constant dans et de la jurisprudence de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2025, vol. 16, p. 129-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2026</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de l'intention du législateur par la Cour de cassation. Étude empirique sur la motivation enrichie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024-2, pp.653-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La prohibition de la filiation incestueuse renforcée par l’expertise génétique</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression de genre, une condition tacite de la modification de l’état civil des personnes transgenres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, vol. 130, pp.214-216</w:t>
+              <w:t xml:space="preserve">, 2025, vol. 125, p. 448-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’expression de genre, une condition tacite de la modification de l’état civil des personnes transgenres ?</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de l’identité de genre des personnes transgenres, entre avancées et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 125, p. 448-451</w:t>
+              <w:t xml:space="preserve">, 2025, vol. 128, pp.931-936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance de l’identité de genre des personnes transgenres, entre avancées et résistances</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tests de féminités sur les sportives : une nouvelle chasse aux sorcières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 128, pp.931-936</w:t>
+              <w:t xml:space="preserve">, 2025, vol. 128, pp.811-813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les tests de féminités sur les sportives : une nouvelle chasse aux sorcières ?</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellules souches embryonnaires : les autorisations de protocole de recherche et d’importation dans le viseur du Conseil d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 128, pp.811-813</w:t>
+              <w:t xml:space="preserve">, 2025, n°123, pp.99-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cellules souches embryonnaires : les autorisations de protocole de recherche et d’importation dans le viseur du Conseil d’État</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une femme pour la Cour suprême du Royaume-Uni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°5, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension du contrat de travail d’un salarié manquant à son obligation vaccinale : pas d’atteinte disproportionnée aux droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°123, pp.99-101</w:t>
+              <w:t xml:space="preserve">, 2025, Vol. 124, pp.335-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce qu’une femme pour la Cour suprême du Royaume-Uni ?</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : conformité de l'adage Mater semper certa est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°5, pp.46-47</w:t>
+              <w:t xml:space="preserve">, 2025, n°1, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La suspension du contrat de travail d’un salarié manquant à son obligation vaccinale : pas d’atteinte disproportionnée aux droits fondamentaux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité de la lettre de la loi dans l’esprit de la doctrine civiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°38, pp.1109-1139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conventionnalité de la fin de vie des mineurs à la lumière de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°3, p. 435-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opposabilité des clauses limitatives au tiers invoquant un manquement contractuel : Boot Shop outragé, Boot Shop martyrisé, mais Boot Shop libéré !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Jurídica Franco-Argentina / Revue Juridique Franco-Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révocation du droit de garde du parent d’accueil en raison de sa transidentité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°10, p. 34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exclusion des hommes transgenres du bénéfice de l’AMP confirmée par le Conseil d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Vol. 124, pp.335-338</w:t>
+              <w:t xml:space="preserve">, 2024, vol. 121, p. 655-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°1, pp.40-41</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès de la justice : du jugement de Salomon aux sorcières de Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 13, p. 9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fabrique de l'intention du législateur par la Cour de cassation. Étude empirique sur la motivation enrichie</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intention du législateur au secours de la mère d’intention : précisions sur le dispositif transitoire de l’adoption forcée de l’enfant né par AMP à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 121, p. 652-655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établissement de la filiation : actualités jurisprudentielles et législatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2024-2, pp.653-685</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 122, p. 879-893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°38, pp.1109-1139</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des temps… contractuels : l’épineuse résiliation du pacte de préférence perpétuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 231, p. 16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°3, p. 435-444</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les athlètes transgenres aux Jeux olympiques de Paris 2024 : du refus de l’exclusion à une délicate inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 120, p. 541-552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°11</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réparation civile de la transmission du VIH par des relations sexuelles non protégées : d'une causalité présumée à une faute graduée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, p. 91-98</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion des hommes transgenres de l’AMP : pas de méconnaissance du principe d’égalité pour le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°133, p. 181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les athlètes transgenres aux Jeux olympiques de Paris 2024 : du refus de l’exclusion à une délicate inclusion</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airbnb : confirmation de la qualification d’éditeur de contenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des loyers, de la copropriété et des fermages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°1034, p. 77-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance du lien de filiation entre un enfant né d’une GPA et le père d’intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, vol. 120, p. 541-552</w:t>
+              <w:t xml:space="preserve">, 2023, vol. 112, p. 263-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le procès de la justice : du jugement de Salomon aux sorcières de Salem</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exonération pour risque de développement et la condition de cohabitation au test du principe constitutionnel d’égalité devant de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°136, pp.982-992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le père d’intention n’ayant plus l’intention d’être père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, p. 19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brève rétrospective sur l’établissement de la filiation de l’enfant né d’une gestation pour le compte d’autrui réalisée à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.565-574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et féminisme, la pensée innovante de Bonnecase au tournant du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, vol. 13, p. 9-16</w:t>
+              <w:t xml:space="preserve">, 2022, vol. 9, p. 143-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’intention du législateur au secours de la mère d’intention : précisions sur le dispositif transitoire de l’adoption forcée de l’enfant né par AMP à l’étranger</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutilations sexuelles et intersexuation : une décision d’irrecevabilité de la CEDH nuancée par un obiter dictum en forme de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation biologique et mère transgenre : la double filiation maternelle biologique consacrée par la cour d’appel de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ectogenèse et gamétogenèse in vitro : la procréation médicalement assistée de demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, vol. 121, p. 652-655</w:t>
+              <w:t xml:space="preserve">, 2022, vol. 110, p. 691-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°10, p. 34-35</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle réglementation de la FINA sur l’éligibilité des athlètes intersexes et transgenres, ou le danger de l’exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, chron. 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, vol. 121, p. 655-658</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour suprême britannique rejette le sexe neutre à l’état civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024, vol. 122, p. 879-893</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Castaing, Fanny Lignon (dir.), Travestissements. Performances culturelles du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 231, p. 16-20</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessité des catégories juridiques : la controverse entre Jean Rivero et Bernard Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 114, pp.565-574</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conformité constitutionnelle de l’intégration de la notion d’identité de genre dans le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.718-723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...965 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2703,91 +2841,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert des concepts sociopolitiques dans le droit : le cas du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, 2024, 978-2-84934-831-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2797,541 +2935,541 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre et le droit : quelle(s) interaction(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Bonifay (E.) &amp; Sereno (S.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, algorithmes et droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.25-37, 2025, Droits, Pouvoirs &amp; Sociétés, 9782731413304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révision fantasmée de la notion de personne à l’ère des intelligences artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Chovet (M.), Soenens (I.), Dartigue (G.), Hlil-Amesland (A.), Suils Porte (M.), dir.,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations juridiques autour de la personne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin; coll. Droit &amp; Science politique, pp.237-253, 2025, 978-2-38600-125-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rébellion stérile des géniteurs féconds face à l’expertise génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Vialla (F.), Vielfaure (P.), Amiel (P.), dir., Expert, expertise, expérimentation et expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. LEH, coll. À la croisée des regards, pp.569-581, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin; coll. Droit &amp; Science politique, pp.237-253, 2025, 978-2-38600-125-3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le devenir des catégories juridiques de mère et père à l’aune de la parenté transgenre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Bosse-Platière (H.), Favier (Y.), Fulchiron (H.), Gouttenoire (A.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses du droit de la famille. En hommage à Jacqueline Rubelin-Devichi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edilaix, pp.279-304, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procréer après la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vialla (F.), Vielfaure (P.), Lambert-Garrel (L.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naître ou ne pas naître</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH, pp.501-514, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Edilaix, pp.279-304, 2023</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité de genre et intersexuation. Pour une protection du corps et de l’identité des enfants intersexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Gennet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant et le sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accidents de la circulation impliquant des véhicules autonomes à l’épreuve de la loi Badinter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3341,229 +3479,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Madame/Monsieur » sur la plateforme SNCF Connect, c’est bientôt fini !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règle de justice et concept de genre, ou comment concilier l'inconciliable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi sur l’autodétermination du genre entre en vigueur : l’Allemagne montre-t-elle la voie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3710,51 +3848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388561v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sebastiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04166606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002541v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04199627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616693v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622339v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sebastiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388557v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04166606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04199627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>