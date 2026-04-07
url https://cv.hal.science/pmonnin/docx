--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1185,399 +1185,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyGraft: Configurable Generation of Synthetic Schemas and Knowledge Graphs at Your Fingertips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+                <w:t xml:space="preserve">An Algorithm Based on Grammatical Evolution for Discovering SHACL Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Felin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armelle Brun</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece. </w:t>
+              <w:t xml:space="preserve">EuroGP 2024 - 27th European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.176-191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10243209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56957-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491258v1</w:t>
+                <w:t xml:space="preserve">hal-04446252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2024</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PyGraft: Configurable Generation of Synthetic Schemas and Knowledge Graphs at Your Fingertips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu D’aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Workshop on Ontology Matching (OM 2024 collocated with ISWC-2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10243209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892635v1</w:t>
+                <w:t xml:space="preserve">hal-04491258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm Based on Grammatical Evolution for Discovering SHACL Constraints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGP 2024 - 27th European Conference on Genetic Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19. International Workshop on Ontology Matching (OM 2024 collocated with ISWC-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.1-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446252v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant Entity Selection: Knowledge Graph Bootstrapping via Zero-Shot Analogical Pruning</w:t>
               </w:r>
@@ -1810,90 +1810,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alsayed Algergawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Jael Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.97--139</w:t>
@@ -1916,159 +1916,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner plongements de graphes et clustering pour l'alignement de connaissances pharmacogénomiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DAGOBAH: Annotation sémantique de données tabulaires par comparaison du contexte des tables et d'un graphe de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jixiong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé &amp; IA 2022 - Journée Santé et Intelligence Artificielle (Evènement affilié à PFIA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754776v1</w:t>
+                <w:t xml:space="preserve">hal-03940066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Graph Embeddings for Link Prediction: Beware of Semantics!</w:t>
+                <w:t xml:space="preserve">New Strategies for Learning Knowledge Graph Embeddings: the Recommendation Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
@@ -2086,677 +2103,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL4KG@ISWC 2022: Workshop on Deep Learning for Knowledge Graphs, held as part of ISWC 2022: the 21st International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
+              <w:t xml:space="preserve">EKAW 2022 - 23rd International Conference on Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787512v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722881v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAGOBAH: Annotation sémantique de données tabulaires par comparaison du contexte des tables et d'un graphe de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jixiong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Pharmacogenomic Knowledge: Particularities, Results, and Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge Graph Embeddings for Link Prediction: Beware of Semantics!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Coulet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Ontology Matching : OM-2022</w:t>
+              <w:t xml:space="preserve">DL4KG@ISWC 2022: Workshop on Deep Learning for Knowledge Graphs, held as part of ISWC 2022: the 21st International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835712v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Knowledge Graph-Related Tasks and Analogical Reasoning: A Discussion</w:t>
+                <w:t xml:space="preserve">Combiner plongements de graphes et clustering pour l'alignement de connaissances pharmacogénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ATA@ICCBR 2022 - Analogies: from Theory to Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy (FR), France</w:t>
+              <w:t xml:space="preserve">Santé &amp; IA 2022 - Journée Santé et Intelligence Artificielle (Evènement affilié à PFIA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057391v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Strategies for Learning Knowledge Graph Embeddings: the Recommendation Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching Pharmacogenomic Knowledge: Particularities, Results, and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2022 - 23rd International Conference on Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Ontology Matching : OM-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722881v3</w:t>
+                <w:t xml:space="preserve">hal-03835712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGOBAH: Annotation sémantique de données tabulaires par comparaison du contexte des tables et d'un graphe de connaissances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions Between Knowledge Graph-Related Tasks and Analogical Reasoning: A Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">Workshop ATA@ICCBR 2022 - Analogies: from Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940066v1</w:t>
+                <w:t xml:space="preserve">hal-04057391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Automatically Interpreting Tabular Data at Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Semantic Web Conference (ISWC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, En ligne, Unknown Region. pp.413</w:t>
@@ -2785,103 +2785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAGOBAH: Table and Graph Contexts for Efficient Semantic Annotation of Tabular Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jixiong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Semantic Web Conference (ISWC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, En ligne, Unknown Region. pp.2</w:t>
@@ -2904,450 +2904,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling scalability issues in mining path patterns from knowledge graphs: a preliminary study</w:t>
+                <w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOS 2020 - 1st International Conference on Algebras, Graphs and Ordered Sets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.48-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913224v1</w:t>
+                <w:t xml:space="preserve">hal-02493067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGOBAH: Enhanced Scoring Algorithms for Scalable Annotations of Tabular Data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling scalability issues in mining path patterns from knowledge graphs: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web Challenge on Tabular Data to Knowledge Graph Matching (SemTab 2020) co-located with the 19th International Semantic Web Conference (ISWC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Athènes (en ligne), Greece. pp.3</w:t>
+              <w:t xml:space="preserve">ALGOS 2020 - 1st International Conference on Algebras, Graphs and Ordered Sets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170851v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DAGOBAH: Enhanced Scoring Algorithms for Scalable Annotations of Tabular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jixiong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semantic Web Challenge on Tabular Data to Knowledge Graph Matching (SemTab 2020) co-located with the 19th International Semantic Web Conference (ISWC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athènes (en ligne), Greece. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02493067v1</w:t>
+                <w:t xml:space="preserve">hal-04170851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Reconciliation with Graph Convolutional Networks: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3398,51 +3398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Concept Annotation and Pattern Structures for Guiding Ontology Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3506,51 +3506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3869,77 +3869,1165 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KGPrune : une application Web pour extraire des sous-graphes d’intérêt de Wikidata par élagage analogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif-Hassan Nousradine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Zuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.177 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48556/SIF.1024.24.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem@K: Is my knowledge graph embedding model semantic-aware?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (6), pp.1273-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-233508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine Learning and Knowledge Graphs: Existing Gaps and Future Research Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Stamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions on Graph Data and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/TGDK.1.1.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge Graphs for the Life Sciences: Recent Developments, Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janna Hastings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Jiménez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions on Graph Data and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/TGDK.1.1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les mécanismes des effets indésirables des médicaments avec l'IA explicable : expériences avec la fouille de graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovering alignment relations with Graph Convolutional Networks: A biomedical case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-210452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet ANR (2016-2021) « PractiKPharma » : extraction, comparaison et découverte de connaissances en pharmacogénomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.109 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48556/sif.1024.19.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating ADR mechanisms with Explainable AI: a feasibility study with knowledge graph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Elie Calvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye-Coumba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-021-01518-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PGxO and PGxLOD: a reconciliation of pharmacogenomic knowledge of various provenances, enabling further comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (S4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-019-2693-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDFminer: an Interactive Tool for the Evolutionary Discovery of SHACL Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Felin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3981,203 +5069,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hersonissos (Crete), Greece. Lecture Notes in Computer Science, The Semantic Web: ESWC 2025 Satellite Events - Portoroz, Slovenia, June 1-5, 2025, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KGPrune: a Web Application to Extract Subgraphs of Interest from Wikidata with Analogical Pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif-Hassan Nousradine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurel Zuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. IOS Press, 2024, ECAI 2024 - 27th European Conference on Artificial Intelligence, October 19-24, 2024, Santiago de Compostela, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA241038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGxCorpus and PGxLOD: two shared resources for knowledge management in pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4206,146 +5294,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. , JOBIM 2022 Proceedings - Posters, Démos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Subsumption Axioms with Concept Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2017 - 33ème Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France. Gestion de Données — Principes, Technologies et Applications (BDA 2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4355,1335 +5443,247 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to the special issue on analogies: from mathematical foundations to applications and interactions with ML and AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, pp.233-235, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10472-024-09961-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to the special issue to the memory of Maurice Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkko Lehtonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (2), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860979v1</w:t>
-              </w:r>
-[...1086 lines deleted...]
-                <w:t xml:space="preserve">hal-02103899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5695,265 +5695,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 2nd Workshop Analogies: from Theory to Applications (ATA@ICCBR 2023)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workshop Analogies: from Theory to Applications (ATA@ICCBR 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Case-Based Reasoning (ICCBR 2023)</w:t>
+              <w:t xml:space="preserve">Workshop Analogies: from Theory to Applications (ATA@ICCBR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3438, pp.2-53, 2023, ICCBR 2023 Workshop Proceedings</w:t>
+              <w:t xml:space="preserve">, 3389, CEUR-WS.org, pp.3-103, 2023, Workshop Proceedings of the 30th International Conference on Case-Based Reasoning co-located with the 30th International Conference on Case-Based Reasoning (ICCBR 2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392016v1</w:t>
+                <w:t xml:space="preserve">hal-04392022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop Analogies: from Theory to Applications (ATA@ICCBR 2022)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proceedings of the 2nd Workshop Analogies: from Theory to Applications (ATA@ICCBR 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Analogies: from Theory to Applications (ATA@ICCBR 2022)</w:t>
+              <w:t xml:space="preserve">31st International Conference on Case-Based Reasoning (ICCBR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3389, CEUR-WS.org, pp.3-103, 2023, Workshop Proceedings of the 30th International Conference on Case-Based Reasoning co-located with the 30th International Conference on Case-Based Reasoning (ICCBR 2022)</w:t>
+              <w:t xml:space="preserve">, 3438, pp.2-53, 2023, ICCBR 2023 Workshop Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392022v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 1st International Conference on Algebras, Graphs and Ordered Sets (ALGOS 2020)</w:t>
               </w:r>
@@ -5965,51 +5965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miguel Couceiro; Pierre Monnin; Amedeo Napoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Algebras, Graphs and Ordered Sets (ALGOS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Nancy, France. , 2020, Proceedings of the 1st International Conference on Algebras, Graphs and Ordered Sets (ALGOS 2020)</w:t>
@@ -6070,77 +6070,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating ADR mechanisms with Explainable AI: a feasibility study with knowledge graph mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Élie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6253,51 +6253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2925, 2021, Proceedings of the First International Conference "Algebras, graphs and ordered sets", ALGOS 2020, ISSN 1613-0073</w:t>
             </w:r>
           </w:p>
@@ -6419,368 +6419,368 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03122326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovering and Comparing Relational Knowledge, the Example of Pharmacogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the EKAW Doctoral Consortium 2018 co-located with the 21st International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing Molecular Characterization for Unexplained Adverse Drug Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Élie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Jarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Interlinking: the Seed of Knowledge Reconciliation in Pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955262v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-01955424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6856,51 +6856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EBB212D"/>
+    <w:nsid w:val="D1C374FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7087,51 +7087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2017-8426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monnin_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542928v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Emilie Mbengue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Giesteira Cotovio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bistarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Taticchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10243209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04254979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jarnac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3615030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Paulheim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627550" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Phi Huynh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiong Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deuz&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722881v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04678284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif-Hassan Nousradine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Zuckerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA241038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754888v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09961-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04860979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkko Lehtonen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.177" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-233508" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mahon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Stamou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Dong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Hastings" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.109" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03240476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01518-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918958v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03122326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0212" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Boland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Jarnot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2017-8426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monnin_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542928v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Emilie Mbengue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Giesteira Cotovio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bistarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Taticchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10243209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04254979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jarnac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3615030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Paulheim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627550" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Phi Huynh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiong Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deuz&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722881v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif-Hassan Nousradine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Zuckerman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-233508" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mahon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Stamou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Dong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Hastings" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#243;pez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03240476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01518-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04678284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA241038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09961-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04860979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkko Lehtonen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918958v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03122326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0212" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Boland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Jarnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>