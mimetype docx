--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -162,1249 +162,1240 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Prediction or Perdition: the Seeds of Instability in Knowledge Graph Embeddings</w:t>
+                <w:t xml:space="preserve">SEF-CLGC at SemEval-2026 Task 11: Logical Notation Impact on Language Model Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Méroué</w:t>
+                <w:t xml:space="preserve">Hanna Abi Akl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2026 - 23rd European Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">SemEval-2026 - The 20th International Workshop on Semantic Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542928v2</w:t>
+                <w:t xml:space="preserve">hal-05606250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Pairs to Choose? Exploring Analogical Competency for Knowledge Graph Pruning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Link Prediction or Perdition: the Seeds of Instability in Knowledge Graph Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Couceiro</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guillaume Méroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARML 2025 - Workshop on the Interactions between Analogical Reasoning and Machine Learning at IJCAI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">ESWC 2026 - 23rd European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162211v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Pairs to Choose? Exploring Analogical Competency for Knowledge Graph Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye-Emilie Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Blomqvist</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OM 2025 - Ontology Matching 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nara, Japan</w:t>
+              <w:t xml:space="preserve">IARML 2025 - Workshop on the Interactions between Analogical Reasoning and Machine Learning at IJCAI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447839v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computing of Dung Semantics in Acyclic Probabilistic Argumentation Frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Giesteira Cotovio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bistarelli</w:t>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor David</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 39th Annual AAAI Conference on Artificial Intelligence (AAAI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">OM 2025 - Ontology Matching 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876258v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantically Enriched Datasets for Link Prediction: DB100k+, NELL-995+ and YAGO3-10+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Advanced Neuro-Symbolic Applications Co-located with ECAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement de fonctions de perte avec contraintes de domaine et co-domaine pour la prédiction de liens dans les graphes de connaissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Computing of Dung Semantics in Acyclic Probabilistic Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bistarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
+                <w:t xml:space="preserve">Carlo Taticchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">The 39th Annual AAAI Conference on Artificial Intelligence (AAAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566996v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyGraft: un outil Python pour la génération de schémas et graphes de connaissance synthétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Enrichissement de fonctions de perte avec contraintes de domaine et co-domaine pour la prédiction de liens dans les graphes de connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu D’aquin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Monticolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35es Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+              <w:t xml:space="preserve">27e Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589855v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treat Different Negatives Differently: Enriching Loss Functions with Domain and Range Constraints for Link Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">PyGraft: un outil Python pour la génération de schémas et graphes de connaissance synthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu D’aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">35es Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491230v1</w:t>
+                <w:t xml:space="preserve">hal-04589855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction probabiliste de formes SHACL à l'aide d'algorithmes évolutionnaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Treat Different Negatives Differently: Enriching Loss Functions with Domain and Range Constraints for Link Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2024 - Extraction et Gestion de la Connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411349v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm Based on Grammatical Evolution for Discovering SHACL Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Extraction probabiliste de formes SHACL à l'aide d'algorithmes évolutionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Felin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Monnin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGP 2024 - 27th European Conference on Genetic Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2024 - Extraction et Gestion de la Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446252v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyGraft: Configurable Generation of Synthetic Schemas and Knowledge Graphs at Your Fingertips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu D’aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu D’aquin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hersonissos, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,77 +1429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alsayed Algergawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,2335 +1548,3020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant Entity Selection: Knowledge Graph Bootstrapping via Zero-Shot Analogical Pruning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+                <w:t xml:space="preserve">An Algorithm Based on Grammatical Evolution for Discovering SHACL Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Felin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Monnin</w:t>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM '23: The 32nd ACM International Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3583780.3615030⟩</w:t>
+              <w:t xml:space="preserve">EuroGP 2024 - 27th European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.176-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56957-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254979v1</w:t>
+                <w:t xml:space="preserve">hal-04446252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schema First! Learn Versatile Knowledge Graph Embeddings by Capturing Semantics with MASCHInE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relevant Entity Selection: Knowledge Graph Bootstrapping via Zero-Shot Analogical Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP 2023 - Knowledge Capture Conference 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3587259.3627550⟩</w:t>
+              <w:t xml:space="preserve">CIKM '23: The 32nd ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Birmingham (UK), United Kingdom. pp.934-944, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583780.3615030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344873v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schema First! Learn Versatile Knowledge Graph Embeddings by Capturing Semantics with MASCHInE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Paulheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K-CAP 2023 - Knowledge Capture Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Pensacola, United States. pp.188-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3587259.3627550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366893v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGOBAH: Annotation sémantique de données tabulaires par comparaison du contexte des tables et d'un graphe de connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Labbé</w:t>
+                <w:t xml:space="preserve">Leyla Jael Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.97--139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940066v1</w:t>
+                <w:t xml:space="preserve">hal-04366893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Strategies for Learning Knowledge Graph Embeddings: the Recommendation Case</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DAGOBAH: Annotation sémantique de données tabulaires par comparaison du contexte des tables et d'un graphe de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jixiong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2022 - 23rd International Conference on Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722881v3</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGOBAH: Annotation sémantique de données tabulaires par comparaison du contexte des tables et d'un graphe de connaissances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Strategies for Learning Knowledge Graph Embeddings: the Recommendation Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">EKAW 2022 - 23rd International Conference on Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819784v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722881v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Graph Embeddings for Link Prediction: Beware of Semantics!</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DAGOBAH: Annotation sémantique de données tabulaires par comparaison du contexte des tables et d'un graphe de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jixiong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL4KG@ISWC 2022: Workshop on Deep Learning for Knowledge Graphs, held as part of ISWC 2022: the 21st International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
+              <w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787512v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner plongements de graphes et clustering pour l'alignement de connaissances pharmacogénomiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Knowledge Graph Embeddings for Link Prediction: Beware of Semantics!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrien Coulet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé &amp; IA 2022 - Journée Santé et Intelligence Artificielle (Evènement affilié à PFIA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">DL4KG@ISWC 2022: Workshop on Deep Learning for Knowledge Graphs, held as part of ISWC 2022: the 21st International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754776v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Pharmacogenomic Knowledge: Particularities, Results, and Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combiner plongements de graphes et clustering pour l'alignement de connaissances pharmacogénomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Ontology Matching : OM-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
+              <w:t xml:space="preserve">Santé &amp; IA 2022 - Journée Santé et Intelligence Artificielle (Evènement affilié à PFIA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835712v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Knowledge Graph-Related Tasks and Analogical Reasoning: A Discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Matching Pharmacogenomic Knowledge: Particularities, Results, and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ATA@ICCBR 2022 - Analogies: from Theory to Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy (FR), France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Ontology Matching : OM-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057391v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Automatically Interpreting Tabular Data at Orange</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interactions Between Knowledge Graph-Related Tasks and Analogical Reasoning: A Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Semantic Web Conference (ISWC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, Unknown Region. pp.413</w:t>
+              <w:t xml:space="preserve">Workshop ATA@ICCBR 2022 - Analogies: from Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170860v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGOBAH: Table and Graph Contexts for Efficient Semantic Annotation of Tabular Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A Framework for Automatically Interpreting Tabular Data at Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Semantic Web Conference (ISWC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, En ligne, Unknown Region. pp.2</w:t>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, Unknown Region. pp.413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170864v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DAGOBAH: Table and Graph Contexts for Efficient Semantic Annotation of Tabular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jixiong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Semantic Web Conference (ISWC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, Unknown Region. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02493067v1</w:t>
+                <w:t xml:space="preserve">hal-04170864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling scalability issues in mining path patterns from knowledge graphs: a preliminary study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOS 2020 - 1st International Conference on Algebras, Graphs and Ordered Sets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.48-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913224v1</w:t>
+                <w:t xml:space="preserve">hal-02493067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGOBAH: Enhanced Scoring Algorithms for Scalable Annotations of Tabular Data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tackling scalability issues in mining path patterns from knowledge graphs: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web Challenge on Tabular Data to Knowledge Graph Matching (SemTab 2020) co-located with the 19th International Semantic Web Conference (ISWC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Athènes (en ligne), Greece. pp.3</w:t>
+              <w:t xml:space="preserve">ALGOS 2020 - 1st International Conference on Algebras, Graphs and Ordered Sets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170851v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Reconciliation with Graph Convolutional Networks: Preliminary Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DAGOBAH: Enhanced Scoring Algorithms for Scalable Annotations of Tabular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jixiong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL4KG2019 - Workshop on Deep Learning for Knowledge Graphs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Semantic Web Challenge on Tabular Data to Knowledge Graph Matching (SemTab 2020) co-located with the 19th International Semantic Web Conference (ISWC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athènes (en ligne), Greece. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155546v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Concept Annotation and Pattern Structures for Guiding Ontology Mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Knowledge Reconciliation with Graph Convolutional Networks: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">DL4KG2019 - Workshop on Deep Learning for Knowledge Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858391v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using formal concept analysis for checking the structure of an ontology in LOD: the example of DBpedia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining Concept Annotation and Pattern Structures for Guiding Ontology Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Methodologies for Intelligent Systems, ISMIS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511909v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using formal concept analysis for checking the structure of an ontology in LOD: the example of DBpedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lezoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Symposium on Methodologies for Intelligent Systems, ISMIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw university of technology, Jun 2017, Warsaw, Poland. pp.674-683, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60438-1_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PGxO: A very lite ontology to reconcile pharmacogenomic knowledge units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods, tools &amp; platforms for Personalized Medicine in the Big Data Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Palermo, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7287/peerj.preprints.3140v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593184v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which Are the Low-Resource Languages of the Semantic Web?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye-Emilie Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESWC 2026 - 23rd European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RDFminer: an Interactive Tool for the Evolutionary Discovery of SHACL Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Felin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos (Crete), Greece. Lecture Notes in Computer Science, The Semantic Web: ESWC 2025 Satellite Events - Portoroz, Slovenia, June 1-5, 2025, Proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KGPrune: a Web Application to Extract Subgraphs of Interest from Wikidata with Analogical Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif-Hassan Nousradine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Zuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. IOS Press, 2024, ECAI 2024 - 27th European Conference on Artificial Intelligence, October 19-24, 2024, Santiago de Compostela, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA241038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PGxCorpus and PGxLOD: two shared resources for knowledge management in pharmacogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , JOBIM 2022 Proceedings - Posters, Démos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovering Subsumption Axioms with Concept Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDA 2017 - 33ème Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nancy, France. Gestion de Données — Principes, Technologies et Applications (BDA 2017)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eat your own KR: a KR-based approach to index Semantic Web Endpoints and Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3895,1789 +4571,1329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KGPrune : une application Web pour extraire des sous-graphes d’intérêt de Wikidata par élagage analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif-Hassan Nousradine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurel Zuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, pp.177 - 188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48556/SIF.1024.24.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sem@K: Is my knowledge graph embedding model semantic-aware?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Machine Learning and Knowledge Graphs: Existing Gaps and Future Research Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Stamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SW-233508⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Graph Data and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/TGDK.1.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344975v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Knowledge Graphs: Existing Gaps and Future Research Challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sem@K: Is my knowledge graph embedding model semantic-aware?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Stamou</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Graph Data and Knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/TGDK.1.1.8⟩</w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (6), pp.1273-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-233508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353543v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graphs for the Life Sciences: Recent Developments, Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janna Hastings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Graph Data and Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (1), pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/TGDK.1.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les mécanismes des effets indésirables des médicaments avec l'IA explicable : expériences avec la fouille de graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering alignment relations with Graph Convolutional Networks: A biomedical case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SW-210452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR (2016-2021) « PractiKPharma » : extraction, comparaison et découverte de connaissances en pharmacogénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.109 - 120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48556/sif.1024.19.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating ADR mechanisms with Explainable AI: a feasibility study with knowledge graph mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Elie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye-Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12911-021-01518-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGxO and PGxLOD: a reconciliation of pharmacogenomic knowledge of various provenances, enabling further comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (S4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-019-2693-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103899v1</w:t>
-              </w:r>
-[...458 lines deleted...]
-                <w:t xml:space="preserve">hal-01671454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to the special issue on analogies: from mathematical foundations to applications and interactions with ML and AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, pp.233-235, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-024-09961-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to the special issue to the memory of Maurice Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkko Lehtonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (2), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5687,366 +5903,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Analogies: from Theory to Applications (ATA@ICCBR 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Analogies: from Theory to Applications (ATA@ICCBR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3389, CEUR-WS.org, pp.3-103, 2023, Workshop Proceedings of the 30th International Conference on Case-Based Reasoning co-located with the 30th International Conference on Case-Based Reasoning (ICCBR 2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 2nd Workshop Analogies: from Theory to Applications (ATA@ICCBR 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Case-Based Reasoning (ICCBR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3438, pp.2-53, 2023, ICCBR 2023 Workshop Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 1st International Conference on Algebras, Graphs and Ordered Sets (ALGOS 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miguel Couceiro; Pierre Monnin; Amedeo Napoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Algebras, Graphs and Ordered Sets (ALGOS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Nancy, France. , 2020, Proceedings of the 1st International Conference on Algebras, Graphs and Ordered Sets (ALGOS 2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6056,154 +6272,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating ADR mechanisms with Explainable AI: a feasibility study with knowledge graph mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Élie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. , JOBIM 2022 Proceedings - Keynotes, Contributed talks, Mini-Symposia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6213,126 +6429,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the First International Conference &amp;quot;Algebras, graphs and ordered sets&amp;quot; (ALGOS 2020) Online (originally planned in Nancy, France), August 26-28, 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2925, 2021, Proceedings of the First International Conference "Algebras, graphs and ordered sets", ALGOS 2020, ISSN 1613-0073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6342,100 +6558,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching and mining in knowledge graphs of the Web of data - Applications in pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Databases [cs.DB]. Université de Lorraine, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LORR0212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03122326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6445,98 +6661,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering and Comparing Relational Knowledge, the Example of Pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the EKAW Doctoral Consortium 2018 co-located with the 21st International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6546,249 +6762,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing Molecular Characterization for Unexplained Adverse Drug Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Élie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patryk Jarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Interlinking: the Seed of Knowledge Reconciliation in Pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6856,51 +7072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1C374FF"/>
+    <w:nsid w:val="3592DA86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7087,51 +7303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2017-8426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monnin_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542928v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Emilie Mbengue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Giesteira Cotovio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bistarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Taticchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10243209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04254979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jarnac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3615030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Paulheim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627550" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Phi Huynh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiong Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deuz&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722881v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif-Hassan Nousradine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Zuckerman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-233508" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mahon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Stamou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Dong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Hastings" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#243;pez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03240476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01518-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04678284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA241038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09961-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04860979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkko Lehtonen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918958v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03122326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0212" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Boland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Jarnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2017-8426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monnin_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542928v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Emilie Mbengue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447839v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Giesteira Cotovio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bistarelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Taticchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10243209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04254979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jarnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3615030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Paulheim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627550" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Phi Huynh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiong Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deuz&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722881v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05608114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04678284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif-Hassan Nousradine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Zuckerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA241038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754888v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.177" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mahon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Stamou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-233508" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Dong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Hastings" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#243;pez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03240476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01518-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09961-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04860979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkko Lehtonen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03122326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0212" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Boland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Jarnot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>