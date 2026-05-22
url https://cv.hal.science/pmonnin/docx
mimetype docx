--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -121,413 +121,434 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">monnin_p_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">uEV9R3UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEF-CLGC at SemEval-2026 Task 11: Logical Notation Impact on Language Model Performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Link Prediction or Perdition: the Seeds of Instability in Knowledge Graph Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Méroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval-2026 - The 20th International Workshop on Semantic Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">ESWC 2026 - 23rd European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05606250v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Prediction or Perdition: the Seeds of Instability in Knowledge Graph Embeddings</w:t>
+                <w:t xml:space="preserve">SEF-CLGC at SemEval-2026 Task 11: Logical Notation Impact on Language Model Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Méroué</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hanna Abi Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2026 - 23rd European Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">SemEval-2026 - The 20th International Workshop on Semantic Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542928v2</w:t>
+                <w:t xml:space="preserve">hal-05606250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Pairs to Choose? Exploring Analogical Competency for Knowledge Graph Pruning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Which Are the Low-Resource Languages of the Semantic Web?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye-Emilie Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Monnin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARML 2025 - Workshop on the Interactions between Analogical Reasoning and Machine Learning at IJCAI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">ESWC 2026 - 23rd European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162211v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2025</w:t>
               </w:r>
@@ -632,2524 +653,2515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantically Enriched Datasets for Link Prediction: DB100k+, NELL-995+ and YAGO3-10+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Pairs to Choose? Exploring Analogical Competency for Knowledge Graph Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye-Emilie Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Robert</w:t>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Advanced Neuro-Symbolic Applications Co-located with ECAI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">IARML 2025 - Workshop on the Interactions between Analogical Reasoning and Machine Learning at IJCAI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291884v1</w:t>
+                <w:t xml:space="preserve">hal-05162211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computing of Dung Semantics in Acyclic Probabilistic Argumentation Frameworks</w:t>
+                <w:t xml:space="preserve">Semantically Enriched Datasets for Link Prediction: DB100k+, NELL-995+ and YAGO3-10+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bistarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor David</w:t>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlo Taticchi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 39th Annual AAAI Conference on Artificial Intelligence (AAAI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Advanced Neuro-Symbolic Applications Co-located with ECAI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876258v1</w:t>
+                <w:t xml:space="preserve">hal-05291884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement de fonctions de perte avec contraintes de domaine et co-domaine pour la prédiction de liens dans les graphes de connaissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Computing of Dung Semantics in Acyclic Probabilistic Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bistarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
+                <w:t xml:space="preserve">Carlo Taticchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">The 39th Annual AAAI Conference on Artificial Intelligence (AAAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566996v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyGraft: un outil Python pour la génération de schémas et graphes de connaissance synthétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Enrichissement de fonctions de perte avec contraintes de domaine et co-domaine pour la prédiction de liens dans les graphes de connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu D’aquin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Monticolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35es Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+              <w:t xml:space="preserve">27e Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589855v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treat Different Negatives Differently: Enriching Loss Functions with Domain and Range Constraints for Link Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">PyGraft: un outil Python pour la génération de schémas et graphes de connaissance synthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu D’aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">35es Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491230v1</w:t>
+                <w:t xml:space="preserve">hal-04589855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction probabiliste de formes SHACL à l'aide d'algorithmes évolutionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Felin</w:t>
+                <w:t xml:space="preserve">Treat Different Negatives Differently: Enriching Loss Functions with Domain and Range Constraints for Link Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2024 - Extraction et Gestion de la Connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411349v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyGraft: Configurable Generation of Synthetic Schemas and Knowledge Graphs at Your Fingertips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+                <w:t xml:space="preserve">Extraction probabiliste de formes SHACL à l'aide d'algorithmes évolutionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Felin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armelle Brun</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2024 - Extraction et Gestion de la Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491258v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2024</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PyGraft: Configurable Generation of Synthetic Schemas and Knowledge Graphs at Your Fingertips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu D’aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Workshop on Ontology Matching (OM 2024 collocated with ISWC-2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10243209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892635v1</w:t>
+                <w:t xml:space="preserve">hal-04491258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm Based on Grammatical Evolution for Discovering SHACL Constraints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGP 2024 - 27th European Conference on Genetic Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19. International Workshop on Ontology Matching (OM 2024 collocated with ISWC-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.1-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446252v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant Entity Selection: Knowledge Graph Bootstrapping via Zero-Shot Analogical Pruning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+                <w:t xml:space="preserve">An Algorithm Based on Grammatical Evolution for Discovering SHACL Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Felin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM '23: The 32nd ACM International Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3583780.3615030⟩</w:t>
+              <w:t xml:space="preserve">EuroGP 2024 - 27th European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.176-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56957-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254979v1</w:t>
+                <w:t xml:space="preserve">hal-04446252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schema First! Learn Versatile Knowledge Graph Embeddings by Capturing Semantics with MASCHInE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Paulheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K-CAP 2023 - Knowledge Capture Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Pensacola, United States. pp.188-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3587259.3627550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevant Entity Selection: Knowledge Graph Bootstrapping via Zero-Shot Analogical Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM '23: The 32nd ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Birmingham (UK), United Kingdom. pp.934-944, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583780.3615030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366893v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGOBAH: Annotation sémantique de données tabulaires par comparaison du contexte des tables et d'un graphe de connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Labbé</w:t>
+                <w:t xml:space="preserve">Leyla Jael Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.97--139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940066v1</w:t>
+                <w:t xml:space="preserve">hal-04366893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Strategies for Learning Knowledge Graph Embeddings: the Recommendation Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching Pharmacogenomic Knowledge: Particularities, Results, and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2022 - 23rd International Conference on Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Ontology Matching : OM-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722881v3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAGOBAH: Annotation sémantique de données tabulaires par comparaison du contexte des tables et d'un graphe de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jixiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones d’Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph Embeddings for Link Prediction: Beware of Semantics!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DL4KG@ISWC 2022: Workshop on Deep Learning for Knowledge Graphs, held as part of ISWC 2022: the 21st International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner plongements de graphes et clustering pour l'alignement de connaissances pharmacogénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé &amp; IA 2022 - Journée Santé et Intelligence Artificielle (Evènement affilié à PFIA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Pharmacogenomic Knowledge: Particularities, Results, and Perspectives</w:t>
+                <w:t xml:space="preserve">Interactions Between Knowledge Graph-Related Tasks and Analogical Reasoning: A Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Coulet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Ontology Matching : OM-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
+              <w:t xml:space="preserve">Workshop ATA@ICCBR 2022 - Analogies: from Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835712v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Knowledge Graph-Related Tasks and Analogical Reasoning: A Discussion</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DAGOBAH: Annotation sémantique de données tabulaires par comparaison du contexte des tables et d'un graphe de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jixiong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ATA@ICCBR 2022 - Analogies: from Theory to Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy (FR), France</w:t>
+              <w:t xml:space="preserve">33es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057391v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Automatically Interpreting Tabular Data at Orange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chabot</w:t>
+                <w:t xml:space="preserve">New Strategies for Learning Knowledge Graph Embeddings: the Recommendation Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Semantic Web Conference (ISWC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, Unknown Region. pp.413</w:t>
+              <w:t xml:space="preserve">EKAW 2022 - 23rd International Conference on Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170860v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722881v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGOBAH: Table and Graph Contexts for Efficient Semantic Annotation of Tabular Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A Framework for Automatically Interpreting Tabular Data at Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Semantic Web Conference (ISWC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, En ligne, Unknown Region. pp.2</w:t>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, Unknown Region. pp.413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170864v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DAGOBAH: Table and Graph Contexts for Efficient Semantic Annotation of Tabular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jixiong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Semantic Web Conference (ISWC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, Unknown Region. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02493067v1</w:t>
+                <w:t xml:space="preserve">hal-04170864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling scalability issues in mining path patterns from knowledge graphs: a preliminary study</w:t>
               </w:r>
@@ -3161,77 +3173,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOS 2020 - 1st International Conference on Algebras, Graphs and Ordered Sets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Nancy, France</w:t>
@@ -3260,90 +3272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAGOBAH: Enhanced Scoring Algorithms for Scalable Annotations of Tabular Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Phi Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jixiong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3379,471 +3391,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Reconciliation with Graph Convolutional Networks: Preliminary Results</w:t>
+                <w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL4KG2019 - Workshop on Deep Learning for Knowledge Graphs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.48-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155546v1</w:t>
+                <w:t xml:space="preserve">hal-02493067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Concept Annotation and Pattern Structures for Guiding Ontology Mapping</w:t>
+                <w:t xml:space="preserve">Knowledge Reconciliation with Graph Convolutional Networks: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">DL4KG2019 - Workshop on Deep Learning for Knowledge Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858391v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using formal concept analysis for checking the structure of an ontology in LOD: the example of DBpedia</w:t>
+                <w:t xml:space="preserve">Combining Concept Annotation and Pattern Structures for Guiding Ontology Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Methodologies for Intelligent Systems, ISMIS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511909v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using formal concept analysis for checking the structure of an ontology in LOD: the example of DBpedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lezoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Symposium on Methodologies for Intelligent Systems, ISMIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw university of technology, Jun 2017, Warsaw, Poland. pp.674-683, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60438-1_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PGxO: A very lite ontology to reconcile pharmacogenomic knowledge units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods, tools &amp; platforms for Personalized Medicine in the Big Data Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Palermo, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7287/peerj.preprints.3140v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3853,565 +3982,565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Are the Low-Resource Languages of the Semantic Web?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye-Emilie Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2026 - 23rd European Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05608114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDFminer: an Interactive Tool for the Evolutionary Discovery of SHACL Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Felin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hersonissos (Crete), Greece. Lecture Notes in Computer Science, The Semantic Web: ESWC 2025 Satellite Events - Portoroz, Slovenia, June 1-5, 2025, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KGPrune: a Web Application to Extract Subgraphs of Interest from Wikidata with Analogical Pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif-Hassan Nousradine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurel Zuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. IOS Press, 2024, ECAI 2024 - 27th European Conference on Artificial Intelligence, October 19-24, 2024, Santiago de Compostela, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA241038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGxCorpus and PGxLOD: two shared resources for knowledge management in pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. , JOBIM 2022 Proceedings - Posters, Démos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Subsumption Axioms with Concept Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2017 - 33ème Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France. Gestion de Données — Principes, Technologies et Applications (BDA 2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4421,1573 +4550,1573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eat your own KR: a KR-based approach to index Semantic Web Endpoints and Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Faron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Michel</w:t>
+                <w:t xml:space="preserve">hal-05140375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface to the special issue on analogies: from mathematical foundations to applications and interactions with ML and AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05140375v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 93, pp.233-235, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-024-09961-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface to the special issue to the memory of Maurice Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkko Lehtonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23 (2), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KGPrune : une application Web pour extraire des sous-graphes d’intérêt de Wikidata par élagage analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif-Hassan Nousradine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurel Zuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, pp.177 - 188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48556/SIF.1024.24.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Knowledge Graphs: Existing Gaps and Future Research Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Stamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Graph Data and Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (1), pp.1-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/TGDK.1.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sem@K: Is my knowledge graph embedding model semantic-aware?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (6), pp.1273-1309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SW-233508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graphs for the Life Sciences: Recent Developments, Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janna Hastings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Jiménez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Graph Data and Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (1), pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/TGDK.1.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les mécanismes des effets indésirables des médicaments avec l'IA explicable : expériences avec la fouille de graphes de connaissances</w:t>
+                <w:t xml:space="preserve">Discovering alignment relations with Graph Convolutional Networks: A biomedical case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-210452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669065v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering alignment relations with Graph Convolutional Networks: A biomedical case study</w:t>
+                <w:t xml:space="preserve">Projet ANR (2016-2021) « PractiKPharma » : extraction, comparaison et découverte de connaissances en pharmacogénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SW-210452⟩</w:t>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.109 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48556/sif.1024.19.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452182v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR (2016-2021) « PractiKPharma » : extraction, comparaison et découverte de connaissances en pharmacogénomique</w:t>
+                <w:t xml:space="preserve">Étudier les mécanismes des effets indésirables des médicaments avec l'IA explicable : expériences avec la fouille de graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669026v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating ADR mechanisms with Explainable AI: a feasibility study with knowledge graph mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Elie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye-Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12911-021-01518-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGxO and PGxLOD: a reconciliation of pharmacogenomic knowledge of various provenances, enabling further comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (S4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-019-2693-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103899v1</w:t>
-              </w:r>
-[...242 lines deleted...]
-                <w:t xml:space="preserve">hal-04860979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Analogies: from Theory to Applications (ATA@ICCBR 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6000,113 +6129,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3389, CEUR-WS.org, pp.3-103, 2023, Workshop Proceedings of the 30th International Conference on Case-Based Reasoning co-located with the 30th International Conference on Case-Based Reasoning (ICCBR 2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 2nd Workshop Analogies: from Theory to Applications (ATA@ICCBR 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6119,150 +6248,150 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3438, pp.2-53, 2023, ICCBR 2023 Workshop Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 1st International Conference on Algebras, Graphs and Ordered Sets (ALGOS 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miguel Couceiro; Pierre Monnin; Amedeo Napoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Algebras, Graphs and Ordered Sets (ALGOS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Nancy, France. , 2020, Proceedings of the 1st International Conference on Algebras, Graphs and Ordered Sets (ALGOS 2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6272,154 +6401,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating ADR mechanisms with Explainable AI: a feasibility study with knowledge graph mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Élie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. , JOBIM 2022 Proceedings - Keynotes, Contributed talks, Mini-Symposia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6429,126 +6558,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the First International Conference &amp;quot;Algebras, graphs and ordered sets&amp;quot; (ALGOS 2020) Online (originally planned in Nancy, France), August 26-28, 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2925, 2021, Proceedings of the First International Conference "Algebras, graphs and ordered sets", ALGOS 2020, ISSN 1613-0073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6558,453 +6687,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching and mining in knowledge graphs of the Web of data - Applications in pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Databases [cs.DB]. Université de Lorraine, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LORR0212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03122326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Providing Molecular Characterization for Unexplained Adverse Drug Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Élie Calvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Jarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-Interlinking: the Seed of Knowledge Reconciliation in Pharmacogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering and Comparing Relational Knowledge, the Example of Pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the EKAW Doctoral Consortium 2018 co-located with the 21st International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955424v1</w:t>
-              </w:r>
-[...236 lines deleted...]
-                <w:t xml:space="preserve">hal-01955262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7072,51 +7201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3592DA86"/>
+    <w:nsid w:val="C359FFDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7303,51 +7432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2017-8426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monnin_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542928v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Emilie Mbengue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447839v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Giesteira Cotovio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bistarelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Taticchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10243209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04254979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jarnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3615030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Paulheim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627550" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Phi Huynh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiong Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deuz&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722881v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05608114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04678284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif-Hassan Nousradine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Zuckerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA241038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754888v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.177" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mahon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Stamou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-233508" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Dong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Hastings" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#243;pez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03240476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01518-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09961-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04860979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkko Lehtonen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03122326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0212" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Boland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Jarnot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pmonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2017-8426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monnin_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=uEV9R3UAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542928v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05607932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Emilie Mbengue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447839v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Giesteira Cotovio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04876258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bistarelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Taticchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04491258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10243209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Paulheim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627550" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04254979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jarnac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3615030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Phi Huynh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiong Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deuz&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722881v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05608114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04678284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif-Hassan Nousradine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Zuckerman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA241038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09961-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04860979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkko Lehtonen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854745v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mahon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Stamou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-233508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Dong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Hastings" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03240476v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01518-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392022v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392016v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754898v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03122326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0212" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Boland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Jarnot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>